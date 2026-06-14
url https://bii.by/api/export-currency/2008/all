--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -9,50 +9,18317 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6060">
+  <si>
+    <t>1 969,59</t>
+  </si>
+  <si>
+    <t>1 968,14</t>
+  </si>
+  <si>
+    <t>1 968,77</t>
+  </si>
+  <si>
+    <t>1 967,96</t>
+  </si>
+  <si>
+    <t>1 973,56</t>
+  </si>
+  <si>
+    <t>1 Швейцарский франк</t>
+  </si>
+  <si>
+    <t>336,61</t>
+  </si>
+  <si>
+    <t>335,73</t>
+  </si>
+  <si>
+    <t>333,21</t>
+  </si>
+  <si>
+    <t>334,96</t>
+  </si>
+  <si>
+    <t>331,16</t>
+  </si>
+  <si>
+    <t>1 Шведская крона</t>
+  </si>
+  <si>
+    <t>122,02</t>
+  </si>
+  <si>
+    <t>122,61</t>
+  </si>
+  <si>
+    <t>122,37</t>
+  </si>
+  <si>
+    <t>122,53</t>
+  </si>
+  <si>
+    <t>121,17</t>
+  </si>
+  <si>
+    <t>1 Чешская крона</t>
+  </si>
+  <si>
+    <t>4 279,90</t>
+  </si>
+  <si>
+    <t>4 272,48</t>
+  </si>
+  <si>
+    <t>4 257,97</t>
+  </si>
+  <si>
+    <t>4 253,24</t>
+  </si>
+  <si>
+    <t>4 208,30</t>
+  </si>
+  <si>
+    <t>1 Фунт стерлингов</t>
+  </si>
+  <si>
+    <t>17,88</t>
+  </si>
+  <si>
+    <t>17,90</t>
+  </si>
+  <si>
+    <t>17,89</t>
+  </si>
+  <si>
+    <t>1 Тенге</t>
+  </si>
+  <si>
+    <t>59,55</t>
+  </si>
+  <si>
+    <t>59,76</t>
+  </si>
+  <si>
+    <t>1 Сом</t>
+  </si>
+  <si>
+    <t>1 514,46</t>
+  </si>
+  <si>
+    <t>1 515,47</t>
+  </si>
+  <si>
+    <t>1 512,01</t>
+  </si>
+  <si>
+    <t>1 511,85</t>
+  </si>
+  <si>
+    <t>1 501,03</t>
+  </si>
+  <si>
+    <t>1 Сингапурcкий доллар</t>
+  </si>
+  <si>
+    <t>3 419,58</t>
+  </si>
+  <si>
+    <t>3 413,34</t>
+  </si>
+  <si>
+    <t>3 406,74</t>
+  </si>
+  <si>
+    <t>3 404,05</t>
+  </si>
+  <si>
+    <t>3 396,70</t>
+  </si>
+  <si>
+    <t>1 СДР</t>
+  </si>
+  <si>
+    <t>87,84</t>
+  </si>
+  <si>
+    <t>87,42</t>
+  </si>
+  <si>
+    <t>87,98</t>
+  </si>
+  <si>
+    <t>87,27</t>
+  </si>
+  <si>
+    <t>1 Российский рубль</t>
+  </si>
+  <si>
+    <t>394,88</t>
+  </si>
+  <si>
+    <t>394,41</t>
+  </si>
+  <si>
+    <t>392,11</t>
+  </si>
+  <si>
+    <t>395,68</t>
+  </si>
+  <si>
+    <t>390,26</t>
+  </si>
+  <si>
+    <t>1 Норвежская крона</t>
+  </si>
+  <si>
+    <t>1 826,29</t>
+  </si>
+  <si>
+    <t>1 820,49</t>
+  </si>
+  <si>
+    <t>1 805,96</t>
+  </si>
+  <si>
+    <t>1 822,03</t>
+  </si>
+  <si>
+    <t>1 796,16</t>
+  </si>
+  <si>
+    <t>1 Новая турецкая лира</t>
+  </si>
+  <si>
+    <t>191,39</t>
+  </si>
+  <si>
+    <t>191,37</t>
+  </si>
+  <si>
+    <t>191,07</t>
+  </si>
+  <si>
+    <t>190,94</t>
+  </si>
+  <si>
+    <t>190,22</t>
+  </si>
+  <si>
+    <t>1 Молдавский лей</t>
+  </si>
+  <si>
+    <t>920,36</t>
+  </si>
+  <si>
+    <t>919,31</t>
+  </si>
+  <si>
+    <t>915,52</t>
+  </si>
+  <si>
+    <t>917,12</t>
+  </si>
+  <si>
+    <t>910,75</t>
+  </si>
+  <si>
+    <t>1 Литовский лит</t>
+  </si>
+  <si>
+    <t>4 556,53</t>
+  </si>
+  <si>
+    <t>4 554,12</t>
+  </si>
+  <si>
+    <t>4 535,39</t>
+  </si>
+  <si>
+    <t>4 543,05</t>
+  </si>
+  <si>
+    <t>4 507,34</t>
+  </si>
+  <si>
+    <t>1 Латвийский лат</t>
+  </si>
+  <si>
+    <t>7 872,29</t>
+  </si>
+  <si>
+    <t>7 871,13</t>
+  </si>
+  <si>
+    <t>7 875,46</t>
+  </si>
+  <si>
+    <t>7 884,70</t>
+  </si>
+  <si>
+    <t>1 Кувейтский динар</t>
+  </si>
+  <si>
+    <t>203,09</t>
+  </si>
+  <si>
+    <t>202,98</t>
+  </si>
+  <si>
+    <t>202,14</t>
+  </si>
+  <si>
+    <t>202,49</t>
+  </si>
+  <si>
+    <t>200,98</t>
+  </si>
+  <si>
+    <t>1 Крона</t>
+  </si>
+  <si>
+    <t>2 154,85</t>
+  </si>
+  <si>
+    <t>2 144,85</t>
+  </si>
+  <si>
+    <t>2 132,20</t>
+  </si>
+  <si>
+    <t>2 134,42</t>
+  </si>
+  <si>
+    <t>2 116,77</t>
+  </si>
+  <si>
+    <t>1 Канадский доллар</t>
+  </si>
+  <si>
+    <t>33,39</t>
+  </si>
+  <si>
+    <t>33,32</t>
+  </si>
+  <si>
+    <t>32,84</t>
+  </si>
+  <si>
+    <t>32,91</t>
+  </si>
+  <si>
+    <t>32,47</t>
+  </si>
+  <si>
+    <t>1 Исландская крона</t>
+  </si>
+  <si>
+    <t>201,35</t>
+  </si>
+  <si>
+    <t>201,48</t>
+  </si>
+  <si>
+    <t>201,71</t>
+  </si>
+  <si>
+    <t>199,69</t>
+  </si>
+  <si>
+    <t>202,70</t>
+  </si>
+  <si>
+    <t>10 Иен</t>
+  </si>
+  <si>
+    <t>877,25</t>
+  </si>
+  <si>
+    <t>878,29</t>
+  </si>
+  <si>
+    <t>873,36</t>
+  </si>
+  <si>
+    <t>876,94</t>
+  </si>
+  <si>
+    <t>868,53</t>
+  </si>
+  <si>
+    <t>1 Злотый</t>
+  </si>
+  <si>
+    <t>3 177,81</t>
+  </si>
+  <si>
+    <t>3 175,66</t>
+  </si>
+  <si>
+    <t>3 162,97</t>
+  </si>
+  <si>
+    <t>3 168,24</t>
+  </si>
+  <si>
+    <t>3 144,48</t>
+  </si>
+  <si>
+    <t>1 Евро</t>
+  </si>
+  <si>
+    <t>2 150,00</t>
+  </si>
+  <si>
+    <t>1 Доллар США</t>
+  </si>
+  <si>
+    <t>426,37</t>
+  </si>
+  <si>
+    <t>426,17</t>
+  </si>
+  <si>
+    <t>424,42</t>
+  </si>
+  <si>
+    <t>425,17</t>
+  </si>
+  <si>
+    <t>422,09</t>
+  </si>
+  <si>
+    <t>1 Датская крона</t>
+  </si>
+  <si>
+    <t>424,90</t>
+  </si>
+  <si>
+    <t>424,84</t>
+  </si>
+  <si>
+    <t>424,75</t>
+  </si>
+  <si>
+    <t>423,88</t>
+  </si>
+  <si>
+    <t>424,46</t>
+  </si>
+  <si>
+    <t>1 Гривна</t>
+  </si>
+  <si>
+    <t>1 624,66</t>
+  </si>
+  <si>
+    <t>1 623,93</t>
+  </si>
+  <si>
+    <t>1 617,27</t>
+  </si>
+  <si>
+    <t>1 619,89</t>
+  </si>
+  <si>
+    <t>1 608,02</t>
+  </si>
+  <si>
+    <t>1 Болгарский лев</t>
+  </si>
+  <si>
+    <t>1 907,05</t>
+  </si>
+  <si>
+    <t>1 911,24</t>
+  </si>
+  <si>
+    <t>1 894,90</t>
+  </si>
+  <si>
+    <t>1 901,68</t>
+  </si>
+  <si>
+    <t>1 880,50</t>
+  </si>
+  <si>
+    <t>1 Австралийский доллар</t>
+  </si>
+  <si>
+    <t>31.01.2008</t>
+  </si>
+  <si>
+    <t>30.01.2008</t>
+  </si>
+  <si>
+    <t>29.01.2008</t>
+  </si>
+  <si>
+    <t>28.01.2008</t>
+  </si>
+  <si>
+    <t>27.01.2008</t>
+  </si>
+  <si>
+    <t>26.01.2008</t>
+  </si>
+  <si>
+    <t>25.01.2008</t>
+  </si>
+  <si>
+    <t>Валюта</t>
+  </si>
+  <si>
+    <t>1 962,93</t>
+  </si>
+  <si>
+    <t>1 942,10</t>
+  </si>
+  <si>
+    <t>1 949,05</t>
+  </si>
+  <si>
+    <t>1 949,67</t>
+  </si>
+  <si>
+    <t>1 941,92</t>
+  </si>
+  <si>
+    <t>1 973,93</t>
+  </si>
+  <si>
+    <t>330,00</t>
+  </si>
+  <si>
+    <t>327,16</t>
+  </si>
+  <si>
+    <t>329,30</t>
+  </si>
+  <si>
+    <t>333,64</t>
+  </si>
+  <si>
+    <t>333,43</t>
+  </si>
+  <si>
+    <t>337,65</t>
+  </si>
+  <si>
+    <t>120,35</t>
+  </si>
+  <si>
+    <t>118,25</t>
+  </si>
+  <si>
+    <t>118,63</t>
+  </si>
+  <si>
+    <t>120,18</t>
+  </si>
+  <si>
+    <t>120,23</t>
+  </si>
+  <si>
+    <t>122,56</t>
+  </si>
+  <si>
+    <t>4 209,16</t>
+  </si>
+  <si>
+    <t>4 190,46</t>
+  </si>
+  <si>
+    <t>4 198,20</t>
+  </si>
+  <si>
+    <t>4 235,61</t>
+  </si>
+  <si>
+    <t>4 235,39</t>
+  </si>
+  <si>
+    <t>4 212,92</t>
+  </si>
+  <si>
+    <t>17,87</t>
+  </si>
+  <si>
+    <t>17,85</t>
+  </si>
+  <si>
+    <t>17,83</t>
+  </si>
+  <si>
+    <t>17,86</t>
+  </si>
+  <si>
+    <t>60,18</t>
+  </si>
+  <si>
+    <t>1 497,42</t>
+  </si>
+  <si>
+    <t>1 484,81</t>
+  </si>
+  <si>
+    <t>1 488,10</t>
+  </si>
+  <si>
+    <t>1 498,05</t>
+  </si>
+  <si>
+    <t>1 500,56</t>
+  </si>
+  <si>
+    <t>1 504,76</t>
+  </si>
+  <si>
+    <t>3 388,72</t>
+  </si>
+  <si>
+    <t>3 398,87</t>
+  </si>
+  <si>
+    <t>3 400,55</t>
+  </si>
+  <si>
+    <t>3 413,71</t>
+  </si>
+  <si>
+    <t>3 417,51</t>
+  </si>
+  <si>
+    <t>87,28</t>
+  </si>
+  <si>
+    <t>86,37</t>
+  </si>
+  <si>
+    <t>87,24</t>
+  </si>
+  <si>
+    <t>87,73</t>
+  </si>
+  <si>
+    <t>87,74</t>
+  </si>
+  <si>
+    <t>88,34</t>
+  </si>
+  <si>
+    <t>388,81</t>
+  </si>
+  <si>
+    <t>386,06</t>
+  </si>
+  <si>
+    <t>389,11</t>
+  </si>
+  <si>
+    <t>393,36</t>
+  </si>
+  <si>
+    <t>395,37</t>
+  </si>
+  <si>
+    <t>401,16</t>
+  </si>
+  <si>
+    <t>1 794,66</t>
+  </si>
+  <si>
+    <t>1 746,05</t>
+  </si>
+  <si>
+    <t>1 785,71</t>
+  </si>
+  <si>
+    <t>1 804,45</t>
+  </si>
+  <si>
+    <t>1 828,78</t>
+  </si>
+  <si>
+    <t>1 836,04</t>
+  </si>
+  <si>
+    <t>189,89</t>
+  </si>
+  <si>
+    <t>190,18</t>
+  </si>
+  <si>
+    <t>190,48</t>
+  </si>
+  <si>
+    <t>190,77</t>
+  </si>
+  <si>
+    <t>191,20</t>
+  </si>
+  <si>
+    <t>191,32</t>
+  </si>
+  <si>
+    <t>908,04</t>
+  </si>
+  <si>
+    <t>899,94</t>
+  </si>
+  <si>
+    <t>902,45</t>
+  </si>
+  <si>
+    <t>911,48</t>
+  </si>
+  <si>
+    <t>910,19</t>
+  </si>
+  <si>
+    <t>921,36</t>
+  </si>
+  <si>
+    <t>4 489,92</t>
+  </si>
+  <si>
+    <t>4 449,96</t>
+  </si>
+  <si>
+    <t>4 462,90</t>
+  </si>
+  <si>
+    <t>4 504,50</t>
+  </si>
+  <si>
+    <t>4 499,79</t>
+  </si>
+  <si>
+    <t>4 559,43</t>
+  </si>
+  <si>
+    <t>7 860,77</t>
+  </si>
+  <si>
+    <t>7 876,90</t>
+  </si>
+  <si>
+    <t>7 884,12</t>
+  </si>
+  <si>
+    <t>7 880,08</t>
+  </si>
+  <si>
+    <t>200,37</t>
+  </si>
+  <si>
+    <t>198,59</t>
+  </si>
+  <si>
+    <t>199,24</t>
+  </si>
+  <si>
+    <t>201,09</t>
+  </si>
+  <si>
+    <t>200,86</t>
+  </si>
+  <si>
+    <t>203,44</t>
+  </si>
+  <si>
+    <t>2 092,56</t>
+  </si>
+  <si>
+    <t>2 078,40</t>
+  </si>
+  <si>
+    <t>2 089,10</t>
+  </si>
+  <si>
+    <t>2 093,27</t>
+  </si>
+  <si>
+    <t>2 104,54</t>
+  </si>
+  <si>
+    <t>2 097,56</t>
+  </si>
+  <si>
+    <t>32,41</t>
+  </si>
+  <si>
+    <t>32,15</t>
+  </si>
+  <si>
+    <t>32,56</t>
+  </si>
+  <si>
+    <t>32,86</t>
+  </si>
+  <si>
+    <t>32,80</t>
+  </si>
+  <si>
+    <t>32,94</t>
+  </si>
+  <si>
+    <t>202,66</t>
+  </si>
+  <si>
+    <t>201,99</t>
+  </si>
+  <si>
+    <t>202,60</t>
+  </si>
+  <si>
+    <t>200,99</t>
+  </si>
+  <si>
+    <t>199,50</t>
+  </si>
+  <si>
+    <t>202,65</t>
+  </si>
+  <si>
+    <t>864,04</t>
+  </si>
+  <si>
+    <t>849,57</t>
+  </si>
+  <si>
+    <t>856,85</t>
+  </si>
+  <si>
+    <t>869,49</t>
+  </si>
+  <si>
+    <t>874,37</t>
+  </si>
+  <si>
+    <t>885,65</t>
+  </si>
+  <si>
+    <t>3 135,13</t>
+  </si>
+  <si>
+    <t>3 107,29</t>
+  </si>
+  <si>
+    <t>3 117,72</t>
+  </si>
+  <si>
+    <t>3 146,42</t>
+  </si>
+  <si>
+    <t>3 142,44</t>
+  </si>
+  <si>
+    <t>3 183,40</t>
+  </si>
+  <si>
+    <t>420,77</t>
+  </si>
+  <si>
+    <t>417,03</t>
+  </si>
+  <si>
+    <t>418,34</t>
+  </si>
+  <si>
+    <t>422,11</t>
+  </si>
+  <si>
+    <t>427,61</t>
+  </si>
+  <si>
+    <t>423,98</t>
+  </si>
+  <si>
+    <t>425,53</t>
+  </si>
+  <si>
+    <t>424,94</t>
+  </si>
+  <si>
+    <t>424,40</t>
+  </si>
+  <si>
+    <t>424,82</t>
+  </si>
+  <si>
+    <t>1 602,92</t>
+  </si>
+  <si>
+    <t>1 588,71</t>
+  </si>
+  <si>
+    <t>1 594,01</t>
+  </si>
+  <si>
+    <t>1 608,92</t>
+  </si>
+  <si>
+    <t>1 607,00</t>
+  </si>
+  <si>
+    <t>1 627,68</t>
+  </si>
+  <si>
+    <t>1 864,80</t>
+  </si>
+  <si>
+    <t>1 845,45</t>
+  </si>
+  <si>
+    <t>1 875,02</t>
+  </si>
+  <si>
+    <t>1 885,23</t>
+  </si>
+  <si>
+    <t>1 898,77</t>
+  </si>
+  <si>
+    <t>1 888,02</t>
+  </si>
+  <si>
+    <t>24.01.2008</t>
+  </si>
+  <si>
+    <t>23.01.2008</t>
+  </si>
+  <si>
+    <t>22.01.2008</t>
+  </si>
+  <si>
+    <t>21.01.2008</t>
+  </si>
+  <si>
+    <t>20.01.2008</t>
+  </si>
+  <si>
+    <t>19.01.2008</t>
+  </si>
+  <si>
+    <t>18.01.2008</t>
+  </si>
+  <si>
+    <t>17.01.2008</t>
+  </si>
+  <si>
+    <t>1 966,07</t>
+  </si>
+  <si>
+    <t>1 949,41</t>
+  </si>
+  <si>
+    <t>1 934,67</t>
+  </si>
+  <si>
+    <t>1 931,98</t>
+  </si>
+  <si>
+    <t>1 925,14</t>
+  </si>
+  <si>
+    <t>340,57</t>
+  </si>
+  <si>
+    <t>339,06</t>
+  </si>
+  <si>
+    <t>338,49</t>
+  </si>
+  <si>
+    <t>335,53</t>
+  </si>
+  <si>
+    <t>336,18</t>
+  </si>
+  <si>
+    <t>337,31</t>
+  </si>
+  <si>
+    <t>123,13</t>
+  </si>
+  <si>
+    <t>123,58</t>
+  </si>
+  <si>
+    <t>122,86</t>
+  </si>
+  <si>
+    <t>121,74</t>
+  </si>
+  <si>
+    <t>121,12</t>
+  </si>
+  <si>
+    <t>4 216,26</t>
+  </si>
+  <si>
+    <t>4 215,29</t>
+  </si>
+  <si>
+    <t>4 202,28</t>
+  </si>
+  <si>
+    <t>4 217,55</t>
+  </si>
+  <si>
+    <t>4 219,59</t>
+  </si>
+  <si>
+    <t>4 253,67</t>
+  </si>
+  <si>
+    <t>17,81</t>
+  </si>
+  <si>
+    <t>61,10</t>
+  </si>
+  <si>
+    <t>1 503,81</t>
+  </si>
+  <si>
+    <t>1 503,97</t>
+  </si>
+  <si>
+    <t>1 502,08</t>
+  </si>
+  <si>
+    <t>1 501,29</t>
+  </si>
+  <si>
+    <t>1 502,55</t>
+  </si>
+  <si>
+    <t>1 502,03</t>
+  </si>
+  <si>
+    <t>3 421,32</t>
+  </si>
+  <si>
+    <t>3 404,72</t>
+  </si>
+  <si>
+    <t>3 394,05</t>
+  </si>
+  <si>
+    <t>3 398,03</t>
+  </si>
+  <si>
+    <t>3 400,57</t>
+  </si>
+  <si>
+    <t>3 398,91</t>
+  </si>
+  <si>
+    <t>88,53</t>
+  </si>
+  <si>
+    <t>88,51</t>
+  </si>
+  <si>
+    <t>88,23</t>
+  </si>
+  <si>
+    <t>87,83</t>
+  </si>
+  <si>
+    <t>87,61</t>
+  </si>
+  <si>
+    <t>407,96</t>
+  </si>
+  <si>
+    <t>408,36</t>
+  </si>
+  <si>
+    <t>406,43</t>
+  </si>
+  <si>
+    <t>403,21</t>
+  </si>
+  <si>
+    <t>401,10</t>
+  </si>
+  <si>
+    <t>400,61</t>
+  </si>
+  <si>
+    <t>1 868,18</t>
+  </si>
+  <si>
+    <t>1 872,01</t>
+  </si>
+  <si>
+    <t>1 867,45</t>
+  </si>
+  <si>
+    <t>1 856,09</t>
+  </si>
+  <si>
+    <t>1 853,85</t>
+  </si>
+  <si>
+    <t>1 850,26</t>
+  </si>
+  <si>
+    <t>193,00</t>
+  </si>
+  <si>
+    <t>192,31</t>
+  </si>
+  <si>
+    <t>191,24</t>
+  </si>
+  <si>
+    <t>190,43</t>
+  </si>
+  <si>
+    <t>189,55</t>
+  </si>
+  <si>
+    <t>923,70</t>
+  </si>
+  <si>
+    <t>925,97</t>
+  </si>
+  <si>
+    <t>920,55</t>
+  </si>
+  <si>
+    <t>914,76</t>
+  </si>
+  <si>
+    <t>915,21</t>
+  </si>
+  <si>
+    <t>916,10</t>
+  </si>
+  <si>
+    <t>4 568,15</t>
+  </si>
+  <si>
+    <t>4 575,44</t>
+  </si>
+  <si>
+    <t>4 546,42</t>
+  </si>
+  <si>
+    <t>4 529,65</t>
+  </si>
+  <si>
+    <t>4 531,56</t>
+  </si>
+  <si>
+    <t>4 533,47</t>
+  </si>
+  <si>
+    <t>7 877,91</t>
+  </si>
+  <si>
+    <t>7 874,02</t>
+  </si>
+  <si>
+    <t>7 867,82</t>
+  </si>
+  <si>
+    <t>7 874,59</t>
+  </si>
+  <si>
+    <t>7 868,68</t>
+  </si>
+  <si>
+    <t>203,96</t>
+  </si>
+  <si>
+    <t>204,45</t>
+  </si>
+  <si>
+    <t>203,14</t>
+  </si>
+  <si>
+    <t>201,86</t>
+  </si>
+  <si>
+    <t>202,08</t>
+  </si>
+  <si>
+    <t>2 113,54</t>
+  </si>
+  <si>
+    <t>2 115,41</t>
+  </si>
+  <si>
+    <t>2 129,24</t>
+  </si>
+  <si>
+    <t>2 132,94</t>
+  </si>
+  <si>
+    <t>2 140,58</t>
+  </si>
+  <si>
+    <t>2 149,57</t>
+  </si>
+  <si>
+    <t>33,69</t>
+  </si>
+  <si>
+    <t>34,19</t>
+  </si>
+  <si>
+    <t>34,36</t>
+  </si>
+  <si>
+    <t>34,13</t>
+  </si>
+  <si>
+    <t>34,05</t>
+  </si>
+  <si>
+    <t>34,62</t>
+  </si>
+  <si>
+    <t>199,84</t>
+  </si>
+  <si>
+    <t>199,39</t>
+  </si>
+  <si>
+    <t>197,38</t>
+  </si>
+  <si>
+    <t>195,82</t>
+  </si>
+  <si>
+    <t>196,65</t>
+  </si>
+  <si>
+    <t>196,25</t>
+  </si>
+  <si>
+    <t>892,49</t>
+  </si>
+  <si>
+    <t>893,88</t>
+  </si>
+  <si>
+    <t>887,15</t>
+  </si>
+  <si>
+    <t>878,95</t>
+  </si>
+  <si>
+    <t>879,83</t>
+  </si>
+  <si>
+    <t>878,14</t>
+  </si>
+  <si>
+    <t>3 191,14</t>
+  </si>
+  <si>
+    <t>3 199,41</t>
+  </si>
+  <si>
+    <t>3 158,46</t>
+  </si>
+  <si>
+    <t>3 162,11</t>
+  </si>
+  <si>
+    <t>3 162,87</t>
+  </si>
+  <si>
+    <t>428,65</t>
+  </si>
+  <si>
+    <t>429,70</t>
+  </si>
+  <si>
+    <t>426,81</t>
+  </si>
+  <si>
+    <t>424,07</t>
+  </si>
+  <si>
+    <t>424,56</t>
+  </si>
+  <si>
+    <t>424,60</t>
+  </si>
+  <si>
+    <t>425,46</t>
+  </si>
+  <si>
+    <t>426,33</t>
+  </si>
+  <si>
+    <t>426,74</t>
+  </si>
+  <si>
+    <t>425,30</t>
+  </si>
+  <si>
+    <t>425,55</t>
+  </si>
+  <si>
+    <t>1 631,75</t>
+  </si>
+  <si>
+    <t>1 635,79</t>
+  </si>
+  <si>
+    <t>1 624,79</t>
+  </si>
+  <si>
+    <t>1 614,72</t>
+  </si>
+  <si>
+    <t>1 616,78</t>
+  </si>
+  <si>
+    <t>1 617,15</t>
+  </si>
+  <si>
+    <t>1 934,89</t>
+  </si>
+  <si>
+    <t>1 930,16</t>
+  </si>
+  <si>
+    <t>1 924,14</t>
+  </si>
+  <si>
+    <t>1 902,32</t>
+  </si>
+  <si>
+    <t>1 898,99</t>
+  </si>
+  <si>
+    <t>1 888,88</t>
+  </si>
+  <si>
+    <t>16.01.2008</t>
+  </si>
+  <si>
+    <t>15.01.2008</t>
+  </si>
+  <si>
+    <t>14.01.2008</t>
+  </si>
+  <si>
+    <t>13.01.2008</t>
+  </si>
+  <si>
+    <t>12.01.2008</t>
+  </si>
+  <si>
+    <t>11.01.2008</t>
+  </si>
+  <si>
+    <t>10.01.2008</t>
+  </si>
+  <si>
+    <t>09.01.2008</t>
+  </si>
+  <si>
+    <t>1 931,28</t>
+  </si>
+  <si>
+    <t>1 908,91</t>
+  </si>
+  <si>
+    <t>337,73</t>
+  </si>
+  <si>
+    <t>335,70</t>
+  </si>
+  <si>
+    <t>336,04</t>
+  </si>
+  <si>
+    <t>120,83</t>
+  </si>
+  <si>
+    <t>120,34</t>
+  </si>
+  <si>
+    <t>118,92</t>
+  </si>
+  <si>
+    <t>4 249,80</t>
+  </si>
+  <si>
+    <t>4 244,96</t>
+  </si>
+  <si>
+    <t>4 292,37</t>
+  </si>
+  <si>
+    <t>17,82</t>
+  </si>
+  <si>
+    <t>1 500,09</t>
+  </si>
+  <si>
+    <t>1 499,67</t>
+  </si>
+  <si>
+    <t>1 486,91</t>
+  </si>
+  <si>
+    <t>3 409,19</t>
+  </si>
+  <si>
+    <t>3 393,71</t>
+  </si>
+  <si>
+    <t>3 393,73</t>
+  </si>
+  <si>
+    <t>400,98</t>
+  </si>
+  <si>
+    <t>398,15</t>
+  </si>
+  <si>
+    <t>397,89</t>
+  </si>
+  <si>
+    <t>1 850,82</t>
+  </si>
+  <si>
+    <t>1 835,18</t>
+  </si>
+  <si>
+    <t>1 836,74</t>
+  </si>
+  <si>
+    <t>189,54</t>
+  </si>
+  <si>
+    <t>189,52</t>
+  </si>
+  <si>
+    <t>915,87</t>
+  </si>
+  <si>
+    <t>915,83</t>
+  </si>
+  <si>
+    <t>916,92</t>
+  </si>
+  <si>
+    <t>4 527,75</t>
+  </si>
+  <si>
+    <t>4 537,30</t>
+  </si>
+  <si>
+    <t>7 871,85</t>
+  </si>
+  <si>
+    <t>7 867,10</t>
+  </si>
+  <si>
+    <t>202,10</t>
+  </si>
+  <si>
+    <t>202,11</t>
+  </si>
+  <si>
+    <t>202,21</t>
+  </si>
+  <si>
+    <t>2 173,25</t>
+  </si>
+  <si>
+    <t>2 166,68</t>
+  </si>
+  <si>
+    <t>2 190,41</t>
+  </si>
+  <si>
+    <t>34,91</t>
+  </si>
+  <si>
+    <t>34,29</t>
+  </si>
+  <si>
+    <t>34,42</t>
+  </si>
+  <si>
+    <t>196,59</t>
+  </si>
+  <si>
+    <t>197,08</t>
+  </si>
+  <si>
+    <t>876,58</t>
+  </si>
+  <si>
+    <t>875,48</t>
+  </si>
+  <si>
+    <t>879,26</t>
+  </si>
+  <si>
+    <t>3 162,33</t>
+  </si>
+  <si>
+    <t>3 166,73</t>
+  </si>
+  <si>
+    <t>424,38</t>
+  </si>
+  <si>
+    <t>424,24</t>
+  </si>
+  <si>
+    <t>424,64</t>
+  </si>
+  <si>
+    <t>425,74</t>
+  </si>
+  <si>
+    <t>1 616,72</t>
+  </si>
+  <si>
+    <t>1 616,85</t>
+  </si>
+  <si>
+    <t>1 617,58</t>
+  </si>
+  <si>
+    <t>1 893,50</t>
+  </si>
+  <si>
+    <t>1 892,97</t>
+  </si>
+  <si>
+    <t>1 884,80</t>
+  </si>
+  <si>
+    <t>08.01.2008</t>
+  </si>
+  <si>
+    <t>07.01.2008</t>
+  </si>
+  <si>
+    <t>06.01.2008</t>
+  </si>
+  <si>
+    <t>05.01.2008</t>
+  </si>
+  <si>
+    <t>04.01.2008</t>
+  </si>
+  <si>
+    <t>03.01.2008</t>
+  </si>
+  <si>
+    <t>02.01.2008</t>
+  </si>
+  <si>
+    <t>01.01.2008</t>
+  </si>
+  <si>
+    <t>В ЯНВАРЕ</t>
+  </si>
+  <si>
+    <t>2 019,85</t>
+  </si>
+  <si>
+    <t>2 008,14</t>
+  </si>
+  <si>
+    <t>1 973,62</t>
+  </si>
+  <si>
+    <t>1 969,45</t>
+  </si>
+  <si>
+    <t>1 974,34</t>
+  </si>
+  <si>
+    <t>346,09</t>
+  </si>
+  <si>
+    <t>346,56</t>
+  </si>
+  <si>
+    <t>342,92</t>
+  </si>
+  <si>
+    <t>341,78</t>
+  </si>
+  <si>
+    <t>342,55</t>
+  </si>
+  <si>
+    <t>129,23</t>
+  </si>
+  <si>
+    <t>129,09</t>
+  </si>
+  <si>
+    <t>127,47</t>
+  </si>
+  <si>
+    <t>127,11</t>
+  </si>
+  <si>
+    <t>127,27</t>
+  </si>
+  <si>
+    <t>4 254,82</t>
+  </si>
+  <si>
+    <t>4 270,06</t>
+  </si>
+  <si>
+    <t>4 223,69</t>
+  </si>
+  <si>
+    <t>4 220,04</t>
+  </si>
+  <si>
+    <t>4 223,90</t>
+  </si>
+  <si>
+    <t>17,78</t>
+  </si>
+  <si>
+    <t>17,77</t>
+  </si>
+  <si>
+    <t>17,79</t>
+  </si>
+  <si>
+    <t>59,10</t>
+  </si>
+  <si>
+    <t>59,29</t>
+  </si>
+  <si>
+    <t>1 536,64</t>
+  </si>
+  <si>
+    <t>1 536,31</t>
+  </si>
+  <si>
+    <t>1 528,49</t>
+  </si>
+  <si>
+    <t>1 527,03</t>
+  </si>
+  <si>
+    <t>1 526,92</t>
+  </si>
+  <si>
+    <t>3 436,90</t>
+  </si>
+  <si>
+    <t>3 414,31</t>
+  </si>
+  <si>
+    <t>3 406,58</t>
+  </si>
+  <si>
+    <t>3 413,30</t>
+  </si>
+  <si>
+    <t>3 395,74</t>
+  </si>
+  <si>
+    <t>89,03</t>
+  </si>
+  <si>
+    <t>88,73</t>
+  </si>
+  <si>
+    <t>87,79</t>
+  </si>
+  <si>
+    <t>87,75</t>
+  </si>
+  <si>
+    <t>411,62</t>
+  </si>
+  <si>
+    <t>411,64</t>
+  </si>
+  <si>
+    <t>404,62</t>
+  </si>
+  <si>
+    <t>404,13</t>
+  </si>
+  <si>
+    <t>404,06</t>
+  </si>
+  <si>
+    <t>1 816,49</t>
+  </si>
+  <si>
+    <t>1 816,95</t>
+  </si>
+  <si>
+    <t>1 794,40</t>
+  </si>
+  <si>
+    <t>1 792,90</t>
+  </si>
+  <si>
+    <t>1 787,30</t>
+  </si>
+  <si>
+    <t>192,25</t>
+  </si>
+  <si>
+    <t>192,04</t>
+  </si>
+  <si>
+    <t>191,59</t>
+  </si>
+  <si>
+    <t>191,70</t>
+  </si>
+  <si>
+    <t>191,40</t>
+  </si>
+  <si>
+    <t>938,89</t>
+  </si>
+  <si>
+    <t>936,10</t>
+  </si>
+  <si>
+    <t>922,77</t>
+  </si>
+  <si>
+    <t>921,32</t>
+  </si>
+  <si>
+    <t>923,16</t>
+  </si>
+  <si>
+    <t>4 654,24</t>
+  </si>
+  <si>
+    <t>4 640,66</t>
+  </si>
+  <si>
+    <t>4 574,41</t>
+  </si>
+  <si>
+    <t>4 567,11</t>
+  </si>
+  <si>
+    <t>4 576,36</t>
+  </si>
+  <si>
+    <t>7 872,40</t>
+  </si>
+  <si>
+    <t>7 873,55</t>
+  </si>
+  <si>
+    <t>7 860,87</t>
+  </si>
+  <si>
+    <t>7 864,47</t>
+  </si>
+  <si>
+    <t>7 851,53</t>
+  </si>
+  <si>
+    <t>207,20</t>
+  </si>
+  <si>
+    <t>206,58</t>
+  </si>
+  <si>
+    <t>203,59</t>
+  </si>
+  <si>
+    <t>203,31</t>
+  </si>
+  <si>
+    <t>203,70</t>
+  </si>
+  <si>
+    <t>2 192,27</t>
+  </si>
+  <si>
+    <t>2 194,96</t>
+  </si>
+  <si>
+    <t>2 157,36</t>
+  </si>
+  <si>
+    <t>2 130,70</t>
+  </si>
+  <si>
+    <t>2 123,64</t>
+  </si>
+  <si>
+    <t>32,85</t>
+  </si>
+  <si>
+    <t>32,29</t>
+  </si>
+  <si>
+    <t>32,26</t>
+  </si>
+  <si>
+    <t>32,14</t>
+  </si>
+  <si>
+    <t>201,62</t>
+  </si>
+  <si>
+    <t>201,82</t>
+  </si>
+  <si>
+    <t>198,78</t>
+  </si>
+  <si>
+    <t>199,21</t>
+  </si>
+  <si>
+    <t>200,26</t>
+  </si>
+  <si>
+    <t>920,43</t>
+  </si>
+  <si>
+    <t>912,96</t>
+  </si>
+  <si>
+    <t>901,70</t>
+  </si>
+  <si>
+    <t>892,83</t>
+  </si>
+  <si>
+    <t>892,22</t>
+  </si>
+  <si>
+    <t>3 242,29</t>
+  </si>
+  <si>
+    <t>3 232,31</t>
+  </si>
+  <si>
+    <t>3 186,04</t>
+  </si>
+  <si>
+    <t>3 181,10</t>
+  </si>
+  <si>
+    <t>3 187,54</t>
+  </si>
+  <si>
+    <t>2 147,00</t>
+  </si>
+  <si>
+    <t>435,02</t>
+  </si>
+  <si>
+    <t>433,58</t>
+  </si>
+  <si>
+    <t>427,31</t>
+  </si>
+  <si>
+    <t>426,68</t>
+  </si>
+  <si>
+    <t>427,55</t>
+  </si>
+  <si>
+    <t>425,23</t>
+  </si>
+  <si>
+    <t>424,25</t>
+  </si>
+  <si>
+    <t>425,15</t>
+  </si>
+  <si>
+    <t>425,11</t>
+  </si>
+  <si>
+    <t>425,87</t>
+  </si>
+  <si>
+    <t>1 657,47</t>
+  </si>
+  <si>
+    <t>1 652,62</t>
+  </si>
+  <si>
+    <t>1 628,98</t>
+  </si>
+  <si>
+    <t>1 626,45</t>
+  </si>
+  <si>
+    <t>1 629,73</t>
+  </si>
+  <si>
+    <t>2 019,90</t>
+  </si>
+  <si>
+    <t>2 014,32</t>
+  </si>
+  <si>
+    <t>1 989,95</t>
+  </si>
+  <si>
+    <t>1 984,69</t>
+  </si>
+  <si>
+    <t>1 980,82</t>
+  </si>
+  <si>
+    <t>29.02.2008</t>
+  </si>
+  <si>
+    <t>28.02.2008</t>
+  </si>
+  <si>
+    <t>27.02.2008</t>
+  </si>
+  <si>
+    <t>26.02.2008</t>
+  </si>
+  <si>
+    <t>25.02.2008</t>
+  </si>
+  <si>
+    <t>1 956,53</t>
+  </si>
+  <si>
+    <t>1 959,84</t>
+  </si>
+  <si>
+    <t>1 958,49</t>
+  </si>
+  <si>
+    <t>1 956,28</t>
+  </si>
+  <si>
+    <t>1 955,39</t>
+  </si>
+  <si>
+    <t>339,85</t>
+  </si>
+  <si>
+    <t>338,85</t>
+  </si>
+  <si>
+    <t>338,37</t>
+  </si>
+  <si>
+    <t>338,52</t>
+  </si>
+  <si>
+    <t>337,49</t>
+  </si>
+  <si>
+    <t>125,45</t>
+  </si>
+  <si>
+    <t>124,81</t>
+  </si>
+  <si>
+    <t>125,08</t>
+  </si>
+  <si>
+    <t>124,53</t>
+  </si>
+  <si>
+    <t>125,04</t>
+  </si>
+  <si>
+    <t>4 180,75</t>
+  </si>
+  <si>
+    <t>4 183,00</t>
+  </si>
+  <si>
+    <t>4 183,64</t>
+  </si>
+  <si>
+    <t>4 192,68</t>
+  </si>
+  <si>
+    <t>4 222,65</t>
+  </si>
+  <si>
+    <t>59,32</t>
+  </si>
+  <si>
+    <t>59,34</t>
+  </si>
+  <si>
+    <t>1 522,10</t>
+  </si>
+  <si>
+    <t>1 517,96</t>
+  </si>
+  <si>
+    <t>1 520,54</t>
+  </si>
+  <si>
+    <t>1 521,30</t>
+  </si>
+  <si>
+    <t>1 519,04</t>
+  </si>
+  <si>
+    <t>3 390,59</t>
+  </si>
+  <si>
+    <t>3 400,76</t>
+  </si>
+  <si>
+    <t>3 395,16</t>
+  </si>
+  <si>
+    <t>3 396,74</t>
+  </si>
+  <si>
+    <t>3 391,09</t>
+  </si>
+  <si>
+    <t>87,53</t>
+  </si>
+  <si>
+    <t>87,46</t>
+  </si>
+  <si>
+    <t>87,56</t>
+  </si>
+  <si>
+    <t>87,40</t>
+  </si>
+  <si>
+    <t>87,37</t>
+  </si>
+  <si>
+    <t>402,19</t>
+  </si>
+  <si>
+    <t>400,87</t>
+  </si>
+  <si>
+    <t>400,72</t>
+  </si>
+  <si>
+    <t>398,50</t>
+  </si>
+  <si>
+    <t>397,10</t>
+  </si>
+  <si>
+    <t>1 776,22</t>
+  </si>
+  <si>
+    <t>1 782,93</t>
+  </si>
+  <si>
+    <t>1 799,29</t>
+  </si>
+  <si>
+    <t>1 798,24</t>
+  </si>
+  <si>
+    <t>1 797,64</t>
+  </si>
+  <si>
+    <t>191,23</t>
+  </si>
+  <si>
+    <t>191,61</t>
+  </si>
+  <si>
+    <t>191,44</t>
+  </si>
+  <si>
+    <t>191,27</t>
+  </si>
+  <si>
+    <t>191,36</t>
+  </si>
+  <si>
+    <t>916,42</t>
+  </si>
+  <si>
+    <t>915,25</t>
+  </si>
+  <si>
+    <t>914,94</t>
+  </si>
+  <si>
+    <t>911,13</t>
+  </si>
+  <si>
+    <t>911,60</t>
+  </si>
+  <si>
+    <t>4 545,36</t>
+  </si>
+  <si>
+    <t>4 538,15</t>
+  </si>
+  <si>
+    <t>4 532,88</t>
+  </si>
+  <si>
+    <t>4 511,66</t>
+  </si>
+  <si>
+    <t>4 521,15</t>
+  </si>
+  <si>
+    <t>7 855,18</t>
+  </si>
+  <si>
+    <t>7 852,31</t>
+  </si>
+  <si>
+    <t>202,22</t>
+  </si>
+  <si>
+    <t>201,98</t>
+  </si>
+  <si>
+    <t>201,88</t>
+  </si>
+  <si>
+    <t>201,06</t>
+  </si>
+  <si>
+    <t>201,17</t>
+  </si>
+  <si>
+    <t>2 125,32</t>
+  </si>
+  <si>
+    <t>2 118,09</t>
+  </si>
+  <si>
+    <t>2 131,97</t>
+  </si>
+  <si>
+    <t>2 130,95</t>
+  </si>
+  <si>
+    <t>2 155,11</t>
+  </si>
+  <si>
+    <t>32,03</t>
+  </si>
+  <si>
+    <t>32,09</t>
+  </si>
+  <si>
+    <t>32,01</t>
+  </si>
+  <si>
+    <t>32,19</t>
+  </si>
+  <si>
+    <t>198,72</t>
+  </si>
+  <si>
+    <t>199,70</t>
+  </si>
+  <si>
+    <t>199,31</t>
+  </si>
+  <si>
+    <t>198,50</t>
+  </si>
+  <si>
+    <t>198,43</t>
+  </si>
+  <si>
+    <t>884,49</t>
+  </si>
+  <si>
+    <t>881,85</t>
+  </si>
+  <si>
+    <t>884,18</t>
+  </si>
+  <si>
+    <t>878,62</t>
+  </si>
+  <si>
+    <t>877,15</t>
+  </si>
+  <si>
+    <t>3 164,25</t>
+  </si>
+  <si>
+    <t>3 160,28</t>
+  </si>
+  <si>
+    <t>3 159,42</t>
+  </si>
+  <si>
+    <t>3 145,96</t>
+  </si>
+  <si>
+    <t>3 147,46</t>
+  </si>
+  <si>
+    <t>2 148,00</t>
+  </si>
+  <si>
+    <t>423,96</t>
+  </si>
+  <si>
+    <t>423,75</t>
+  </si>
+  <si>
+    <t>421,98</t>
+  </si>
+  <si>
+    <t>422,25</t>
+  </si>
+  <si>
+    <t>427,48</t>
+  </si>
+  <si>
+    <t>428,54</t>
+  </si>
+  <si>
+    <t>426,69</t>
+  </si>
+  <si>
+    <t>425,64</t>
+  </si>
+  <si>
+    <t>425,35</t>
+  </si>
+  <si>
+    <t>1 617,81</t>
+  </si>
+  <si>
+    <t>1 615,74</t>
+  </si>
+  <si>
+    <t>1 615,26</t>
+  </si>
+  <si>
+    <t>1 608,51</t>
+  </si>
+  <si>
+    <t>1 609,23</t>
+  </si>
+  <si>
+    <t>1 971,38</t>
+  </si>
+  <si>
+    <t>1 968,58</t>
+  </si>
+  <si>
+    <t>1 972,88</t>
+  </si>
+  <si>
+    <t>1 959,19</t>
+  </si>
+  <si>
+    <t>1 945,12</t>
+  </si>
+  <si>
+    <t>24.02.2008</t>
+  </si>
+  <si>
+    <t>23.02.2008</t>
+  </si>
+  <si>
+    <t>22.02.2008</t>
+  </si>
+  <si>
+    <t>21.02.2008</t>
+  </si>
+  <si>
+    <t>20.02.2008</t>
+  </si>
+  <si>
+    <t>19.02.2008</t>
+  </si>
+  <si>
+    <t>18.02.2008</t>
+  </si>
+  <si>
+    <t>17.02.2008</t>
+  </si>
+  <si>
+    <t>1 944,60</t>
+  </si>
+  <si>
+    <t>1 947,06</t>
+  </si>
+  <si>
+    <t>1 946,97</t>
+  </si>
+  <si>
+    <t>1 959,68</t>
+  </si>
+  <si>
+    <t>1 941,87</t>
+  </si>
+  <si>
+    <t>336,86</t>
+  </si>
+  <si>
+    <t>333,76</t>
+  </si>
+  <si>
+    <t>330,85</t>
+  </si>
+  <si>
+    <t>332,49</t>
+  </si>
+  <si>
+    <t>329,87</t>
+  </si>
+  <si>
+    <t>123,70</t>
+  </si>
+  <si>
+    <t>122,41</t>
+  </si>
+  <si>
+    <t>120,86</t>
+  </si>
+  <si>
+    <t>121,47</t>
+  </si>
+  <si>
+    <t>4 232,31</t>
+  </si>
+  <si>
+    <t>4 203,21</t>
+  </si>
+  <si>
+    <t>4 180,76</t>
+  </si>
+  <si>
+    <t>4 183,55</t>
+  </si>
+  <si>
+    <t>17,84</t>
+  </si>
+  <si>
+    <t>59,50</t>
+  </si>
+  <si>
+    <t>1 516,52</t>
+  </si>
+  <si>
+    <t>1 515,61</t>
+  </si>
+  <si>
+    <t>1 514,49</t>
+  </si>
+  <si>
+    <t>1 514,60</t>
+  </si>
+  <si>
+    <t>1 514,22</t>
+  </si>
+  <si>
+    <t>3 390,25</t>
+  </si>
+  <si>
+    <t>3 384,30</t>
+  </si>
+  <si>
+    <t>3 387,40</t>
+  </si>
+  <si>
+    <t>3 378,35</t>
+  </si>
+  <si>
+    <t>3 395,34</t>
+  </si>
+  <si>
+    <t>87,18</t>
+  </si>
+  <si>
+    <t>87,09</t>
+  </si>
+  <si>
+    <t>87,13</t>
+  </si>
+  <si>
+    <t>87,06</t>
+  </si>
+  <si>
+    <t>86,68</t>
+  </si>
+  <si>
+    <t>394,74</t>
+  </si>
+  <si>
+    <t>391,26</t>
+  </si>
+  <si>
+    <t>389,03</t>
+  </si>
+  <si>
+    <t>389,17</t>
+  </si>
+  <si>
+    <t>387,12</t>
+  </si>
+  <si>
+    <t>1 798,99</t>
+  </si>
+  <si>
+    <t>1 769,28</t>
+  </si>
+  <si>
+    <t>1 759,43</t>
+  </si>
+  <si>
+    <t>1 791,27</t>
+  </si>
+  <si>
+    <t>191,49</t>
+  </si>
+  <si>
+    <t>191,85</t>
+  </si>
+  <si>
+    <t>191,83</t>
+  </si>
+  <si>
+    <t>192,09</t>
+  </si>
+  <si>
+    <t>909,75</t>
+  </si>
+  <si>
+    <t>905,07</t>
+  </si>
+  <si>
+    <t>902,52</t>
+  </si>
+  <si>
+    <t>905,56</t>
+  </si>
+  <si>
+    <t>901,31</t>
+  </si>
+  <si>
+    <t>4 491,37</t>
+  </si>
+  <si>
+    <t>4 472,67</t>
+  </si>
+  <si>
+    <t>4 492,31</t>
+  </si>
+  <si>
+    <t>4 468,48</t>
+  </si>
+  <si>
+    <t>7 848,30</t>
+  </si>
+  <si>
+    <t>7 847,15</t>
+  </si>
+  <si>
+    <t>7 856,62</t>
+  </si>
+  <si>
+    <t>7 871,02</t>
+  </si>
+  <si>
+    <t>200,75</t>
+  </si>
+  <si>
+    <t>199,13</t>
+  </si>
+  <si>
+    <t>199,96</t>
+  </si>
+  <si>
+    <t>198,90</t>
+  </si>
+  <si>
+    <t>2 157,38</t>
+  </si>
+  <si>
+    <t>2 145,10</t>
+  </si>
+  <si>
+    <t>2 142,00</t>
+  </si>
+  <si>
+    <t>2 155,22</t>
+  </si>
+  <si>
+    <t>2 131,16</t>
+  </si>
+  <si>
+    <t>32,12</t>
+  </si>
+  <si>
+    <t>31,85</t>
+  </si>
+  <si>
+    <t>31,38</t>
+  </si>
+  <si>
+    <t>31,55</t>
+  </si>
+  <si>
+    <t>198,29</t>
+  </si>
+  <si>
+    <t>200,35</t>
+  </si>
+  <si>
+    <t>200,79</t>
+  </si>
+  <si>
+    <t>201,43</t>
+  </si>
+  <si>
+    <t>199,55</t>
+  </si>
+  <si>
+    <t>876,68</t>
+  </si>
+  <si>
+    <t>866,76</t>
+  </si>
+  <si>
+    <t>862,48</t>
+  </si>
+  <si>
+    <t>863,19</t>
+  </si>
+  <si>
+    <t>861,28</t>
+  </si>
+  <si>
+    <t>3 141,13</t>
+  </si>
+  <si>
+    <t>3 126,84</t>
+  </si>
+  <si>
+    <t>3 116,10</t>
+  </si>
+  <si>
+    <t>3 128,56</t>
+  </si>
+  <si>
+    <t>3 111,81</t>
+  </si>
+  <si>
+    <t>421,39</t>
+  </si>
+  <si>
+    <t>419,48</t>
+  </si>
+  <si>
+    <t>418,03</t>
+  </si>
+  <si>
+    <t>419,79</t>
+  </si>
+  <si>
+    <t>417,57</t>
+  </si>
+  <si>
+    <t>424,59</t>
+  </si>
+  <si>
+    <t>424,65</t>
+  </si>
+  <si>
+    <t>425,01</t>
+  </si>
+  <si>
+    <t>424,97</t>
+  </si>
+  <si>
+    <t>1 605,98</t>
+  </si>
+  <si>
+    <t>1 598,69</t>
+  </si>
+  <si>
+    <t>1 593,24</t>
+  </si>
+  <si>
+    <t>1 599,52</t>
+  </si>
+  <si>
+    <t>1 590,88</t>
+  </si>
+  <si>
+    <t>1 940,50</t>
+  </si>
+  <si>
+    <t>1 928,58</t>
+  </si>
+  <si>
+    <t>1 943,83</t>
+  </si>
+  <si>
+    <t>1 941,58</t>
+  </si>
+  <si>
+    <t>1 925,57</t>
+  </si>
+  <si>
+    <t>16.02.2008</t>
+  </si>
+  <si>
+    <t>15.02.2008</t>
+  </si>
+  <si>
+    <t>14.02.2008</t>
+  </si>
+  <si>
+    <t>13.02.2008</t>
+  </si>
+  <si>
+    <t>12.02.2008</t>
+  </si>
+  <si>
+    <t>11.02.2008</t>
+  </si>
+  <si>
+    <t>10.02.2008</t>
+  </si>
+  <si>
+    <t>09.02.2008</t>
+  </si>
+  <si>
+    <t>1 955,95</t>
+  </si>
+  <si>
+    <t>1 958,09</t>
+  </si>
+  <si>
+    <t>1 954,35</t>
+  </si>
+  <si>
+    <t>1 972,28</t>
+  </si>
+  <si>
+    <t>1 990,74</t>
+  </si>
+  <si>
+    <t>1 986,23</t>
+  </si>
+  <si>
+    <t>333,53</t>
+  </si>
+  <si>
+    <t>331,90</t>
+  </si>
+  <si>
+    <t>336,68</t>
+  </si>
+  <si>
+    <t>338,35</t>
+  </si>
+  <si>
+    <t>337,60</t>
+  </si>
+  <si>
+    <t>337,68</t>
+  </si>
+  <si>
+    <t>122,59</t>
+  </si>
+  <si>
+    <t>122,26</t>
+  </si>
+  <si>
+    <t>123,35</t>
+  </si>
+  <si>
+    <t>123,17</t>
+  </si>
+  <si>
+    <t>123,32</t>
+  </si>
+  <si>
+    <t>122,70</t>
+  </si>
+  <si>
+    <t>4 203,55</t>
+  </si>
+  <si>
+    <t>4 211,07</t>
+  </si>
+  <si>
+    <t>4 232,78</t>
+  </si>
+  <si>
+    <t>4 242,77</t>
+  </si>
+  <si>
+    <t>4 279,25</t>
+  </si>
+  <si>
+    <t>4 271,08</t>
+  </si>
+  <si>
+    <t>59,52</t>
+  </si>
+  <si>
+    <t>1 518,03</t>
+  </si>
+  <si>
+    <t>1 514,18</t>
+  </si>
+  <si>
+    <t>1 518,19</t>
+  </si>
+  <si>
+    <t>1 519,10</t>
+  </si>
+  <si>
+    <t>1 519,11</t>
+  </si>
+  <si>
+    <t>1 517,29</t>
+  </si>
+  <si>
+    <t>3 398,30</t>
+  </si>
+  <si>
+    <t>3 400,88</t>
+  </si>
+  <si>
+    <t>3 417,04</t>
+  </si>
+  <si>
+    <t>3 428,84</t>
+  </si>
+  <si>
+    <t>3 429,83</t>
+  </si>
+  <si>
+    <t>3 422,03</t>
+  </si>
+  <si>
+    <t>87,19</t>
+  </si>
+  <si>
+    <t>87,11</t>
+  </si>
+  <si>
+    <t>87,64</t>
+  </si>
+  <si>
+    <t>87,88</t>
+  </si>
+  <si>
+    <t>88,04</t>
+  </si>
+  <si>
+    <t>88,02</t>
+  </si>
+  <si>
+    <t>388,99</t>
+  </si>
+  <si>
+    <t>389,48</t>
+  </si>
+  <si>
+    <t>394,54</t>
+  </si>
+  <si>
+    <t>396,70</t>
+  </si>
+  <si>
+    <t>398,03</t>
+  </si>
+  <si>
+    <t>395,96</t>
+  </si>
+  <si>
+    <t>1 804,37</t>
+  </si>
+  <si>
+    <t>1 805,50</t>
+  </si>
+  <si>
+    <t>1 839,19</t>
+  </si>
+  <si>
+    <t>1 843,84</t>
+  </si>
+  <si>
+    <t>1 839,97</t>
+  </si>
+  <si>
+    <t>1 829,79</t>
+  </si>
+  <si>
+    <t>191,79</t>
+  </si>
+  <si>
+    <t>191,15</t>
+  </si>
+  <si>
+    <t>191,84</t>
+  </si>
+  <si>
+    <t>909,17</t>
+  </si>
+  <si>
+    <t>908,98</t>
+  </si>
+  <si>
+    <t>915,64</t>
+  </si>
+  <si>
+    <t>922,22</t>
+  </si>
+  <si>
+    <t>925,59</t>
+  </si>
+  <si>
+    <t>923,66</t>
+  </si>
+  <si>
+    <t>4 510,44</t>
+  </si>
+  <si>
+    <t>4 509,97</t>
+  </si>
+  <si>
+    <t>4 534,23</t>
+  </si>
+  <si>
+    <t>4 563,12</t>
+  </si>
+  <si>
+    <t>4 580,80</t>
+  </si>
+  <si>
+    <t>4 573,01</t>
+  </si>
+  <si>
+    <t>7 864,59</t>
+  </si>
+  <si>
+    <t>7 862,43</t>
+  </si>
+  <si>
+    <t>7 861,86</t>
+  </si>
+  <si>
+    <t>7 868,77</t>
+  </si>
+  <si>
+    <t>7 873,01</t>
+  </si>
+  <si>
+    <t>200,76</t>
+  </si>
+  <si>
+    <t>200,70</t>
+  </si>
+  <si>
+    <t>202,16</t>
+  </si>
+  <si>
+    <t>203,46</t>
+  </si>
+  <si>
+    <t>204,26</t>
+  </si>
+  <si>
+    <t>203,95</t>
+  </si>
+  <si>
+    <t>2 132,90</t>
+  </si>
+  <si>
+    <t>2 131,20</t>
+  </si>
+  <si>
+    <t>2 149,32</t>
+  </si>
+  <si>
+    <t>2 154,71</t>
+  </si>
+  <si>
+    <t>2 149,46</t>
+  </si>
+  <si>
+    <t>2 158,85</t>
+  </si>
+  <si>
+    <t>32,49</t>
+  </si>
+  <si>
+    <t>32,50</t>
+  </si>
+  <si>
+    <t>33,20</t>
+  </si>
+  <si>
+    <t>33,28</t>
+  </si>
+  <si>
+    <t>33,10</t>
+  </si>
+  <si>
+    <t>201,59</t>
+  </si>
+  <si>
+    <t>200,38</t>
+  </si>
+  <si>
+    <t>201,10</t>
+  </si>
+  <si>
+    <t>201,94</t>
+  </si>
+  <si>
+    <t>201,97</t>
+  </si>
+  <si>
+    <t>872,27</t>
+  </si>
+  <si>
+    <t>874,41</t>
+  </si>
+  <si>
+    <t>884,85</t>
+  </si>
+  <si>
+    <t>893,05</t>
+  </si>
+  <si>
+    <t>887,48</t>
+  </si>
+  <si>
+    <t>880,19</t>
+  </si>
+  <si>
+    <t>3 140,98</t>
+  </si>
+  <si>
+    <t>3 140,55</t>
+  </si>
+  <si>
+    <t>3 163,11</t>
+  </si>
+  <si>
+    <t>3 183,42</t>
+  </si>
+  <si>
+    <t>3 195,97</t>
+  </si>
+  <si>
+    <t>3 190,82</t>
+  </si>
+  <si>
+    <t>2 149,00</t>
+  </si>
+  <si>
+    <t>421,42</t>
+  </si>
+  <si>
+    <t>421,33</t>
+  </si>
+  <si>
+    <t>424,36</t>
+  </si>
+  <si>
+    <t>427,18</t>
+  </si>
+  <si>
+    <t>428,78</t>
+  </si>
+  <si>
+    <t>428,18</t>
+  </si>
+  <si>
+    <t>424,66</t>
+  </si>
+  <si>
+    <t>424,68</t>
+  </si>
+  <si>
+    <t>425,12</t>
+  </si>
+  <si>
+    <t>425,49</t>
+  </si>
+  <si>
+    <t>1 605,95</t>
+  </si>
+  <si>
+    <t>1 605,71</t>
+  </si>
+  <si>
+    <t>1 617,19</t>
+  </si>
+  <si>
+    <t>1 627,72</t>
+  </si>
+  <si>
+    <t>1 634,11</t>
+  </si>
+  <si>
+    <t>1 631,51</t>
+  </si>
+  <si>
+    <t>1 919,92</t>
+  </si>
+  <si>
+    <t>1 916,37</t>
+  </si>
+  <si>
+    <t>1 947,53</t>
+  </si>
+  <si>
+    <t>1 946,46</t>
+  </si>
+  <si>
+    <t>1 931,88</t>
+  </si>
+  <si>
+    <t>1 913,61</t>
+  </si>
+  <si>
+    <t>08.02.2008</t>
+  </si>
+  <si>
+    <t>07.02.2008</t>
+  </si>
+  <si>
+    <t>06.02.2008</t>
+  </si>
+  <si>
+    <t>05.02.2008</t>
+  </si>
+  <si>
+    <t>04.02.2008</t>
+  </si>
+  <si>
+    <t>03.02.2008</t>
+  </si>
+  <si>
+    <t>02.02.2008</t>
+  </si>
+  <si>
+    <t>01.02.2008</t>
+  </si>
+  <si>
+    <t>В ФЕВРАЛЕ</t>
+  </si>
+  <si>
+    <t>2 150,81</t>
+  </si>
+  <si>
+    <t>2 151,56</t>
+  </si>
+  <si>
+    <t>2 131,68</t>
+  </si>
+  <si>
+    <t>2 114,65</t>
+  </si>
+  <si>
+    <t>2 109,19</t>
+  </si>
+  <si>
+    <t>360,51</t>
+  </si>
+  <si>
+    <t>359,54</t>
+  </si>
+  <si>
+    <t>357,25</t>
+  </si>
+  <si>
+    <t>353,90</t>
+  </si>
+  <si>
+    <t>350,40</t>
+  </si>
+  <si>
+    <t>133,88</t>
+  </si>
+  <si>
+    <t>133,39</t>
+  </si>
+  <si>
+    <t>131,09</t>
+  </si>
+  <si>
+    <t>131,07</t>
+  </si>
+  <si>
+    <t>129,67</t>
+  </si>
+  <si>
+    <t>4 280,03</t>
+  </si>
+  <si>
+    <t>4 314,02</t>
+  </si>
+  <si>
+    <t>4 300,62</t>
+  </si>
+  <si>
+    <t>4 274,23</t>
+  </si>
+  <si>
+    <t>4 250,69</t>
+  </si>
+  <si>
+    <t>17,76</t>
+  </si>
+  <si>
+    <t>58,78</t>
+  </si>
+  <si>
+    <t>58,81</t>
+  </si>
+  <si>
+    <t>1 553,67</t>
+  </si>
+  <si>
+    <t>1 551,26</t>
+  </si>
+  <si>
+    <t>1 551,14</t>
+  </si>
+  <si>
+    <t>1 539,95</t>
+  </si>
+  <si>
+    <t>3 532,04</t>
+  </si>
+  <si>
+    <t>3 523,72</t>
+  </si>
+  <si>
+    <t>3 505,14</t>
+  </si>
+  <si>
+    <t>3 485,65</t>
+  </si>
+  <si>
+    <t>3 496,84</t>
+  </si>
+  <si>
+    <t>91,22</t>
+  </si>
+  <si>
+    <t>91,21</t>
+  </si>
+  <si>
+    <t>90,68</t>
+  </si>
+  <si>
+    <t>90,50</t>
+  </si>
+  <si>
+    <t>90,04</t>
+  </si>
+  <si>
+    <t>421,11</t>
+  </si>
+  <si>
+    <t>421,46</t>
+  </si>
+  <si>
+    <t>416,25</t>
+  </si>
+  <si>
+    <t>411,76</t>
+  </si>
+  <si>
+    <t>406,44</t>
+  </si>
+  <si>
+    <t>1 684,33</t>
+  </si>
+  <si>
+    <t>1 703,73</t>
+  </si>
+  <si>
+    <t>1 694,31</t>
+  </si>
+  <si>
+    <t>1 736,14</t>
+  </si>
+  <si>
+    <t>1 721,62</t>
+  </si>
+  <si>
+    <t>202,93</t>
+  </si>
+  <si>
+    <t>203,03</t>
+  </si>
+  <si>
+    <t>203,32</t>
+  </si>
+  <si>
+    <t>204,87</t>
+  </si>
+  <si>
+    <t>207,74</t>
+  </si>
+  <si>
+    <t>979,32</t>
+  </si>
+  <si>
+    <t>979,12</t>
+  </si>
+  <si>
+    <t>971,23</t>
+  </si>
+  <si>
+    <t>965,00</t>
+  </si>
+  <si>
+    <t>956,20</t>
+  </si>
+  <si>
+    <t>4 852,39</t>
+  </si>
+  <si>
+    <t>4 814,81</t>
+  </si>
+  <si>
+    <t>4 783,14</t>
+  </si>
+  <si>
+    <t>4 739,40</t>
+  </si>
+  <si>
+    <t>8 069,67</t>
+  </si>
+  <si>
+    <t>8 080,92</t>
+  </si>
+  <si>
+    <t>8 050,29</t>
+  </si>
+  <si>
+    <t>8 037,92</t>
+  </si>
+  <si>
+    <t>8 032,04</t>
+  </si>
+  <si>
+    <t>216,12</t>
+  </si>
+  <si>
+    <t>216,08</t>
+  </si>
+  <si>
+    <t>214,31</t>
+  </si>
+  <si>
+    <t>212,96</t>
+  </si>
+  <si>
+    <t>211,02</t>
+  </si>
+  <si>
+    <t>2 106,14</t>
+  </si>
+  <si>
+    <t>2 100,16</t>
+  </si>
+  <si>
+    <t>2 109,25</t>
+  </si>
+  <si>
+    <t>2 113,20</t>
+  </si>
+  <si>
+    <t>2 088,26</t>
+  </si>
+  <si>
+    <t>28,05</t>
+  </si>
+  <si>
+    <t>28,85</t>
+  </si>
+  <si>
+    <t>28,43</t>
+  </si>
+  <si>
+    <t>28,10</t>
+  </si>
+  <si>
+    <t>27,18</t>
+  </si>
+  <si>
+    <t>214,10</t>
+  </si>
+  <si>
+    <t>215,16</t>
+  </si>
+  <si>
+    <t>214,33</t>
+  </si>
+  <si>
+    <t>213,21</t>
+  </si>
+  <si>
+    <t>214,42</t>
+  </si>
+  <si>
+    <t>958,40</t>
+  </si>
+  <si>
+    <t>959,24</t>
+  </si>
+  <si>
+    <t>950,15</t>
+  </si>
+  <si>
+    <t>943,79</t>
+  </si>
+  <si>
+    <t>934,75</t>
+  </si>
+  <si>
+    <t>3 381,27</t>
+  </si>
+  <si>
+    <t>3 380,73</t>
+  </si>
+  <si>
+    <t>3 354,89</t>
+  </si>
+  <si>
+    <t>3 332,26</t>
+  </si>
+  <si>
+    <t>3 301,84</t>
+  </si>
+  <si>
+    <t>2 145,00</t>
+  </si>
+  <si>
+    <t>2 146,00</t>
+  </si>
+  <si>
+    <t>453,42</t>
+  </si>
+  <si>
+    <t>453,30</t>
+  </si>
+  <si>
+    <t>449,67</t>
+  </si>
+  <si>
+    <t>446,70</t>
+  </si>
+  <si>
+    <t>442,62</t>
+  </si>
+  <si>
+    <t>429,86</t>
+  </si>
+  <si>
+    <t>428,27</t>
+  </si>
+  <si>
+    <t>428,23</t>
+  </si>
+  <si>
+    <t>436,42</t>
+  </si>
+  <si>
+    <t>437,02</t>
+  </si>
+  <si>
+    <t>1 729,00</t>
+  </si>
+  <si>
+    <t>1 728,44</t>
+  </si>
+  <si>
+    <t>1 714,97</t>
+  </si>
+  <si>
+    <t>1 688,17</t>
+  </si>
+  <si>
+    <t>1 975,44</t>
+  </si>
+  <si>
+    <t>1 971,15</t>
+  </si>
+  <si>
+    <t>1 962,14</t>
+  </si>
+  <si>
+    <t>1 958,71</t>
+  </si>
+  <si>
+    <t>1 941,49</t>
+  </si>
+  <si>
+    <t>31.03.2008</t>
+  </si>
+  <si>
+    <t>30.03.2008</t>
+  </si>
+  <si>
+    <t>29.03.2008</t>
+  </si>
+  <si>
+    <t>28.03.2008</t>
+  </si>
+  <si>
+    <t>27.03.2008</t>
+  </si>
+  <si>
+    <t>26.03.2008</t>
+  </si>
+  <si>
+    <t>25.03.2008</t>
+  </si>
+  <si>
+    <t>2 128,76</t>
+  </si>
+  <si>
+    <t>2 128,97</t>
+  </si>
+  <si>
+    <t>2 168,77</t>
+  </si>
+  <si>
+    <t>2 172,39</t>
+  </si>
+  <si>
+    <t>2 188,23</t>
+  </si>
+  <si>
+    <t>2 124,23</t>
+  </si>
+  <si>
+    <t>352,36</t>
+  </si>
+  <si>
+    <t>354,25</t>
+  </si>
+  <si>
+    <t>358,68</t>
+  </si>
+  <si>
+    <t>358,18</t>
+  </si>
+  <si>
+    <t>358,36</t>
+  </si>
+  <si>
+    <t>353,74</t>
+  </si>
+  <si>
+    <t>130,29</t>
+  </si>
+  <si>
+    <t>131,05</t>
+  </si>
+  <si>
+    <t>132,94</t>
+  </si>
+  <si>
+    <t>134,67</t>
+  </si>
+  <si>
+    <t>134,80</t>
+  </si>
+  <si>
+    <t>133,09</t>
+  </si>
+  <si>
+    <t>4 258,42</t>
+  </si>
+  <si>
+    <t>4 240,60</t>
+  </si>
+  <si>
+    <t>4 303,70</t>
+  </si>
+  <si>
+    <t>4 305,84</t>
+  </si>
+  <si>
+    <t>4 330,84</t>
+  </si>
+  <si>
+    <t>4 351,98</t>
+  </si>
+  <si>
+    <t>17,80</t>
+  </si>
+  <si>
+    <t>58,87</t>
+  </si>
+  <si>
+    <t>58,91</t>
+  </si>
+  <si>
+    <t>1 547,84</t>
+  </si>
+  <si>
+    <t>1 546,28</t>
+  </si>
+  <si>
+    <t>1 553,61</t>
+  </si>
+  <si>
+    <t>1 556,88</t>
+  </si>
+  <si>
+    <t>1 549,79</t>
+  </si>
+  <si>
+    <t>1 551,87</t>
+  </si>
+  <si>
+    <t>3 495,90</t>
+  </si>
+  <si>
+    <t>3 523,17</t>
+  </si>
+  <si>
+    <t>3 543,24</t>
+  </si>
+  <si>
+    <t>3 541,78</t>
+  </si>
+  <si>
+    <t>3 510,00</t>
+  </si>
+  <si>
+    <t>3 516,01</t>
+  </si>
+  <si>
+    <t>90,25</t>
+  </si>
+  <si>
+    <t>90,63</t>
+  </si>
+  <si>
+    <t>91,09</t>
+  </si>
+  <si>
+    <t>91,19</t>
+  </si>
+  <si>
+    <t>91,27</t>
+  </si>
+  <si>
+    <t>90,74</t>
+  </si>
+  <si>
+    <t>408,82</t>
+  </si>
+  <si>
+    <t>412,14</t>
+  </si>
+  <si>
+    <t>420,66</t>
+  </si>
+  <si>
+    <t>420,78</t>
+  </si>
+  <si>
+    <t>421,15</t>
+  </si>
+  <si>
+    <t>420,57</t>
+  </si>
+  <si>
+    <t>1 724,66</t>
+  </si>
+  <si>
+    <t>1 734,84</t>
+  </si>
+  <si>
+    <t>1 741,18</t>
+  </si>
+  <si>
+    <t>1 719,69</t>
+  </si>
+  <si>
+    <t>1 682,15</t>
+  </si>
+  <si>
+    <t>1 749,69</t>
+  </si>
+  <si>
+    <t>207,85</t>
+  </si>
+  <si>
+    <t>206,84</t>
+  </si>
+  <si>
+    <t>205,31</t>
+  </si>
+  <si>
+    <t>207,11</t>
+  </si>
+  <si>
+    <t>202,43</t>
+  </si>
+  <si>
+    <t>204,72</t>
+  </si>
+  <si>
+    <t>961,10</t>
+  </si>
+  <si>
+    <t>965,99</t>
+  </si>
+  <si>
+    <t>980,49</t>
+  </si>
+  <si>
+    <t>980,67</t>
+  </si>
+  <si>
+    <t>982,69</t>
+  </si>
+  <si>
+    <t>968,21</t>
+  </si>
+  <si>
+    <t>4 764,12</t>
+  </si>
+  <si>
+    <t>4 786,44</t>
+  </si>
+  <si>
+    <t>4 858,50</t>
+  </si>
+  <si>
+    <t>4 857,95</t>
+  </si>
+  <si>
+    <t>4 859,60</t>
+  </si>
+  <si>
+    <t>4 796,60</t>
+  </si>
+  <si>
+    <t>8 037,45</t>
+  </si>
+  <si>
+    <t>8 038,66</t>
+  </si>
+  <si>
+    <t>8 055,56</t>
+  </si>
+  <si>
+    <t>8 055,86</t>
+  </si>
+  <si>
+    <t>8 065,55</t>
+  </si>
+  <si>
+    <t>7 981,26</t>
+  </si>
+  <si>
+    <t>212,10</t>
+  </si>
+  <si>
+    <t>213,15</t>
+  </si>
+  <si>
+    <t>216,37</t>
+  </si>
+  <si>
+    <t>216,41</t>
+  </si>
+  <si>
+    <t>216,67</t>
+  </si>
+  <si>
+    <t>213,65</t>
+  </si>
+  <si>
+    <t>2 093,86</t>
+  </si>
+  <si>
+    <t>2 098,06</t>
+  </si>
+  <si>
+    <t>2 167,90</t>
+  </si>
+  <si>
+    <t>2 152,35</t>
+  </si>
+  <si>
+    <t>2 165,16</t>
+  </si>
+  <si>
+    <t>2 181,23</t>
+  </si>
+  <si>
+    <t>27,28</t>
+  </si>
+  <si>
+    <t>27,35</t>
+  </si>
+  <si>
+    <t>27,99</t>
+  </si>
+  <si>
+    <t>28,56</t>
+  </si>
+  <si>
+    <t>29,17</t>
+  </si>
+  <si>
+    <t>30,59</t>
+  </si>
+  <si>
+    <t>215,39</t>
+  </si>
+  <si>
+    <t>215,11</t>
+  </si>
+  <si>
+    <t>218,85</t>
+  </si>
+  <si>
+    <t>219,63</t>
+  </si>
+  <si>
+    <t>221,96</t>
+  </si>
+  <si>
+    <t>213,32</t>
+  </si>
+  <si>
+    <t>939,05</t>
+  </si>
+  <si>
+    <t>942,10</t>
+  </si>
+  <si>
+    <t>957,35</t>
+  </si>
+  <si>
+    <t>955,84</t>
+  </si>
+  <si>
+    <t>951,33</t>
+  </si>
+  <si>
+    <t>945,40</t>
+  </si>
+  <si>
+    <t>3 318,47</t>
+  </si>
+  <si>
+    <t>3 335,96</t>
+  </si>
+  <si>
+    <t>3 385,64</t>
+  </si>
+  <si>
+    <t>3 385,96</t>
+  </si>
+  <si>
+    <t>3 390,57</t>
+  </si>
+  <si>
+    <t>3 342,93</t>
+  </si>
+  <si>
+    <t>444,85</t>
+  </si>
+  <si>
+    <t>447,12</t>
+  </si>
+  <si>
+    <t>453,93</t>
+  </si>
+  <si>
+    <t>453,87</t>
+  </si>
+  <si>
+    <t>454,47</t>
+  </si>
+  <si>
+    <t>448,29</t>
+  </si>
+  <si>
+    <t>432,01</t>
+  </si>
+  <si>
+    <t>429,33</t>
+  </si>
+  <si>
+    <t>428,56</t>
+  </si>
+  <si>
+    <t>428,17</t>
+  </si>
+  <si>
+    <t>429,14</t>
+  </si>
+  <si>
+    <t>428,13</t>
+  </si>
+  <si>
+    <t>1 696,78</t>
+  </si>
+  <si>
+    <t>1 705,61</t>
+  </si>
+  <si>
+    <t>1 730,78</t>
+  </si>
+  <si>
+    <t>1 731,34</t>
+  </si>
+  <si>
+    <t>1 733,37</t>
+  </si>
+  <si>
+    <t>1 709,21</t>
+  </si>
+  <si>
+    <t>1 937,52</t>
+  </si>
+  <si>
+    <t>1 953,18</t>
+  </si>
+  <si>
+    <t>2 000,72</t>
+  </si>
+  <si>
+    <t>1 986,44</t>
+  </si>
+  <si>
+    <t>1 983,01</t>
+  </si>
+  <si>
+    <t>2 024,21</t>
+  </si>
+  <si>
+    <t>24.03.2008</t>
+  </si>
+  <si>
+    <t>23.03.2008</t>
+  </si>
+  <si>
+    <t>22.03.2008</t>
+  </si>
+  <si>
+    <t>21.03.2008</t>
+  </si>
+  <si>
+    <t>20.03.2008</t>
+  </si>
+  <si>
+    <t>19.03.2008</t>
+  </si>
+  <si>
+    <t>18.03.2008</t>
+  </si>
+  <si>
+    <t>17.03.2008</t>
+  </si>
+  <si>
+    <t>2 132,25</t>
+  </si>
+  <si>
+    <t>2 082,99</t>
+  </si>
+  <si>
+    <t>2 106,50</t>
+  </si>
+  <si>
+    <t>2 099,91</t>
+  </si>
+  <si>
+    <t>2 102,89</t>
+  </si>
+  <si>
+    <t>354,23</t>
+  </si>
+  <si>
+    <t>351,37</t>
+  </si>
+  <si>
+    <t>351,56</t>
+  </si>
+  <si>
+    <t>351,09</t>
+  </si>
+  <si>
+    <t>351,90</t>
+  </si>
+  <si>
+    <t>133,28</t>
+  </si>
+  <si>
+    <t>131,56</t>
+  </si>
+  <si>
+    <t>131,75</t>
+  </si>
+  <si>
+    <t>131,43</t>
+  </si>
+  <si>
+    <t>131,10</t>
+  </si>
+  <si>
+    <t>4 365,29</t>
+  </si>
+  <si>
+    <t>4 315,50</t>
+  </si>
+  <si>
+    <t>4 320,43</t>
+  </si>
+  <si>
+    <t>4 329,13</t>
+  </si>
+  <si>
+    <t>4 322,26</t>
+  </si>
+  <si>
+    <t>58,98</t>
+  </si>
+  <si>
+    <t>1 553,89</t>
+  </si>
+  <si>
+    <t>1 546,50</t>
+  </si>
+  <si>
+    <t>1 545,50</t>
+  </si>
+  <si>
+    <t>1 546,39</t>
+  </si>
+  <si>
+    <t>1 546,95</t>
+  </si>
+  <si>
+    <t>3 492,19</t>
+  </si>
+  <si>
+    <t>3 495,66</t>
+  </si>
+  <si>
+    <t>3 485,23</t>
+  </si>
+  <si>
+    <t>3 490,40</t>
+  </si>
+  <si>
+    <t>3 472,64</t>
+  </si>
+  <si>
+    <t>90,58</t>
+  </si>
+  <si>
+    <t>89,99</t>
+  </si>
+  <si>
+    <t>89,95</t>
+  </si>
+  <si>
+    <t>90,03</t>
+  </si>
+  <si>
+    <t>422,60</t>
+  </si>
+  <si>
+    <t>418,51</t>
+  </si>
+  <si>
+    <t>419,24</t>
+  </si>
+  <si>
+    <t>419,23</t>
+  </si>
+  <si>
+    <t>419,19</t>
+  </si>
+  <si>
+    <t>1 724,39</t>
+  </si>
+  <si>
+    <t>1 758,30</t>
+  </si>
+  <si>
+    <t>1 717,49</t>
+  </si>
+  <si>
+    <t>1 719,83</t>
+  </si>
+  <si>
+    <t>1 721,90</t>
+  </si>
+  <si>
+    <t>203,90</t>
+  </si>
+  <si>
+    <t>201,50</t>
+  </si>
+  <si>
+    <t>201,46</t>
+  </si>
+  <si>
+    <t>199,54</t>
+  </si>
+  <si>
+    <t>196,88</t>
+  </si>
+  <si>
+    <t>968,76</t>
+  </si>
+  <si>
+    <t>955,24</t>
+  </si>
+  <si>
+    <t>957,59</t>
+  </si>
+  <si>
+    <t>955,63</t>
+  </si>
+  <si>
+    <t>957,27</t>
+  </si>
+  <si>
+    <t>4 799,28</t>
+  </si>
+  <si>
+    <t>4 732,61</t>
+  </si>
+  <si>
+    <t>4 744,64</t>
+  </si>
+  <si>
+    <t>4 737,83</t>
+  </si>
+  <si>
+    <t>4 747,26</t>
+  </si>
+  <si>
+    <t>7 975,32</t>
+  </si>
+  <si>
+    <t>7 917,07</t>
+  </si>
+  <si>
+    <t>7 915,31</t>
+  </si>
+  <si>
+    <t>7 910,65</t>
+  </si>
+  <si>
+    <t>7 902,78</t>
+  </si>
+  <si>
+    <t>213,77</t>
+  </si>
+  <si>
+    <t>210,79</t>
+  </si>
+  <si>
+    <t>211,31</t>
+  </si>
+  <si>
+    <t>210,86</t>
+  </si>
+  <si>
+    <t>211,23</t>
+  </si>
+  <si>
+    <t>2 170,64</t>
+  </si>
+  <si>
+    <t>2 168,88</t>
+  </si>
+  <si>
+    <t>2 163,96</t>
+  </si>
+  <si>
+    <t>2 171,84</t>
+  </si>
+  <si>
+    <t>2 182,56</t>
+  </si>
+  <si>
+    <t>31,10</t>
+  </si>
+  <si>
+    <t>31,43</t>
+  </si>
+  <si>
+    <t>31,39</t>
+  </si>
+  <si>
+    <t>31,73</t>
+  </si>
+  <si>
+    <t>31,52</t>
+  </si>
+  <si>
+    <t>214,64</t>
+  </si>
+  <si>
+    <t>207,93</t>
+  </si>
+  <si>
+    <t>210,25</t>
+  </si>
+  <si>
+    <t>210,41</t>
+  </si>
+  <si>
+    <t>210,14</t>
+  </si>
+  <si>
+    <t>943,69</t>
+  </si>
+  <si>
+    <t>933,84</t>
+  </si>
+  <si>
+    <t>928,92</t>
+  </si>
+  <si>
+    <t>923,92</t>
+  </si>
+  <si>
+    <t>925,10</t>
+  </si>
+  <si>
+    <t>3 345,29</t>
+  </si>
+  <si>
+    <t>3 298,40</t>
+  </si>
+  <si>
+    <t>3 305,70</t>
+  </si>
+  <si>
+    <t>3 299,48</t>
+  </si>
+  <si>
+    <t>3 305,27</t>
+  </si>
+  <si>
+    <t>448,56</t>
+  </si>
+  <si>
+    <t>442,44</t>
+  </si>
+  <si>
+    <t>443,41</t>
+  </si>
+  <si>
+    <t>442,47</t>
+  </si>
+  <si>
+    <t>443,56</t>
+  </si>
+  <si>
+    <t>427,49</t>
+  </si>
+  <si>
+    <t>426,51</t>
+  </si>
+  <si>
+    <t>425,79</t>
+  </si>
+  <si>
+    <t>425,37</t>
+  </si>
+  <si>
+    <t>426,22</t>
+  </si>
+  <si>
+    <t>1 710,30</t>
+  </si>
+  <si>
+    <t>1 686,38</t>
+  </si>
+  <si>
+    <t>1 690,36</t>
+  </si>
+  <si>
+    <t>1 686,84</t>
+  </si>
+  <si>
+    <t>1 689,90</t>
+  </si>
+  <si>
+    <t>2 008,44</t>
+  </si>
+  <si>
+    <t>1 994,39</t>
+  </si>
+  <si>
+    <t>1 979,15</t>
+  </si>
+  <si>
+    <t>1 987,09</t>
+  </si>
+  <si>
+    <t>2 000,61</t>
+  </si>
+  <si>
+    <t>16.03.2008</t>
+  </si>
+  <si>
+    <t>15.03.2008</t>
+  </si>
+  <si>
+    <t>14.03.2008</t>
+  </si>
+  <si>
+    <t>13.03.2008</t>
+  </si>
+  <si>
+    <t>12.03.2008</t>
+  </si>
+  <si>
+    <t>11.03.2008</t>
+  </si>
+  <si>
+    <t>10.03.2008</t>
+  </si>
+  <si>
+    <t>09.03.2008</t>
+  </si>
+  <si>
+    <t>2 081,37</t>
+  </si>
+  <si>
+    <t>2 061,97</t>
+  </si>
+  <si>
+    <t>2 062,37</t>
+  </si>
+  <si>
+    <t>2 067,11</t>
+  </si>
+  <si>
+    <t>2 049,06</t>
+  </si>
+  <si>
+    <t>352,11</t>
+  </si>
+  <si>
+    <t>347,64</t>
+  </si>
+  <si>
+    <t>348,26</t>
+  </si>
+  <si>
+    <t>347,61</t>
+  </si>
+  <si>
+    <t>348,02</t>
+  </si>
+  <si>
+    <t>131,71</t>
+  </si>
+  <si>
+    <t>130,40</t>
+  </si>
+  <si>
+    <t>131,15</t>
+  </si>
+  <si>
+    <t>129,81</t>
+  </si>
+  <si>
+    <t>129,84</t>
+  </si>
+  <si>
+    <t>4 285,03</t>
+  </si>
+  <si>
+    <t>4 235,67</t>
+  </si>
+  <si>
+    <t>4 264,32</t>
+  </si>
+  <si>
+    <t>4 256,43</t>
+  </si>
+  <si>
+    <t>4 259,76</t>
+  </si>
+  <si>
+    <t>1 548,45</t>
+  </si>
+  <si>
+    <t>1 543,66</t>
+  </si>
+  <si>
+    <t>1 542,11</t>
+  </si>
+  <si>
+    <t>1 539,40</t>
+  </si>
+  <si>
+    <t>1 541,33</t>
+  </si>
+  <si>
+    <t>3 456,56</t>
+  </si>
+  <si>
+    <t>3 463,62</t>
+  </si>
+  <si>
+    <t>3 461,20</t>
+  </si>
+  <si>
+    <t>3 457,85</t>
+  </si>
+  <si>
+    <t>3 440,72</t>
+  </si>
+  <si>
+    <t>89,66</t>
+  </si>
+  <si>
+    <t>89,24</t>
+  </si>
+  <si>
+    <t>89,42</t>
+  </si>
+  <si>
+    <t>89,45</t>
+  </si>
+  <si>
+    <t>419,78</t>
+  </si>
+  <si>
+    <t>414,57</t>
+  </si>
+  <si>
+    <t>414,64</t>
+  </si>
+  <si>
+    <t>411,49</t>
+  </si>
+  <si>
+    <t>414,05</t>
+  </si>
+  <si>
+    <t>1 769,17</t>
+  </si>
+  <si>
+    <t>1 780,17</t>
+  </si>
+  <si>
+    <t>1 749,08</t>
+  </si>
+  <si>
+    <t>1 806,48</t>
+  </si>
+  <si>
+    <t>195,62</t>
+  </si>
+  <si>
+    <t>194,33</t>
+  </si>
+  <si>
+    <t>193,86</t>
+  </si>
+  <si>
+    <t>193,69</t>
+  </si>
+  <si>
+    <t>193,16</t>
+  </si>
+  <si>
+    <t>953,35</t>
+  </si>
+  <si>
+    <t>942,78</t>
+  </si>
+  <si>
+    <t>944,17</t>
+  </si>
+  <si>
+    <t>943,84</t>
+  </si>
+  <si>
+    <t>946,17</t>
+  </si>
+  <si>
+    <t>4 723,23</t>
+  </si>
+  <si>
+    <t>4 666,74</t>
+  </si>
+  <si>
+    <t>4 676,91</t>
+  </si>
+  <si>
+    <t>4 671,96</t>
+  </si>
+  <si>
+    <t>4 687,26</t>
+  </si>
+  <si>
+    <t>7 899,00</t>
+  </si>
+  <si>
+    <t>7 883,91</t>
+  </si>
+  <si>
+    <t>7 880,43</t>
+  </si>
+  <si>
+    <t>7 881,79</t>
+  </si>
+  <si>
+    <t>7 885,27</t>
+  </si>
+  <si>
+    <t>210,38</t>
+  </si>
+  <si>
+    <t>208,03</t>
+  </si>
+  <si>
+    <t>208,37</t>
+  </si>
+  <si>
+    <t>208,26</t>
+  </si>
+  <si>
+    <t>208,76</t>
+  </si>
+  <si>
+    <t>2 183,67</t>
+  </si>
+  <si>
+    <t>2 160,80</t>
+  </si>
+  <si>
+    <t>2 165,05</t>
+  </si>
+  <si>
+    <t>2 178,26</t>
+  </si>
+  <si>
+    <t>2 198,44</t>
+  </si>
+  <si>
+    <t>32,58</t>
+  </si>
+  <si>
+    <t>32,30</t>
+  </si>
+  <si>
+    <t>32,38</t>
+  </si>
+  <si>
+    <t>32,25</t>
+  </si>
+  <si>
+    <t>32,68</t>
+  </si>
+  <si>
+    <t>207,49</t>
+  </si>
+  <si>
+    <t>206,99</t>
+  </si>
+  <si>
+    <t>207,60</t>
+  </si>
+  <si>
+    <t>208,56</t>
+  </si>
+  <si>
+    <t>205,59</t>
+  </si>
+  <si>
+    <t>931,40</t>
+  </si>
+  <si>
+    <t>922,44</t>
+  </si>
+  <si>
+    <t>926,12</t>
+  </si>
+  <si>
+    <t>919,55</t>
+  </si>
+  <si>
+    <t>927,93</t>
+  </si>
+  <si>
+    <t>3 291,11</t>
+  </si>
+  <si>
+    <t>3 255,59</t>
+  </si>
+  <si>
+    <t>3 260,53</t>
+  </si>
+  <si>
+    <t>3 258,61</t>
+  </si>
+  <si>
+    <t>3 266,88</t>
+  </si>
+  <si>
+    <t>441,80</t>
+  </si>
+  <si>
+    <t>436,97</t>
+  </si>
+  <si>
+    <t>437,62</t>
+  </si>
+  <si>
+    <t>437,40</t>
+  </si>
+  <si>
+    <t>438,38</t>
+  </si>
+  <si>
+    <t>425,14</t>
+  </si>
+  <si>
+    <t>424,91</t>
+  </si>
+  <si>
+    <t>1 682,87</t>
+  </si>
+  <si>
+    <t>1 664,21</t>
+  </si>
+  <si>
+    <t>1 666,99</t>
+  </si>
+  <si>
+    <t>1 665,89</t>
+  </si>
+  <si>
+    <t>1 670,36</t>
+  </si>
+  <si>
+    <t>2 009,73</t>
+  </si>
+  <si>
+    <t>1 984,08</t>
+  </si>
+  <si>
+    <t>2 002,33</t>
+  </si>
+  <si>
+    <t>1 996,39</t>
+  </si>
+  <si>
+    <t>2 030,31</t>
+  </si>
+  <si>
+    <t>08.03.2008</t>
+  </si>
+  <si>
+    <t>07.03.2008</t>
+  </si>
+  <si>
+    <t>06.03.2008</t>
+  </si>
+  <si>
+    <t>05.03.2008</t>
+  </si>
+  <si>
+    <t>04.03.2008</t>
+  </si>
+  <si>
+    <t>03.03.2008</t>
+  </si>
+  <si>
+    <t>02.03.2008</t>
+  </si>
+  <si>
+    <t>01.03.2008</t>
+  </si>
+  <si>
+    <t>В МАРТЕ</t>
+  </si>
+  <si>
+    <t>2 059,77</t>
+  </si>
+  <si>
+    <t>2 071,64</t>
+  </si>
+  <si>
+    <t>2 056,38</t>
+  </si>
+  <si>
+    <t>2 096,61</t>
+  </si>
+  <si>
+    <t>355,28</t>
+  </si>
+  <si>
+    <t>357,16</t>
+  </si>
+  <si>
+    <t>357,06</t>
+  </si>
+  <si>
+    <t>363,43</t>
+  </si>
+  <si>
+    <t>131,91</t>
+  </si>
+  <si>
+    <t>132,48</t>
+  </si>
+  <si>
+    <t>132,30</t>
+  </si>
+  <si>
+    <t>134,81</t>
+  </si>
+  <si>
+    <t>4 242,23</t>
+  </si>
+  <si>
+    <t>4 236,56</t>
+  </si>
+  <si>
+    <t>4 221,94</t>
+  </si>
+  <si>
+    <t>4 237,09</t>
+  </si>
+  <si>
+    <t>17,75</t>
+  </si>
+  <si>
+    <t>58,72</t>
+  </si>
+  <si>
+    <t>58,74</t>
+  </si>
+  <si>
+    <t>58,77</t>
+  </si>
+  <si>
+    <t>58,79</t>
+  </si>
+  <si>
+    <t>1 572,26</t>
+  </si>
+  <si>
+    <t>1 571,28</t>
+  </si>
+  <si>
+    <t>1 570,11</t>
+  </si>
+  <si>
+    <t>1 581,51</t>
+  </si>
+  <si>
+    <t>3 487,69</t>
+  </si>
+  <si>
+    <t>3 481,72</t>
+  </si>
+  <si>
+    <t>3 497,97</t>
+  </si>
+  <si>
+    <t>3 522,18</t>
+  </si>
+  <si>
+    <t>90,66</t>
+  </si>
+  <si>
+    <t>90,72</t>
+  </si>
+  <si>
+    <t>91,39</t>
+  </si>
+  <si>
+    <t>416,78</t>
+  </si>
+  <si>
+    <t>418,88</t>
+  </si>
+  <si>
+    <t>416,59</t>
+  </si>
+  <si>
+    <t>425,36</t>
+  </si>
+  <si>
+    <t>1 666,80</t>
+  </si>
+  <si>
+    <t>1 669,92</t>
+  </si>
+  <si>
+    <t>1 663,04</t>
+  </si>
+  <si>
+    <t>1 649,21</t>
+  </si>
+  <si>
+    <t>206,71</t>
+  </si>
+  <si>
+    <t>206,56</t>
+  </si>
+  <si>
+    <t>206,86</t>
+  </si>
+  <si>
+    <t>207,86</t>
+  </si>
+  <si>
+    <t>963,44</t>
+  </si>
+  <si>
+    <t>968,57</t>
+  </si>
+  <si>
+    <t>965,87</t>
+  </si>
+  <si>
+    <t>979,72</t>
+  </si>
+  <si>
+    <t>4 764,56</t>
+  </si>
+  <si>
+    <t>4 793,37</t>
+  </si>
+  <si>
+    <t>4 775,29</t>
+  </si>
+  <si>
+    <t>4 840,13</t>
+  </si>
+  <si>
+    <t>8 049,65</t>
+  </si>
+  <si>
+    <t>8 038,30</t>
+  </si>
+  <si>
+    <t>8 059,30</t>
+  </si>
+  <si>
+    <t>212,74</t>
+  </si>
+  <si>
+    <t>213,75</t>
+  </si>
+  <si>
+    <t>213,14</t>
+  </si>
+  <si>
+    <t>216,18</t>
+  </si>
+  <si>
+    <t>2 111,60</t>
+  </si>
+  <si>
+    <t>2 119,65</t>
+  </si>
+  <si>
+    <t>2 099,43</t>
+  </si>
+  <si>
+    <t>2 104,23</t>
+  </si>
+  <si>
+    <t>29,16</t>
+  </si>
+  <si>
+    <t>29,08</t>
+  </si>
+  <si>
+    <t>28,64</t>
+  </si>
+  <si>
+    <t>28,90</t>
+  </si>
+  <si>
+    <t>205,24</t>
+  </si>
+  <si>
+    <t>204,70</t>
+  </si>
+  <si>
+    <t>204,60</t>
+  </si>
+  <si>
+    <t>206,28</t>
+  </si>
+  <si>
+    <t>966,69</t>
+  </si>
+  <si>
+    <t>973,30</t>
+  </si>
+  <si>
+    <t>971,11</t>
+  </si>
+  <si>
+    <t>990,52</t>
+  </si>
+  <si>
+    <t>3 328,56</t>
+  </si>
+  <si>
+    <t>3 344,50</t>
+  </si>
+  <si>
+    <t>3 334,93</t>
+  </si>
+  <si>
+    <t>3 381,90</t>
+  </si>
+  <si>
+    <t>2 140,00</t>
+  </si>
+  <si>
+    <t>2 141,00</t>
+  </si>
+  <si>
+    <t>446,09</t>
+  </si>
+  <si>
+    <t>448,14</t>
+  </si>
+  <si>
+    <t>446,88</t>
+  </si>
+  <si>
+    <t>453,20</t>
+  </si>
+  <si>
+    <t>443,75</t>
+  </si>
+  <si>
+    <t>443,52</t>
+  </si>
+  <si>
+    <t>446,51</t>
+  </si>
+  <si>
+    <t>443,02</t>
+  </si>
+  <si>
+    <t>1 701,86</t>
+  </si>
+  <si>
+    <t>1 709,61</t>
+  </si>
+  <si>
+    <t>1 704,89</t>
+  </si>
+  <si>
+    <t>1 729,30</t>
+  </si>
+  <si>
+    <t>1 998,33</t>
+  </si>
+  <si>
+    <t>2 005,29</t>
+  </si>
+  <si>
+    <t>1 993,16</t>
+  </si>
+  <si>
+    <t>2 024,30</t>
+  </si>
+  <si>
+    <t>30.04.2008</t>
+  </si>
+  <si>
+    <t>29.04.2008</t>
+  </si>
+  <si>
+    <t>28.04.2008</t>
+  </si>
+  <si>
+    <t>27.04.2008</t>
+  </si>
+  <si>
+    <t>26.04.2008</t>
+  </si>
+  <si>
+    <t>25.04.2008</t>
+  </si>
+  <si>
+    <t>2 131,87</t>
+  </si>
+  <si>
+    <t>2 117,86</t>
+  </si>
+  <si>
+    <t>2 119,79</t>
+  </si>
+  <si>
+    <t>2 130,22</t>
+  </si>
+  <si>
+    <t>2 145,90</t>
+  </si>
+  <si>
+    <t>2 137,05</t>
+  </si>
+  <si>
+    <t>367,68</t>
+  </si>
+  <si>
+    <t>363,92</t>
+  </si>
+  <si>
+    <t>361,41</t>
+  </si>
+  <si>
+    <t>362,77</t>
+  </si>
+  <si>
+    <t>363,88</t>
+  </si>
+  <si>
+    <t>361,45</t>
+  </si>
+  <si>
+    <t>136,54</t>
+  </si>
+  <si>
+    <t>135,60</t>
+  </si>
+  <si>
+    <t>135,14</t>
+  </si>
+  <si>
+    <t>136,12</t>
+  </si>
+  <si>
+    <t>136,78</t>
+  </si>
+  <si>
+    <t>136,97</t>
+  </si>
+  <si>
+    <t>4 266,86</t>
+  </si>
+  <si>
+    <t>4 235,59</t>
+  </si>
+  <si>
+    <t>4 272,28</t>
+  </si>
+  <si>
+    <t>4 275,93</t>
+  </si>
+  <si>
+    <t>4 227,28</t>
+  </si>
+  <si>
+    <t>4 221,86</t>
+  </si>
+  <si>
+    <t>58,82</t>
+  </si>
+  <si>
+    <t>58,71</t>
+  </si>
+  <si>
+    <t>1 589,85</t>
+  </si>
+  <si>
+    <t>1 584,67</t>
+  </si>
+  <si>
+    <t>1 584,65</t>
+  </si>
+  <si>
+    <t>1 586,64</t>
+  </si>
+  <si>
+    <t>1 587,29</t>
+  </si>
+  <si>
+    <t>1 582,00</t>
+  </si>
+  <si>
+    <t>3 518,92</t>
+  </si>
+  <si>
+    <t>3 514,66</t>
+  </si>
+  <si>
+    <t>3 514,54</t>
+  </si>
+  <si>
+    <t>3 522,17</t>
+  </si>
+  <si>
+    <t>3 527,64</t>
+  </si>
+  <si>
+    <t>3 519,03</t>
+  </si>
+  <si>
+    <t>91,75</t>
+  </si>
+  <si>
+    <t>91,42</t>
+  </si>
+  <si>
+    <t>91,31</t>
+  </si>
+  <si>
+    <t>91,70</t>
+  </si>
+  <si>
+    <t>91,44</t>
+  </si>
+  <si>
+    <t>432,48</t>
+  </si>
+  <si>
+    <t>429,35</t>
+  </si>
+  <si>
+    <t>431,40</t>
+  </si>
+  <si>
+    <t>432,68</t>
+  </si>
+  <si>
+    <t>428,99</t>
+  </si>
+  <si>
+    <t>1 649,34</t>
+  </si>
+  <si>
+    <t>1 629,52</t>
+  </si>
+  <si>
+    <t>1 629,04</t>
+  </si>
+  <si>
+    <t>1 609,22</t>
+  </si>
+  <si>
+    <t>1 608,01</t>
+  </si>
+  <si>
+    <t>1 658,67</t>
+  </si>
+  <si>
+    <t>207,36</t>
+  </si>
+  <si>
+    <t>207,56</t>
+  </si>
+  <si>
+    <t>206,55</t>
+  </si>
+  <si>
+    <t>206,50</t>
+  </si>
+  <si>
+    <t>991,64</t>
+  </si>
+  <si>
+    <t>985,60</t>
+  </si>
+  <si>
+    <t>984,29</t>
+  </si>
+  <si>
+    <t>989,38</t>
+  </si>
+  <si>
+    <t>989,61</t>
+  </si>
+  <si>
+    <t>983,64</t>
+  </si>
+  <si>
+    <t>4 909,47</t>
+  </si>
+  <si>
+    <t>4 885,39</t>
+  </si>
+  <si>
+    <t>4 878,22</t>
+  </si>
+  <si>
+    <t>4 899,97</t>
+  </si>
+  <si>
+    <t>4 907,26</t>
+  </si>
+  <si>
+    <t>4 874,94</t>
+  </si>
+  <si>
+    <t>8 067,19</t>
+  </si>
+  <si>
+    <t>8 062,03</t>
+  </si>
+  <si>
+    <t>8 059,88</t>
+  </si>
+  <si>
+    <t>8 079,17</t>
+  </si>
+  <si>
+    <t>8 077,65</t>
+  </si>
+  <si>
+    <t>8 084,16</t>
+  </si>
+  <si>
+    <t>218,86</t>
+  </si>
+  <si>
+    <t>217,62</t>
+  </si>
+  <si>
+    <t>217,34</t>
+  </si>
+  <si>
+    <t>218,32</t>
+  </si>
+  <si>
+    <t>218,53</t>
+  </si>
+  <si>
+    <t>217,08</t>
+  </si>
+  <si>
+    <t>2 124,16</t>
+  </si>
+  <si>
+    <t>2 125,84</t>
+  </si>
+  <si>
+    <t>2 128,84</t>
+  </si>
+  <si>
+    <t>2 127,79</t>
+  </si>
+  <si>
+    <t>2 138,19</t>
+  </si>
+  <si>
+    <t>2 118,68</t>
+  </si>
+  <si>
+    <t>28,89</t>
+  </si>
+  <si>
+    <t>28,72</t>
+  </si>
+  <si>
+    <t>28,52</t>
+  </si>
+  <si>
+    <t>28,61</t>
+  </si>
+  <si>
+    <t>28,91</t>
+  </si>
+  <si>
+    <t>207,90</t>
+  </si>
+  <si>
+    <t>207,52</t>
+  </si>
+  <si>
+    <t>207,30</t>
+  </si>
+  <si>
+    <t>209,08</t>
+  </si>
+  <si>
+    <t>211,15</t>
+  </si>
+  <si>
+    <t>1 005,11</t>
+  </si>
+  <si>
+    <t>995,42</t>
+  </si>
+  <si>
+    <t>993,46</t>
+  </si>
+  <si>
+    <t>998,11</t>
+  </si>
+  <si>
+    <t>996,67</t>
+  </si>
+  <si>
+    <t>996,10</t>
+  </si>
+  <si>
+    <t>3 424,31</t>
+  </si>
+  <si>
+    <t>3 404,82</t>
+  </si>
+  <si>
+    <t>3 400,73</t>
+  </si>
+  <si>
+    <t>3 415,83</t>
+  </si>
+  <si>
+    <t>3 419,16</t>
+  </si>
+  <si>
+    <t>3 395,77</t>
+  </si>
+  <si>
+    <t>2 143,00</t>
+  </si>
+  <si>
+    <t>2 144,00</t>
+  </si>
+  <si>
+    <t>458,90</t>
+  </si>
+  <si>
+    <t>456,24</t>
+  </si>
+  <si>
+    <t>455,77</t>
+  </si>
+  <si>
+    <t>457,79</t>
+  </si>
+  <si>
+    <t>458,28</t>
+  </si>
+  <si>
+    <t>455,20</t>
+  </si>
+  <si>
+    <t>438,49</t>
+  </si>
+  <si>
+    <t>435,81</t>
+  </si>
+  <si>
+    <t>436,46</t>
+  </si>
+  <si>
+    <t>437,79</t>
+  </si>
+  <si>
+    <t>435,99</t>
+  </si>
+  <si>
+    <t>1 750,72</t>
+  </si>
+  <si>
+    <t>1 740,61</t>
+  </si>
+  <si>
+    <t>1 738,95</t>
+  </si>
+  <si>
+    <t>1 746,61</t>
+  </si>
+  <si>
+    <t>1 748,17</t>
+  </si>
+  <si>
+    <t>1 736,24</t>
+  </si>
+  <si>
+    <t>2 043,58</t>
+  </si>
+  <si>
+    <t>2 020,87</t>
+  </si>
+  <si>
+    <t>2 016,67</t>
+  </si>
+  <si>
+    <t>2 009,92</t>
+  </si>
+  <si>
+    <t>2 011,42</t>
+  </si>
+  <si>
+    <t>1 992,10</t>
+  </si>
+  <si>
+    <t>24.04.2008</t>
+  </si>
+  <si>
+    <t>23.04.2008</t>
+  </si>
+  <si>
+    <t>22.04.2008</t>
+  </si>
+  <si>
+    <t>21.04.2008</t>
+  </si>
+  <si>
+    <t>20.04.2008</t>
+  </si>
+  <si>
+    <t>19.04.2008</t>
+  </si>
+  <si>
+    <t>18.04.2008</t>
+  </si>
+  <si>
+    <t>17.04.2008</t>
+  </si>
+  <si>
+    <t>2 152,43</t>
+  </si>
+  <si>
+    <t>2 145,32</t>
+  </si>
+  <si>
+    <t>2 138,16</t>
+  </si>
+  <si>
+    <t>2 152,97</t>
+  </si>
+  <si>
+    <t>2 117,79</t>
+  </si>
+  <si>
+    <t>2 128,61</t>
+  </si>
+  <si>
+    <t>361,35</t>
+  </si>
+  <si>
+    <t>360,03</t>
+  </si>
+  <si>
+    <t>361,48</t>
+  </si>
+  <si>
+    <t>361,63</t>
+  </si>
+  <si>
+    <t>359,93</t>
+  </si>
+  <si>
+    <t>360,80</t>
+  </si>
+  <si>
+    <t>137,37</t>
+  </si>
+  <si>
+    <t>136,03</t>
+  </si>
+  <si>
+    <t>135,92</t>
+  </si>
+  <si>
+    <t>135,20</t>
+  </si>
+  <si>
+    <t>134,17</t>
+  </si>
+  <si>
+    <t>135,08</t>
+  </si>
+  <si>
+    <t>4 226,62</t>
+  </si>
+  <si>
+    <t>4 231,87</t>
+  </si>
+  <si>
+    <t>4 235,73</t>
+  </si>
+  <si>
+    <t>4 241,09</t>
+  </si>
+  <si>
+    <t>4 220,07</t>
+  </si>
+  <si>
+    <t>4 243,56</t>
+  </si>
+  <si>
+    <t>58,90</t>
+  </si>
+  <si>
+    <t>1 582,56</t>
+  </si>
+  <si>
+    <t>1 578,08</t>
+  </si>
+  <si>
+    <t>1 579,06</t>
+  </si>
+  <si>
+    <t>1 579,53</t>
+  </si>
+  <si>
+    <t>1 553,33</t>
+  </si>
+  <si>
+    <t>3 522,54</t>
+  </si>
+  <si>
+    <t>3 513,17</t>
+  </si>
+  <si>
+    <t>91,45</t>
+  </si>
+  <si>
+    <t>91,34</t>
+  </si>
+  <si>
+    <t>91,11</t>
+  </si>
+  <si>
+    <t>91,15</t>
+  </si>
+  <si>
+    <t>429,85</t>
+  </si>
+  <si>
+    <t>425,67</t>
+  </si>
+  <si>
+    <t>428,14</t>
+  </si>
+  <si>
+    <t>427,79</t>
+  </si>
+  <si>
+    <t>424,37</t>
+  </si>
+  <si>
+    <t>1 659,45</t>
+  </si>
+  <si>
+    <t>206,40</t>
+  </si>
+  <si>
+    <t>206,85</t>
+  </si>
+  <si>
+    <t>206,05</t>
+  </si>
+  <si>
+    <t>205,51</t>
+  </si>
+  <si>
+    <t>205,61</t>
+  </si>
+  <si>
+    <t>985,17</t>
+  </si>
+  <si>
+    <t>981,00</t>
+  </si>
+  <si>
+    <t>982,80</t>
+  </si>
+  <si>
+    <t>984,28</t>
+  </si>
+  <si>
+    <t>975,09</t>
+  </si>
+  <si>
+    <t>979,36</t>
+  </si>
+  <si>
+    <t>4 882,21</t>
+  </si>
+  <si>
+    <t>4 858,44</t>
+  </si>
+  <si>
+    <t>4 865,05</t>
+  </si>
+  <si>
+    <t>4 877,77</t>
+  </si>
+  <si>
+    <t>4 833,80</t>
+  </si>
+  <si>
+    <t>4 856,24</t>
+  </si>
+  <si>
+    <t>8 087,93</t>
+  </si>
+  <si>
+    <t>8 068,16</t>
+  </si>
+  <si>
+    <t>217,42</t>
+  </si>
+  <si>
+    <t>216,45</t>
+  </si>
+  <si>
+    <t>216,89</t>
+  </si>
+  <si>
+    <t>217,24</t>
+  </si>
+  <si>
+    <t>215,31</t>
+  </si>
+  <si>
+    <t>216,09</t>
+  </si>
+  <si>
+    <t>2 099,54</t>
+  </si>
+  <si>
+    <t>2 093,91</t>
+  </si>
+  <si>
+    <t>2 113,93</t>
+  </si>
+  <si>
+    <t>2 110,18</t>
+  </si>
+  <si>
+    <t>2 114,34</t>
+  </si>
+  <si>
+    <t>2 109,66</t>
+  </si>
+  <si>
+    <t>28,83</t>
+  </si>
+  <si>
+    <t>29,18</t>
+  </si>
+  <si>
+    <t>29,47</t>
+  </si>
+  <si>
+    <t>29,90</t>
+  </si>
+  <si>
+    <t>29,93</t>
+  </si>
+  <si>
+    <t>29,88</t>
+  </si>
+  <si>
+    <t>212,43</t>
+  </si>
+  <si>
+    <t>213,20</t>
+  </si>
+  <si>
+    <t>210,52</t>
+  </si>
+  <si>
+    <t>212,45</t>
+  </si>
+  <si>
+    <t>209,62</t>
+  </si>
+  <si>
+    <t>210,62</t>
+  </si>
+  <si>
+    <t>996,93</t>
+  </si>
+  <si>
+    <t>987,14</t>
+  </si>
+  <si>
+    <t>992,78</t>
+  </si>
+  <si>
+    <t>984,76</t>
+  </si>
+  <si>
+    <t>974,00</t>
+  </si>
+  <si>
+    <t>974,11</t>
+  </si>
+  <si>
+    <t>3 401,86</t>
+  </si>
+  <si>
+    <t>3 387,17</t>
+  </si>
+  <si>
+    <t>3 392,96</t>
+  </si>
+  <si>
+    <t>3 398,00</t>
+  </si>
+  <si>
+    <t>3 369,37</t>
+  </si>
+  <si>
+    <t>3 381,70</t>
+  </si>
+  <si>
+    <t>456,01</t>
+  </si>
+  <si>
+    <t>454,06</t>
+  </si>
+  <si>
+    <t>454,83</t>
+  </si>
+  <si>
+    <t>455,50</t>
+  </si>
+  <si>
+    <t>451,70</t>
+  </si>
+  <si>
+    <t>453,32</t>
+  </si>
+  <si>
+    <t>434,21</t>
+  </si>
+  <si>
+    <t>432,59</t>
+  </si>
+  <si>
+    <t>429,56</t>
+  </si>
+  <si>
+    <t>429,04</t>
+  </si>
+  <si>
+    <t>429,09</t>
+  </si>
+  <si>
+    <t>1 739,24</t>
+  </si>
+  <si>
+    <t>1 731,65</t>
+  </si>
+  <si>
+    <t>1 734,74</t>
+  </si>
+  <si>
+    <t>1 737,33</t>
+  </si>
+  <si>
+    <t>1 722,82</t>
+  </si>
+  <si>
+    <t>1 988,84</t>
+  </si>
+  <si>
+    <t>1 982,41</t>
+  </si>
+  <si>
+    <t>2 002,68</t>
+  </si>
+  <si>
+    <t>2 000,21</t>
+  </si>
+  <si>
+    <t>1 988,74</t>
+  </si>
+  <si>
+    <t>1 987,45</t>
+  </si>
+  <si>
+    <t>16.04.2008</t>
+  </si>
+  <si>
+    <t>15.04.2008</t>
+  </si>
+  <si>
+    <t>14.04.2008</t>
+  </si>
+  <si>
+    <t>13.04.2008</t>
+  </si>
+  <si>
+    <t>12.04.2008</t>
+  </si>
+  <si>
+    <t>11.04.2008</t>
+  </si>
+  <si>
+    <t>10.04.2008</t>
+  </si>
+  <si>
+    <t>09.04.2008</t>
+  </si>
+  <si>
+    <t>2 114,24</t>
+  </si>
+  <si>
+    <t>2 127,98</t>
+  </si>
+  <si>
+    <t>2 114,55</t>
+  </si>
+  <si>
+    <t>2 118,83</t>
+  </si>
+  <si>
+    <t>2 141,47</t>
+  </si>
+  <si>
+    <t>2 159,79</t>
+  </si>
+  <si>
+    <t>358,99</t>
+  </si>
+  <si>
+    <t>359,86</t>
+  </si>
+  <si>
+    <t>358,17</t>
+  </si>
+  <si>
+    <t>356,85</t>
+  </si>
+  <si>
+    <t>358,28</t>
+  </si>
+  <si>
+    <t>361,31</t>
+  </si>
+  <si>
+    <t>134,13</t>
+  </si>
+  <si>
+    <t>135,19</t>
+  </si>
+  <si>
+    <t>133,66</t>
+  </si>
+  <si>
+    <t>133,80</t>
+  </si>
+  <si>
+    <t>133,29</t>
+  </si>
+  <si>
+    <t>133,85</t>
+  </si>
+  <si>
+    <t>4 260,08</t>
+  </si>
+  <si>
+    <t>4 294,18</t>
+  </si>
+  <si>
+    <t>4 252,14</t>
+  </si>
+  <si>
+    <t>4 248,28</t>
+  </si>
+  <si>
+    <t>4 239,27</t>
+  </si>
+  <si>
+    <t>4 257,93</t>
+  </si>
+  <si>
+    <t>1 550,53</t>
+  </si>
+  <si>
+    <t>1 549,63</t>
+  </si>
+  <si>
+    <t>1 550,70</t>
+  </si>
+  <si>
+    <t>1 551,31</t>
+  </si>
+  <si>
+    <t>1 554,24</t>
+  </si>
+  <si>
+    <t>1 553,73</t>
+  </si>
+  <si>
+    <t>3 492,04</t>
+  </si>
+  <si>
+    <t>3 501,86</t>
+  </si>
+  <si>
+    <t>3 507,55</t>
+  </si>
+  <si>
+    <t>3 527,45</t>
+  </si>
+  <si>
+    <t>3 530,65</t>
+  </si>
+  <si>
+    <t>90,88</t>
+  </si>
+  <si>
+    <t>90,90</t>
+  </si>
+  <si>
+    <t>90,83</t>
+  </si>
+  <si>
+    <t>90,62</t>
+  </si>
+  <si>
+    <t>90,97</t>
+  </si>
+  <si>
+    <t>422,22</t>
+  </si>
+  <si>
+    <t>420,91</t>
+  </si>
+  <si>
+    <t>418,62</t>
+  </si>
+  <si>
+    <t>415,22</t>
+  </si>
+  <si>
+    <t>416,87</t>
+  </si>
+  <si>
+    <t>421,87</t>
+  </si>
+  <si>
+    <t>1 647,34</t>
+  </si>
+  <si>
+    <t>1 674,34</t>
+  </si>
+  <si>
+    <t>1 662,79</t>
+  </si>
+  <si>
+    <t>1 609,15</t>
+  </si>
+  <si>
+    <t>1 628,45</t>
+  </si>
+  <si>
+    <t>205,12</t>
+  </si>
+  <si>
+    <t>204,53</t>
+  </si>
+  <si>
+    <t>205,26</t>
+  </si>
+  <si>
+    <t>204,94</t>
+  </si>
+  <si>
+    <t>204,16</t>
+  </si>
+  <si>
+    <t>973,72</t>
+  </si>
+  <si>
+    <t>976,13</t>
+  </si>
+  <si>
+    <t>970,59</t>
+  </si>
+  <si>
+    <t>969,56</t>
+  </si>
+  <si>
+    <t>973,89</t>
+  </si>
+  <si>
+    <t>981,33</t>
+  </si>
+  <si>
+    <t>4 816,98</t>
+  </si>
+  <si>
+    <t>4 830,54</t>
+  </si>
+  <si>
+    <t>4 805,11</t>
+  </si>
+  <si>
+    <t>4 798,66</t>
+  </si>
+  <si>
+    <t>4 814,27</t>
+  </si>
+  <si>
+    <t>4 855,69</t>
+  </si>
+  <si>
+    <t>8 056,34</t>
+  </si>
+  <si>
+    <t>8 056,04</t>
+  </si>
+  <si>
+    <t>8 068,46</t>
+  </si>
+  <si>
+    <t>8 067,85</t>
+  </si>
+  <si>
+    <t>8 079,10</t>
+  </si>
+  <si>
+    <t>214,88</t>
+  </si>
+  <si>
+    <t>215,40</t>
+  </si>
+  <si>
+    <t>214,19</t>
+  </si>
+  <si>
+    <t>213,98</t>
+  </si>
+  <si>
+    <t>214,90</t>
+  </si>
+  <si>
+    <t>216,68</t>
+  </si>
+  <si>
+    <t>2 132,21</t>
+  </si>
+  <si>
+    <t>2 129,98</t>
+  </si>
+  <si>
+    <t>2 117,37</t>
+  </si>
+  <si>
+    <t>2 098,83</t>
+  </si>
+  <si>
+    <t>2 086,88</t>
+  </si>
+  <si>
+    <t>2 101,40</t>
+  </si>
+  <si>
+    <t>28,59</t>
+  </si>
+  <si>
+    <t>27,86</t>
+  </si>
+  <si>
+    <t>28,18</t>
+  </si>
+  <si>
+    <t>27,55</t>
+  </si>
+  <si>
+    <t>208,89</t>
+  </si>
+  <si>
+    <t>209,54</t>
+  </si>
+  <si>
+    <t>208,54</t>
+  </si>
+  <si>
+    <t>210,30</t>
+  </si>
+  <si>
+    <t>214,15</t>
+  </si>
+  <si>
+    <t>215,85</t>
+  </si>
+  <si>
+    <t>970,76</t>
+  </si>
+  <si>
+    <t>968,40</t>
+  </si>
+  <si>
+    <t>960,68</t>
+  </si>
+  <si>
+    <t>958,36</t>
+  </si>
+  <si>
+    <t>957,12</t>
+  </si>
+  <si>
+    <t>961,58</t>
+  </si>
+  <si>
+    <t>3 362,39</t>
+  </si>
+  <si>
+    <t>3 371,19</t>
+  </si>
+  <si>
+    <t>3 351,46</t>
+  </si>
+  <si>
+    <t>3 347,92</t>
+  </si>
+  <si>
+    <t>3 361,32</t>
+  </si>
+  <si>
+    <t>3 390,28</t>
+  </si>
+  <si>
+    <t>450,78</t>
+  </si>
+  <si>
+    <t>452,00</t>
+  </si>
+  <si>
+    <t>449,39</t>
+  </si>
+  <si>
+    <t>448,92</t>
+  </si>
+  <si>
+    <t>450,93</t>
+  </si>
+  <si>
+    <t>454,66</t>
+  </si>
+  <si>
+    <t>428,68</t>
+  </si>
+  <si>
+    <t>430,72</t>
+  </si>
+  <si>
+    <t>430,25</t>
+  </si>
+  <si>
+    <t>430,29</t>
+  </si>
+  <si>
+    <t>429,43</t>
+  </si>
+  <si>
+    <t>429,00</t>
+  </si>
+  <si>
+    <t>1 719,03</t>
+  </si>
+  <si>
+    <t>1 723,51</t>
+  </si>
+  <si>
+    <t>1 713,60</t>
+  </si>
+  <si>
+    <t>1 711,62</t>
+  </si>
+  <si>
+    <t>1 719,23</t>
+  </si>
+  <si>
+    <t>1 733,19</t>
+  </si>
+  <si>
+    <t>1 978,44</t>
+  </si>
+  <si>
+    <t>1 963,43</t>
+  </si>
+  <si>
+    <t>1 966,00</t>
+  </si>
+  <si>
+    <t>1 950,13</t>
+  </si>
+  <si>
+    <t>1 950,98</t>
+  </si>
+  <si>
+    <t>1 961,71</t>
+  </si>
+  <si>
+    <t>08.04.2008</t>
+  </si>
+  <si>
+    <t>07.04.2008</t>
+  </si>
+  <si>
+    <t>06.04.2008</t>
+  </si>
+  <si>
+    <t>05.04.2008</t>
+  </si>
+  <si>
+    <t>04.04.2008</t>
+  </si>
+  <si>
+    <t>03.04.2008</t>
+  </si>
+  <si>
+    <t>02.04.2008</t>
+  </si>
+  <si>
+    <t>01.04.2008</t>
+  </si>
+  <si>
+    <t>В АПРЕЛЕ</t>
+  </si>
+  <si>
+    <t>2 028,71</t>
+  </si>
+  <si>
+    <t>2 047,49</t>
+  </si>
+  <si>
+    <t>2 078,00</t>
+  </si>
+  <si>
+    <t>2 078,20</t>
+  </si>
+  <si>
+    <t>2 078,97</t>
+  </si>
+  <si>
+    <t>2 076,65</t>
+  </si>
+  <si>
+    <t>353,39</t>
+  </si>
+  <si>
+    <t>356,78</t>
+  </si>
+  <si>
+    <t>360,20</t>
+  </si>
+  <si>
+    <t>361,23</t>
+  </si>
+  <si>
+    <t>361,36</t>
+  </si>
+  <si>
+    <t>361,09</t>
+  </si>
+  <si>
+    <t>131,65</t>
+  </si>
+  <si>
+    <t>133,18</t>
+  </si>
+  <si>
+    <t>133,67</t>
+  </si>
+  <si>
+    <t>133,73</t>
+  </si>
+  <si>
+    <t>134,07</t>
+  </si>
+  <si>
+    <t>133,78</t>
+  </si>
+  <si>
+    <t>4 212,09</t>
+  </si>
+  <si>
+    <t>4 209,31</t>
+  </si>
+  <si>
+    <t>4 230,23</t>
+  </si>
+  <si>
+    <t>4 212,20</t>
+  </si>
+  <si>
+    <t>4 223,56</t>
+  </si>
+  <si>
+    <t>4 226,66</t>
+  </si>
+  <si>
+    <t>17,70</t>
+  </si>
+  <si>
+    <t>17,71</t>
+  </si>
+  <si>
+    <t>58,76</t>
+  </si>
+  <si>
+    <t>58,67</t>
+  </si>
+  <si>
+    <t>1 559,94</t>
+  </si>
+  <si>
+    <t>1 562,34</t>
+  </si>
+  <si>
+    <t>1 567,68</t>
+  </si>
+  <si>
+    <t>1 566,18</t>
+  </si>
+  <si>
+    <t>1 569,16</t>
+  </si>
+  <si>
+    <t>1 570,60</t>
+  </si>
+  <si>
+    <t>3 464,31</t>
+  </si>
+  <si>
+    <t>3 476,18</t>
+  </si>
+  <si>
+    <t>3 486,89</t>
+  </si>
+  <si>
+    <t>3 485,53</t>
+  </si>
+  <si>
+    <t>3 487,16</t>
+  </si>
+  <si>
+    <t>3 489,72</t>
+  </si>
+  <si>
+    <t>89,90</t>
+  </si>
+  <si>
+    <t>90,17</t>
+  </si>
+  <si>
+    <t>90,48</t>
+  </si>
+  <si>
+    <t>90,61</t>
+  </si>
+  <si>
+    <t>90,46</t>
+  </si>
+  <si>
+    <t>417,44</t>
+  </si>
+  <si>
+    <t>422,43</t>
+  </si>
+  <si>
+    <t>427,29</t>
+  </si>
+  <si>
+    <t>425,80</t>
+  </si>
+  <si>
+    <t>425,83</t>
+  </si>
+  <si>
+    <t>424,49</t>
+  </si>
+  <si>
+    <t>1 761,45</t>
+  </si>
+  <si>
+    <t>1 749,90</t>
+  </si>
+  <si>
+    <t>1 717,44</t>
+  </si>
+  <si>
+    <t>1 713,64</t>
+  </si>
+  <si>
+    <t>1 708,62</t>
+  </si>
+  <si>
+    <t>1 713,48</t>
+  </si>
+  <si>
+    <t>209,63</t>
+  </si>
+  <si>
+    <t>208,65</t>
+  </si>
+  <si>
+    <t>208,35</t>
+  </si>
+  <si>
+    <t>208,45</t>
+  </si>
+  <si>
+    <t>207,48</t>
+  </si>
+  <si>
+    <t>206,98</t>
+  </si>
+  <si>
+    <t>956,65</t>
+  </si>
+  <si>
+    <t>963,63</t>
+  </si>
+  <si>
+    <t>973,61</t>
+  </si>
+  <si>
+    <t>973,70</t>
+  </si>
+  <si>
+    <t>973,77</t>
+  </si>
+  <si>
+    <t>973,18</t>
+  </si>
+  <si>
+    <t>4 711,34</t>
+  </si>
+  <si>
+    <t>4 743,80</t>
+  </si>
+  <si>
+    <t>4 804,14</t>
+  </si>
+  <si>
+    <t>4 811,18</t>
+  </si>
+  <si>
+    <t>4 811,81</t>
+  </si>
+  <si>
+    <t>4 808,02</t>
+  </si>
+  <si>
+    <t>8 052,22</t>
+  </si>
+  <si>
+    <t>8 037,97</t>
+  </si>
+  <si>
+    <t>8 061,04</t>
+  </si>
+  <si>
+    <t>8 057,39</t>
+  </si>
+  <si>
+    <t>8 061,17</t>
+  </si>
+  <si>
+    <t>8 051,74</t>
+  </si>
+  <si>
+    <t>211,09</t>
+  </si>
+  <si>
+    <t>212,64</t>
+  </si>
+  <si>
+    <t>214,82</t>
+  </si>
+  <si>
+    <t>214,85</t>
+  </si>
+  <si>
+    <t>214,75</t>
+  </si>
+  <si>
+    <t>2 152,95</t>
+  </si>
+  <si>
+    <t>2 147,21</t>
+  </si>
+  <si>
+    <t>2 150,13</t>
+  </si>
+  <si>
+    <t>2 159,07</t>
+  </si>
+  <si>
+    <t>2 167,07</t>
+  </si>
+  <si>
+    <t>29,19</t>
+  </si>
+  <si>
+    <t>29,46</t>
+  </si>
+  <si>
+    <t>29,50</t>
+  </si>
+  <si>
+    <t>29,49</t>
+  </si>
+  <si>
+    <t>202,36</t>
+  </si>
+  <si>
+    <t>203,07</t>
+  </si>
+  <si>
+    <t>205,18</t>
+  </si>
+  <si>
+    <t>205,64</t>
+  </si>
+  <si>
+    <t>206,41</t>
+  </si>
+  <si>
+    <t>205,68</t>
+  </si>
+  <si>
+    <t>976,95</t>
+  </si>
+  <si>
+    <t>984,89</t>
+  </si>
+  <si>
+    <t>990,21</t>
+  </si>
+  <si>
+    <t>988,49</t>
+  </si>
+  <si>
+    <t>987,81</t>
+  </si>
+  <si>
+    <t>984,39</t>
+  </si>
+  <si>
+    <t>3 301,62</t>
+  </si>
+  <si>
+    <t>3 327,55</t>
+  </si>
+  <si>
+    <t>3 361,69</t>
+  </si>
+  <si>
+    <t>3 362,01</t>
+  </si>
+  <si>
+    <t>3 361,98</t>
+  </si>
+  <si>
+    <t>3 360,28</t>
+  </si>
+  <si>
+    <t>2 134,00</t>
+  </si>
+  <si>
+    <t>2 135,00</t>
+  </si>
+  <si>
+    <t>442,77</t>
+  </si>
+  <si>
+    <t>446,08</t>
+  </si>
+  <si>
+    <t>450,59</t>
+  </si>
+  <si>
+    <t>450,76</t>
+  </si>
+  <si>
+    <t>450,67</t>
+  </si>
+  <si>
+    <t>450,41</t>
+  </si>
+  <si>
+    <t>445,28</t>
+  </si>
+  <si>
+    <t>452,36</t>
+  </si>
+  <si>
+    <t>449,03</t>
+  </si>
+  <si>
+    <t>447,43</t>
+  </si>
+  <si>
+    <t>449,95</t>
+  </si>
+  <si>
+    <t>449,24</t>
+  </si>
+  <si>
+    <t>1 688,83</t>
+  </si>
+  <si>
+    <t>1 701,21</t>
+  </si>
+  <si>
+    <t>1 718,68</t>
+  </si>
+  <si>
+    <t>1 718,89</t>
+  </si>
+  <si>
+    <t>1 718,86</t>
+  </si>
+  <si>
+    <t>1 717,96</t>
+  </si>
+  <si>
+    <t>2 038,08</t>
+  </si>
+  <si>
+    <t>2 050,88</t>
+  </si>
+  <si>
+    <t>2 053,44</t>
+  </si>
+  <si>
+    <t>2 050,03</t>
+  </si>
+  <si>
+    <t>2 047,14</t>
+  </si>
+  <si>
+    <t>2 053,34</t>
+  </si>
+  <si>
+    <t>31.05.2008</t>
+  </si>
+  <si>
+    <t>30.05.2008</t>
+  </si>
+  <si>
+    <t>29.05.2008</t>
+  </si>
+  <si>
+    <t>28.05.2008</t>
+  </si>
+  <si>
+    <t>27.05.2008</t>
+  </si>
+  <si>
+    <t>26.05.2008</t>
+  </si>
+  <si>
+    <t>25.05.2008</t>
+  </si>
+  <si>
+    <t>2 076,04</t>
+  </si>
+  <si>
+    <t>2 067,16</t>
+  </si>
+  <si>
+    <t>2 044,31</t>
+  </si>
+  <si>
+    <t>2 045,98</t>
+  </si>
+  <si>
+    <t>2 031,66</t>
+  </si>
+  <si>
+    <t>361,32</t>
+  </si>
+  <si>
+    <t>361,21</t>
+  </si>
+  <si>
+    <t>357,99</t>
+  </si>
+  <si>
+    <t>354,51</t>
+  </si>
+  <si>
+    <t>133,81</t>
+  </si>
+  <si>
+    <t>134,00</t>
+  </si>
+  <si>
+    <t>132,80</t>
+  </si>
+  <si>
+    <t>132,26</t>
+  </si>
+  <si>
+    <t>4 218,87</t>
+  </si>
+  <si>
+    <t>4 200,12</t>
+  </si>
+  <si>
+    <t>4 177,70</t>
+  </si>
+  <si>
+    <t>4 177,91</t>
+  </si>
+  <si>
+    <t>4 165,65</t>
+  </si>
+  <si>
+    <t>17,72</t>
+  </si>
+  <si>
+    <t>58,70</t>
+  </si>
+  <si>
+    <t>58,65</t>
+  </si>
+  <si>
+    <t>1 570,03</t>
+  </si>
+  <si>
+    <t>1 569,26</t>
+  </si>
+  <si>
+    <t>1 560,09</t>
+  </si>
+  <si>
+    <t>1 561,40</t>
+  </si>
+  <si>
+    <t>1 558,60</t>
+  </si>
+  <si>
+    <t>3 489,10</t>
+  </si>
+  <si>
+    <t>3 477,37</t>
+  </si>
+  <si>
+    <t>3 469,14</t>
+  </si>
+  <si>
+    <t>3 455,07</t>
+  </si>
+  <si>
+    <t>3 458,63</t>
+  </si>
+  <si>
+    <t>90,56</t>
+  </si>
+  <si>
+    <t>89,64</t>
+  </si>
+  <si>
+    <t>427,32</t>
+  </si>
+  <si>
+    <t>426,42</t>
+  </si>
+  <si>
+    <t>426,49</t>
+  </si>
+  <si>
+    <t>420,67</t>
+  </si>
+  <si>
+    <t>1 705,27</t>
+  </si>
+  <si>
+    <t>1 723,28</t>
+  </si>
+  <si>
+    <t>1 724,67</t>
+  </si>
+  <si>
+    <t>1 739,77</t>
+  </si>
+  <si>
+    <t>1 728,47</t>
+  </si>
+  <si>
+    <t>206,65</t>
+  </si>
+  <si>
+    <t>206,18</t>
+  </si>
+  <si>
+    <t>206,25</t>
+  </si>
+  <si>
+    <t>206,17</t>
+  </si>
+  <si>
+    <t>974,33</t>
+  </si>
+  <si>
+    <t>972,79</t>
+  </si>
+  <si>
+    <t>964,40</t>
+  </si>
+  <si>
+    <t>964,88</t>
+  </si>
+  <si>
+    <t>959,13</t>
+  </si>
+  <si>
+    <t>4 803,69</t>
+  </si>
+  <si>
+    <t>4 812,44</t>
+  </si>
+  <si>
+    <t>4 770,52</t>
+  </si>
+  <si>
+    <t>4 771,58</t>
+  </si>
+  <si>
+    <t>4 744,67</t>
+  </si>
+  <si>
+    <t>8 050,22</t>
+  </si>
+  <si>
+    <t>8 024,04</t>
+  </si>
+  <si>
+    <t>8 012,60</t>
+  </si>
+  <si>
+    <t>8 020,43</t>
+  </si>
+  <si>
+    <t>8 009,75</t>
+  </si>
+  <si>
+    <t>214,99</t>
+  </si>
+  <si>
+    <t>214,66</t>
+  </si>
+  <si>
+    <t>212,81</t>
+  </si>
+  <si>
+    <t>212,92</t>
+  </si>
+  <si>
+    <t>211,65</t>
+  </si>
+  <si>
+    <t>2 166,41</t>
+  </si>
+  <si>
+    <t>2 159,54</t>
+  </si>
+  <si>
+    <t>2 152,79</t>
+  </si>
+  <si>
+    <t>2 145,76</t>
+  </si>
+  <si>
+    <t>2 134,87</t>
+  </si>
+  <si>
+    <t>29,33</t>
+  </si>
+  <si>
+    <t>28,97</t>
+  </si>
+  <si>
+    <t>28,98</t>
+  </si>
+  <si>
+    <t>28,75</t>
+  </si>
+  <si>
+    <t>27,49</t>
+  </si>
+  <si>
+    <t>205,73</t>
+  </si>
+  <si>
+    <t>205,01</t>
+  </si>
+  <si>
+    <t>992,66</t>
+  </si>
+  <si>
+    <t>979,91</t>
+  </si>
+  <si>
+    <t>984,83</t>
+  </si>
+  <si>
+    <t>976,62</t>
+  </si>
+  <si>
+    <t>3 363,69</t>
+  </si>
+  <si>
+    <t>3 358,22</t>
+  </si>
+  <si>
+    <t>3 329,60</t>
+  </si>
+  <si>
+    <t>3 331,41</t>
+  </si>
+  <si>
+    <t>3 311,17</t>
+  </si>
+  <si>
+    <t>2 136,00</t>
+  </si>
+  <si>
+    <t>2 137,00</t>
+  </si>
+  <si>
+    <t>450,95</t>
+  </si>
+  <si>
+    <t>450,31</t>
+  </si>
+  <si>
+    <t>446,33</t>
+  </si>
+  <si>
+    <t>443,72</t>
+  </si>
+  <si>
+    <t>450,90</t>
+  </si>
+  <si>
+    <t>467,40</t>
+  </si>
+  <si>
+    <t>459,85</t>
+  </si>
+  <si>
+    <t>451,97</t>
+  </si>
+  <si>
+    <t>444,98</t>
+  </si>
+  <si>
+    <t>1 719,90</t>
+  </si>
+  <si>
+    <t>1 717,18</t>
+  </si>
+  <si>
+    <t>1 702,33</t>
+  </si>
+  <si>
+    <t>1 703,35</t>
+  </si>
+  <si>
+    <t>1 693,08</t>
+  </si>
+  <si>
+    <t>2 047,57</t>
+  </si>
+  <si>
+    <t>2 051,52</t>
+  </si>
+  <si>
+    <t>2 049,60</t>
+  </si>
+  <si>
+    <t>2 038,81</t>
+  </si>
+  <si>
+    <t>2 021,60</t>
+  </si>
+  <si>
+    <t>24.05.2008</t>
+  </si>
+  <si>
+    <t>23.05.2008</t>
+  </si>
+  <si>
+    <t>22.05.2008</t>
+  </si>
+  <si>
+    <t>21.05.2008</t>
+  </si>
+  <si>
+    <t>20.05.2008</t>
+  </si>
+  <si>
+    <t>19.05.2008</t>
+  </si>
+  <si>
+    <t>18.05.2008</t>
+  </si>
+  <si>
+    <t>17.05.2008</t>
+  </si>
+  <si>
+    <t>2 035,34</t>
+  </si>
+  <si>
+    <t>2 019,75</t>
+  </si>
+  <si>
+    <t>2 046,84</t>
+  </si>
+  <si>
+    <t>2 035,82</t>
+  </si>
+  <si>
+    <t>2 024,24</t>
+  </si>
+  <si>
+    <t>355,72</t>
+  </si>
+  <si>
+    <t>354,17</t>
+  </si>
+  <si>
+    <t>357,20</t>
+  </si>
+  <si>
+    <t>354,67</t>
+  </si>
+  <si>
+    <t>352,24</t>
+  </si>
+  <si>
+    <t>132,61</t>
+  </si>
+  <si>
+    <t>131,77</t>
+  </si>
+  <si>
+    <t>133,12</t>
+  </si>
+  <si>
+    <t>131,21</t>
+  </si>
+  <si>
+    <t>130,04</t>
+  </si>
+  <si>
+    <t>4 161,38</t>
+  </si>
+  <si>
+    <t>4 150,91</t>
+  </si>
+  <si>
+    <t>4 170,03</t>
+  </si>
+  <si>
+    <t>4 162,34</t>
+  </si>
+  <si>
+    <t>4 178,29</t>
+  </si>
+  <si>
+    <t>17,73</t>
+  </si>
+  <si>
+    <t>1 549,51</t>
+  </si>
+  <si>
+    <t>1 543,68</t>
+  </si>
+  <si>
+    <t>1 561,34</t>
+  </si>
+  <si>
+    <t>1 558,55</t>
+  </si>
+  <si>
+    <t>1 551,58</t>
+  </si>
+  <si>
+    <t>3 450,61</t>
+  </si>
+  <si>
+    <t>3 460,38</t>
+  </si>
+  <si>
+    <t>3 463,26</t>
+  </si>
+  <si>
+    <t>3 454,97</t>
+  </si>
+  <si>
+    <t>89,61</t>
+  </si>
+  <si>
+    <t>89,59</t>
+  </si>
+  <si>
+    <t>90,09</t>
+  </si>
+  <si>
+    <t>89,67</t>
+  </si>
+  <si>
+    <t>89,52</t>
+  </si>
+  <si>
+    <t>421,71</t>
+  </si>
+  <si>
+    <t>420,54</t>
+  </si>
+  <si>
+    <t>422,17</t>
+  </si>
+  <si>
+    <t>415,78</t>
+  </si>
+  <si>
+    <t>1 706,19</t>
+  </si>
+  <si>
+    <t>1 703,47</t>
+  </si>
+  <si>
+    <t>1 703,81</t>
+  </si>
+  <si>
+    <t>1 699,40</t>
+  </si>
+  <si>
+    <t>1 696,15</t>
+  </si>
+  <si>
+    <t>206,15</t>
+  </si>
+  <si>
+    <t>206,12</t>
+  </si>
+  <si>
+    <t>206,32</t>
+  </si>
+  <si>
+    <t>206,47</t>
+  </si>
+  <si>
+    <t>960,84</t>
+  </si>
+  <si>
+    <t>953,80</t>
+  </si>
+  <si>
+    <t>960,38</t>
+  </si>
+  <si>
+    <t>953,32</t>
+  </si>
+  <si>
+    <t>949,44</t>
+  </si>
+  <si>
+    <t>4 760,53</t>
+  </si>
+  <si>
+    <t>4 726,31</t>
+  </si>
+  <si>
+    <t>4 753,64</t>
+  </si>
+  <si>
+    <t>4 717,96</t>
+  </si>
+  <si>
+    <t>4 697,35</t>
+  </si>
+  <si>
+    <t>8 019,66</t>
+  </si>
+  <si>
+    <t>8 018,76</t>
+  </si>
+  <si>
+    <t>8 001,65</t>
+  </si>
+  <si>
+    <t>7 990,73</t>
+  </si>
+  <si>
+    <t>212,16</t>
+  </si>
+  <si>
+    <t>210,61</t>
+  </si>
+  <si>
+    <t>211,95</t>
+  </si>
+  <si>
+    <t>210,36</t>
+  </si>
+  <si>
+    <t>209,52</t>
+  </si>
+  <si>
+    <t>2 133,91</t>
+  </si>
+  <si>
+    <t>2 129,97</t>
+  </si>
+  <si>
+    <t>2 123,52</t>
+  </si>
+  <si>
+    <t>2 117,52</t>
+  </si>
+  <si>
+    <t>27,36</t>
+  </si>
+  <si>
+    <t>26,92</t>
+  </si>
+  <si>
+    <t>26,90</t>
+  </si>
+  <si>
+    <t>26,77</t>
+  </si>
+  <si>
+    <t>27,80</t>
+  </si>
+  <si>
+    <t>204,03</t>
+  </si>
+  <si>
+    <t>202,85</t>
+  </si>
+  <si>
+    <t>206,30</t>
+  </si>
+  <si>
+    <t>205,96</t>
+  </si>
+  <si>
+    <t>205,74</t>
+  </si>
+  <si>
+    <t>976,89</t>
+  </si>
+  <si>
+    <t>970,61</t>
+  </si>
+  <si>
+    <t>979,65</t>
+  </si>
+  <si>
+    <t>971,39</t>
+  </si>
+  <si>
+    <t>958,53</t>
+  </si>
+  <si>
+    <t>3 319,72</t>
+  </si>
+  <si>
+    <t>3 295,79</t>
+  </si>
+  <si>
+    <t>3 316,30</t>
+  </si>
+  <si>
+    <t>3 291,62</t>
+  </si>
+  <si>
+    <t>3 278,09</t>
+  </si>
+  <si>
+    <t>2 138,00</t>
+  </si>
+  <si>
+    <t>444,83</t>
+  </si>
+  <si>
+    <t>441,67</t>
+  </si>
+  <si>
+    <t>444,34</t>
+  </si>
+  <si>
+    <t>441,17</t>
+  </si>
+  <si>
+    <t>439,33</t>
+  </si>
+  <si>
+    <t>448,01</t>
+  </si>
+  <si>
+    <t>445,21</t>
+  </si>
+  <si>
+    <t>445,56</t>
+  </si>
+  <si>
+    <t>445,44</t>
+  </si>
+  <si>
+    <t>446,58</t>
+  </si>
+  <si>
+    <t>1 697,31</t>
+  </si>
+  <si>
+    <t>1 685,07</t>
+  </si>
+  <si>
+    <t>1 695,43</t>
+  </si>
+  <si>
+    <t>1 682,74</t>
+  </si>
+  <si>
+    <t>1 676,07</t>
+  </si>
+  <si>
+    <t>2 003,86</t>
+  </si>
+  <si>
+    <t>1 991,79</t>
+  </si>
+  <si>
+    <t>2 022,99</t>
+  </si>
+  <si>
+    <t>2 005,47</t>
+  </si>
+  <si>
+    <t>2 008,86</t>
+  </si>
+  <si>
+    <t>16.05.2008</t>
+  </si>
+  <si>
+    <t>15.05.2008</t>
+  </si>
+  <si>
+    <t>14.05.2008</t>
+  </si>
+  <si>
+    <t>13.05.2008</t>
+  </si>
+  <si>
+    <t>12.05.2008</t>
+  </si>
+  <si>
+    <t>11.05.2008</t>
+  </si>
+  <si>
+    <t>10.05.2008</t>
+  </si>
+  <si>
+    <t>09.05.2008</t>
+  </si>
+  <si>
+    <t>2 029,04</t>
+  </si>
+  <si>
+    <t>2 040,45</t>
+  </si>
+  <si>
+    <t>2 065,34</t>
+  </si>
+  <si>
+    <t>355,94</t>
+  </si>
+  <si>
+    <t>354,01</t>
+  </si>
+  <si>
+    <t>355,87</t>
+  </si>
+  <si>
+    <t>131,53</t>
+  </si>
+  <si>
+    <t>130,63</t>
+  </si>
+  <si>
+    <t>132,14</t>
+  </si>
+  <si>
+    <t>4 195,72</t>
+  </si>
+  <si>
+    <t>4 242,49</t>
+  </si>
+  <si>
+    <t>4 203,39</t>
+  </si>
+  <si>
+    <t>17,74</t>
+  </si>
+  <si>
+    <t>1 571,54</t>
+  </si>
+  <si>
+    <t>1 568,99</t>
+  </si>
+  <si>
+    <t>1 573,47</t>
+  </si>
+  <si>
+    <t>3 466,75</t>
+  </si>
+  <si>
+    <t>3 475,04</t>
+  </si>
+  <si>
+    <t>3 478,66</t>
+  </si>
+  <si>
+    <t>90,01</t>
+  </si>
+  <si>
+    <t>90,45</t>
+  </si>
+  <si>
+    <t>421,32</t>
+  </si>
+  <si>
+    <t>416,66</t>
+  </si>
+  <si>
+    <t>416,24</t>
+  </si>
+  <si>
+    <t>1 711,22</t>
+  </si>
+  <si>
+    <t>1 685,18</t>
+  </si>
+  <si>
+    <t>1 653,79</t>
+  </si>
+  <si>
+    <t>206,77</t>
+  </si>
+  <si>
+    <t>206,67</t>
+  </si>
+  <si>
+    <t>206,66</t>
+  </si>
+  <si>
+    <t>959,50</t>
+  </si>
+  <si>
+    <t>958,10</t>
+  </si>
+  <si>
+    <t>964,92</t>
+  </si>
+  <si>
+    <t>4 748,47</t>
+  </si>
+  <si>
+    <t>4 735,97</t>
+  </si>
+  <si>
+    <t>4 770,93</t>
+  </si>
+  <si>
+    <t>7 998,50</t>
+  </si>
+  <si>
+    <t>8 021,75</t>
+  </si>
+  <si>
+    <t>211,74</t>
+  </si>
+  <si>
+    <t>211,43</t>
+  </si>
+  <si>
+    <t>2 130,97</t>
+  </si>
+  <si>
+    <t>2 095,21</t>
+  </si>
+  <si>
+    <t>2 114,10</t>
+  </si>
+  <si>
+    <t>27,81</t>
+  </si>
+  <si>
+    <t>28,41</t>
+  </si>
+  <si>
+    <t>203,24</t>
+  </si>
+  <si>
+    <t>204,23</t>
+  </si>
+  <si>
+    <t>205,80</t>
+  </si>
+  <si>
+    <t>966,02</t>
+  </si>
+  <si>
+    <t>958,68</t>
+  </si>
+  <si>
+    <t>963,29</t>
+  </si>
+  <si>
+    <t>3 313,04</t>
+  </si>
+  <si>
+    <t>3 308,50</t>
+  </si>
+  <si>
+    <t>3 331,87</t>
+  </si>
+  <si>
+    <t>2 139,00</t>
+  </si>
+  <si>
+    <t>443,95</t>
+  </si>
+  <si>
+    <t>443,34</t>
+  </si>
+  <si>
+    <t>446,47</t>
+  </si>
+  <si>
+    <t>443,11</t>
+  </si>
+  <si>
+    <t>441,03</t>
+  </si>
+  <si>
+    <t>446,76</t>
+  </si>
+  <si>
+    <t>1 693,73</t>
+  </si>
+  <si>
+    <t>1 691,18</t>
+  </si>
+  <si>
+    <t>1 703,48</t>
+  </si>
+  <si>
+    <t>2 026,29</t>
+  </si>
+  <si>
+    <t>1 989,38</t>
+  </si>
+  <si>
+    <t>1 999,83</t>
+  </si>
+  <si>
+    <t>08.05.2008</t>
+  </si>
+  <si>
+    <t>07.05.2008</t>
+  </si>
+  <si>
+    <t>06.05.2008</t>
+  </si>
+  <si>
+    <t>05.05.2008</t>
+  </si>
+  <si>
+    <t>04.05.2008</t>
+  </si>
+  <si>
+    <t>03.05.2008</t>
+  </si>
+  <si>
+    <t>02.05.2008</t>
+  </si>
+  <si>
+    <t>01.05.2008</t>
+  </si>
+  <si>
+    <t>В МАЕ</t>
+  </si>
+  <si>
+    <t>2 078,95</t>
+  </si>
+  <si>
+    <t>2 051,06</t>
+  </si>
+  <si>
+    <t>2 038,96</t>
+  </si>
+  <si>
+    <t>2 038,66</t>
+  </si>
+  <si>
+    <t>355,68</t>
+  </si>
+  <si>
+    <t>353,63</t>
+  </si>
+  <si>
+    <t>351,29</t>
+  </si>
+  <si>
+    <t>351,65</t>
+  </si>
+  <si>
+    <t>138,98</t>
+  </si>
+  <si>
+    <t>138,13</t>
+  </si>
+  <si>
+    <t>137,35</t>
+  </si>
+  <si>
+    <t>137,11</t>
+  </si>
+  <si>
+    <t>4 213,13</t>
+  </si>
+  <si>
+    <t>4 200,27</t>
+  </si>
+  <si>
+    <t>4 184,02</t>
+  </si>
+  <si>
+    <t>4 181,15</t>
+  </si>
+  <si>
+    <t>17,60</t>
+  </si>
+  <si>
+    <t>17,58</t>
+  </si>
+  <si>
+    <t>58,97</t>
+  </si>
+  <si>
+    <t>1 558,03</t>
+  </si>
+  <si>
+    <t>1 555,41</t>
+  </si>
+  <si>
+    <t>1 554,21</t>
+  </si>
+  <si>
+    <t>1 553,53</t>
+  </si>
+  <si>
+    <t>3 455,55</t>
+  </si>
+  <si>
+    <t>3 441,69</t>
+  </si>
+  <si>
+    <t>3 437,21</t>
+  </si>
+  <si>
+    <t>3 435,11</t>
+  </si>
+  <si>
+    <t>90,59</t>
+  </si>
+  <si>
+    <t>90,33</t>
+  </si>
+  <si>
+    <t>90,00</t>
+  </si>
+  <si>
+    <t>89,96</t>
+  </si>
+  <si>
+    <t>420,16</t>
+  </si>
+  <si>
+    <t>418,42</t>
+  </si>
+  <si>
+    <t>415,62</t>
+  </si>
+  <si>
+    <t>414,11</t>
+  </si>
+  <si>
+    <t>1 728,13</t>
+  </si>
+  <si>
+    <t>1 747,75</t>
+  </si>
+  <si>
+    <t>1 733,99</t>
+  </si>
+  <si>
+    <t>1 729,26</t>
+  </si>
+  <si>
+    <t>215,08</t>
+  </si>
+  <si>
+    <t>214,97</t>
+  </si>
+  <si>
+    <t>214,65</t>
+  </si>
+  <si>
+    <t>214,54</t>
+  </si>
+  <si>
+    <t>968,71</t>
+  </si>
+  <si>
+    <t>963,50</t>
+  </si>
+  <si>
+    <t>958,26</t>
+  </si>
+  <si>
+    <t>957,16</t>
+  </si>
+  <si>
+    <t>4 753,38</t>
+  </si>
+  <si>
+    <t>4 736,96</t>
+  </si>
+  <si>
+    <t>4 710,19</t>
+  </si>
+  <si>
+    <t>4 704,97</t>
+  </si>
+  <si>
+    <t>8 024,62</t>
+  </si>
+  <si>
+    <t>8 013,73</t>
+  </si>
+  <si>
+    <t>8 007,69</t>
+  </si>
+  <si>
+    <t>8 004,37</t>
+  </si>
+  <si>
+    <t>213,78</t>
+  </si>
+  <si>
+    <t>212,63</t>
+  </si>
+  <si>
+    <t>211,45</t>
+  </si>
+  <si>
+    <t>211,28</t>
+  </si>
+  <si>
+    <t>2 104,59</t>
+  </si>
+  <si>
+    <t>2 103,02</t>
+  </si>
+  <si>
+    <t>2 098,04</t>
+  </si>
+  <si>
+    <t>2 091,95</t>
+  </si>
+  <si>
+    <t>26,41</t>
+  </si>
+  <si>
+    <t>26,50</t>
+  </si>
+  <si>
+    <t>25,34</t>
+  </si>
+  <si>
+    <t>25,28</t>
+  </si>
+  <si>
+    <t>199,64</t>
+  </si>
+  <si>
+    <t>196,70</t>
+  </si>
+  <si>
+    <t>196,80</t>
+  </si>
+  <si>
+    <t>196,67</t>
+  </si>
+  <si>
+    <t>992,46</t>
+  </si>
+  <si>
+    <t>992,64</t>
+  </si>
+  <si>
+    <t>984,66</t>
+  </si>
+  <si>
+    <t>3 344,64</t>
+  </si>
+  <si>
+    <t>3 327,22</t>
+  </si>
+  <si>
+    <t>3 308,62</t>
+  </si>
+  <si>
+    <t>3 305,33</t>
+  </si>
+  <si>
+    <t>2 125,00</t>
+  </si>
+  <si>
+    <t>448,43</t>
+  </si>
+  <si>
+    <t>446,06</t>
+  </si>
+  <si>
+    <t>443,58</t>
+  </si>
+  <si>
+    <t>464,99</t>
+  </si>
+  <si>
+    <t>457,97</t>
+  </si>
+  <si>
+    <t>457,48</t>
+  </si>
+  <si>
+    <t>1 709,92</t>
+  </si>
+  <si>
+    <t>1 700,95</t>
+  </si>
+  <si>
+    <t>1 691,47</t>
+  </si>
+  <si>
+    <t>1 689,86</t>
+  </si>
+  <si>
+    <t>2 040,74</t>
+  </si>
+  <si>
+    <t>2 037,66</t>
+  </si>
+  <si>
+    <t>2 031,92</t>
+  </si>
+  <si>
+    <t>2 027,36</t>
+  </si>
+  <si>
+    <t>30.06.2008</t>
+  </si>
+  <si>
+    <t>29.06.2008</t>
+  </si>
+  <si>
+    <t>28.06.2008</t>
+  </si>
+  <si>
+    <t>27.06.2008</t>
+  </si>
+  <si>
+    <t>26.06.2008</t>
+  </si>
+  <si>
+    <t>25.06.2008</t>
+  </si>
+  <si>
+    <t>2 035,44</t>
+  </si>
+  <si>
+    <t>2 044,33</t>
+  </si>
+  <si>
+    <t>2 045,09</t>
+  </si>
+  <si>
+    <t>2 039,21</t>
+  </si>
+  <si>
+    <t>2 046,15</t>
+  </si>
+  <si>
+    <t>2 030,73</t>
+  </si>
+  <si>
+    <t>351,01</t>
+  </si>
+  <si>
+    <t>352,18</t>
+  </si>
+  <si>
+    <t>351,52</t>
+  </si>
+  <si>
+    <t>352,92</t>
+  </si>
+  <si>
+    <t>349,87</t>
+  </si>
+  <si>
+    <t>136,76</t>
+  </si>
+  <si>
+    <t>137,30</t>
+  </si>
+  <si>
+    <t>137,21</t>
+  </si>
+  <si>
+    <t>136,50</t>
+  </si>
+  <si>
+    <t>136,57</t>
+  </si>
+  <si>
+    <t>4 176,05</t>
+  </si>
+  <si>
+    <t>4 192,79</t>
+  </si>
+  <si>
+    <t>4 177,00</t>
+  </si>
+  <si>
+    <t>4 150,84</t>
+  </si>
+  <si>
+    <t>4 186,95</t>
+  </si>
+  <si>
+    <t>4 155,66</t>
+  </si>
+  <si>
+    <t>17,61</t>
+  </si>
+  <si>
+    <t>17,62</t>
+  </si>
+  <si>
+    <t>17,63</t>
+  </si>
+  <si>
+    <t>58,84</t>
+  </si>
+  <si>
+    <t>58,64</t>
+  </si>
+  <si>
+    <t>1 553,48</t>
+  </si>
+  <si>
+    <t>1 556,43</t>
+  </si>
+  <si>
+    <t>1 552,72</t>
+  </si>
+  <si>
+    <t>1 554,20</t>
+  </si>
+  <si>
+    <t>1 555,67</t>
+  </si>
+  <si>
+    <t>1 545,61</t>
+  </si>
+  <si>
+    <t>3 445,71</t>
+  </si>
+  <si>
+    <t>3 434,57</t>
+  </si>
+  <si>
+    <t>3 430,83</t>
+  </si>
+  <si>
+    <t>3 432,55</t>
+  </si>
+  <si>
+    <t>3 433,36</t>
+  </si>
+  <si>
+    <t>3 417,21</t>
+  </si>
+  <si>
+    <t>90,08</t>
+  </si>
+  <si>
+    <t>89,97</t>
+  </si>
+  <si>
+    <t>90,14</t>
+  </si>
+  <si>
+    <t>90,02</t>
+  </si>
+  <si>
+    <t>89,49</t>
+  </si>
+  <si>
+    <t>410,83</t>
+  </si>
+  <si>
+    <t>411,54</t>
+  </si>
+  <si>
+    <t>411,16</t>
+  </si>
+  <si>
+    <t>410,00</t>
+  </si>
+  <si>
+    <t>411,47</t>
+  </si>
+  <si>
+    <t>407,98</t>
+  </si>
+  <si>
+    <t>1 735,19</t>
+  </si>
+  <si>
+    <t>1 740,48</t>
+  </si>
+  <si>
+    <t>1 726,95</t>
+  </si>
+  <si>
+    <t>1 737,04</t>
+  </si>
+  <si>
+    <t>1 726,57</t>
+  </si>
+  <si>
+    <t>1 705,20</t>
+  </si>
+  <si>
+    <t>214,11</t>
+  </si>
+  <si>
+    <t>213,51</t>
+  </si>
+  <si>
+    <t>213,01</t>
+  </si>
+  <si>
+    <t>209,45</t>
+  </si>
+  <si>
+    <t>209,55</t>
+  </si>
+  <si>
+    <t>955,21</t>
+  </si>
+  <si>
+    <t>958,50</t>
+  </si>
+  <si>
+    <t>956,60</t>
+  </si>
+  <si>
+    <t>971,97</t>
+  </si>
+  <si>
+    <t>972,42</t>
+  </si>
+  <si>
+    <t>4 693,54</t>
+  </si>
+  <si>
+    <t>4 711,36</t>
+  </si>
+  <si>
+    <t>4 690,70</t>
+  </si>
+  <si>
+    <t>4 785,69</t>
+  </si>
+  <si>
+    <t>4 787,94</t>
+  </si>
+  <si>
+    <t>8 013,12</t>
+  </si>
+  <si>
+    <t>8 009,04</t>
+  </si>
+  <si>
+    <t>8 008,28</t>
+  </si>
+  <si>
+    <t>8 031,87</t>
+  </si>
+  <si>
+    <t>8 035,65</t>
+  </si>
+  <si>
+    <t>210,78</t>
+  </si>
+  <si>
+    <t>211,49</t>
+  </si>
+  <si>
+    <t>211,07</t>
+  </si>
+  <si>
+    <t>210,75</t>
+  </si>
+  <si>
+    <t>210,92</t>
+  </si>
+  <si>
+    <t>209,33</t>
+  </si>
+  <si>
+    <t>2 085,99</t>
+  </si>
+  <si>
+    <t>2 095,51</t>
+  </si>
+  <si>
+    <t>2 091,45</t>
+  </si>
+  <si>
+    <t>2 086,93</t>
+  </si>
+  <si>
+    <t>2 087,81</t>
+  </si>
+  <si>
+    <t>2 066,82</t>
+  </si>
+  <si>
+    <t>25,97</t>
+  </si>
+  <si>
+    <t>26,18</t>
+  </si>
+  <si>
+    <t>25,78</t>
+  </si>
+  <si>
+    <t>26,63</t>
+  </si>
+  <si>
+    <t>26,70</t>
+  </si>
+  <si>
+    <t>26,73</t>
+  </si>
+  <si>
+    <t>197,37</t>
+  </si>
+  <si>
+    <t>197,22</t>
+  </si>
+  <si>
+    <t>197,89</t>
+  </si>
+  <si>
+    <t>196,63</t>
+  </si>
+  <si>
+    <t>196,26</t>
+  </si>
+  <si>
+    <t>979,33</t>
+  </si>
+  <si>
+    <t>983,46</t>
+  </si>
+  <si>
+    <t>980,16</t>
+  </si>
+  <si>
+    <t>976,76</t>
+  </si>
+  <si>
+    <t>976,06</t>
+  </si>
+  <si>
+    <t>966,28</t>
+  </si>
+  <si>
+    <t>3 297,15</t>
+  </si>
+  <si>
+    <t>3 309,65</t>
+  </si>
+  <si>
+    <t>3 302,91</t>
+  </si>
+  <si>
+    <t>3 297,91</t>
+  </si>
+  <si>
+    <t>3 301,70</t>
+  </si>
+  <si>
+    <t>3 275,10</t>
+  </si>
+  <si>
+    <t>2 126,00</t>
+  </si>
+  <si>
+    <t>2 127,00</t>
+  </si>
+  <si>
+    <t>2 128,00</t>
+  </si>
+  <si>
+    <t>442,10</t>
+  </si>
+  <si>
+    <t>443,77</t>
+  </si>
+  <si>
+    <t>442,06</t>
+  </si>
+  <si>
+    <t>442,66</t>
+  </si>
+  <si>
+    <t>439,13</t>
+  </si>
+  <si>
+    <t>456,50</t>
+  </si>
+  <si>
+    <t>455,73</t>
+  </si>
+  <si>
+    <t>453,16</t>
+  </si>
+  <si>
+    <t>452,07</t>
+  </si>
+  <si>
+    <t>452,28</t>
+  </si>
+  <si>
+    <t>453,01</t>
+  </si>
+  <si>
+    <t>1 685,71</t>
+  </si>
+  <si>
+    <t>1 692,07</t>
+  </si>
+  <si>
+    <t>1 688,56</t>
+  </si>
+  <si>
+    <t>1 685,89</t>
+  </si>
+  <si>
+    <t>1 687,95</t>
+  </si>
+  <si>
+    <t>1 674,60</t>
+  </si>
+  <si>
+    <t>2 023,42</t>
+  </si>
+  <si>
+    <t>2 026,82</t>
+  </si>
+  <si>
+    <t>2 013,95</t>
+  </si>
+  <si>
+    <t>2 003,21</t>
+  </si>
+  <si>
+    <t>2 005,00</t>
+  </si>
+  <si>
+    <t>1 997,98</t>
+  </si>
+  <si>
+    <t>24.06.2008</t>
+  </si>
+  <si>
+    <t>23.06.2008</t>
+  </si>
+  <si>
+    <t>22.06.2008</t>
+  </si>
+  <si>
+    <t>21.06.2008</t>
+  </si>
+  <si>
+    <t>20.06.2008</t>
+  </si>
+  <si>
+    <t>19.06.2008</t>
+  </si>
+  <si>
+    <t>18.06.2008</t>
+  </si>
+  <si>
+    <t>17.06.2008</t>
+  </si>
+  <si>
+    <t>2 035,28</t>
+  </si>
+  <si>
+    <t>2 045,69</t>
+  </si>
+  <si>
+    <t>2 048,59</t>
+  </si>
+  <si>
+    <t>2 056,58</t>
+  </si>
+  <si>
+    <t>2 087,11</t>
+  </si>
+  <si>
+    <t>2 049,90</t>
+  </si>
+  <si>
+    <t>349,74</t>
+  </si>
+  <si>
+    <t>350,26</t>
+  </si>
+  <si>
+    <t>353,03</t>
+  </si>
+  <si>
+    <t>355,13</t>
+  </si>
+  <si>
+    <t>360,05</t>
+  </si>
+  <si>
+    <t>356,32</t>
+  </si>
+  <si>
+    <t>136,63</t>
+  </si>
+  <si>
+    <t>136,70</t>
+  </si>
+  <si>
+    <t>134,89</t>
+  </si>
+  <si>
+    <t>4 146,23</t>
+  </si>
+  <si>
+    <t>4 155,88</t>
+  </si>
+  <si>
+    <t>4 159,96</t>
+  </si>
+  <si>
+    <t>4 170,43</t>
+  </si>
+  <si>
+    <t>4 203,13</t>
+  </si>
+  <si>
+    <t>4 166,67</t>
+  </si>
+  <si>
+    <t>17,65</t>
+  </si>
+  <si>
+    <t>17,64</t>
+  </si>
+  <si>
+    <t>17,66</t>
+  </si>
+  <si>
+    <t>17,67</t>
+  </si>
+  <si>
+    <t>58,75</t>
+  </si>
+  <si>
+    <t>1 543,59</t>
+  </si>
+  <si>
+    <t>1 544,65</t>
+  </si>
+  <si>
+    <t>1 552,31</t>
+  </si>
+  <si>
+    <t>1 554,06</t>
+  </si>
+  <si>
+    <t>1 563,47</t>
+  </si>
+  <si>
+    <t>1 561,62</t>
+  </si>
+  <si>
+    <t>3 429,82</t>
+  </si>
+  <si>
+    <t>3 441,88</t>
+  </si>
+  <si>
+    <t>3 441,32</t>
+  </si>
+  <si>
+    <t>3 475,80</t>
+  </si>
+  <si>
+    <t>3 453,43</t>
+  </si>
+  <si>
+    <t>3 437,40</t>
+  </si>
+  <si>
+    <t>89,93</t>
+  </si>
+  <si>
+    <t>90,21</t>
+  </si>
+  <si>
+    <t>406,89</t>
+  </si>
+  <si>
+    <t>410,01</t>
+  </si>
+  <si>
+    <t>413,56</t>
+  </si>
+  <si>
+    <t>415,26</t>
+  </si>
+  <si>
+    <t>423,81</t>
+  </si>
+  <si>
+    <t>418,31</t>
+  </si>
+  <si>
+    <t>1 698,04</t>
+  </si>
+  <si>
+    <t>1 696,66</t>
+  </si>
+  <si>
+    <t>1 701,16</t>
+  </si>
+  <si>
+    <t>1 715,74</t>
+  </si>
+  <si>
+    <t>1 710,84</t>
+  </si>
+  <si>
+    <t>1 719,22</t>
+  </si>
+  <si>
+    <t>209,65</t>
+  </si>
+  <si>
+    <t>209,85</t>
+  </si>
+  <si>
+    <t>209,75</t>
+  </si>
+  <si>
+    <t>972,88</t>
+  </si>
+  <si>
+    <t>973,79</t>
+  </si>
+  <si>
+    <t>973,34</t>
+  </si>
+  <si>
+    <t>962,27</t>
+  </si>
+  <si>
+    <t>4 790,19</t>
+  </si>
+  <si>
+    <t>4 794,69</t>
+  </si>
+  <si>
+    <t>4 792,44</t>
+  </si>
+  <si>
+    <t>4 735,15</t>
+  </si>
+  <si>
+    <t>8 039,42</t>
+  </si>
+  <si>
+    <t>8 046,98</t>
+  </si>
+  <si>
+    <t>8 043,20</t>
+  </si>
+  <si>
+    <t>8 026,50</t>
+  </si>
+  <si>
+    <t>210,17</t>
+  </si>
+  <si>
+    <t>210,93</t>
+  </si>
+  <si>
+    <t>211,50</t>
+  </si>
+  <si>
+    <t>215,12</t>
+  </si>
+  <si>
+    <t>212,35</t>
+  </si>
+  <si>
+    <t>2 077,28</t>
+  </si>
+  <si>
+    <t>2 080,55</t>
+  </si>
+  <si>
+    <t>2 090,74</t>
+  </si>
+  <si>
+    <t>2 066,36</t>
+  </si>
+  <si>
+    <t>2 085,27</t>
+  </si>
+  <si>
+    <t>2 092,14</t>
+  </si>
+  <si>
+    <t>27,04</t>
+  </si>
+  <si>
+    <t>27,19</t>
+  </si>
+  <si>
+    <t>27,63</t>
+  </si>
+  <si>
+    <t>27,89</t>
+  </si>
+  <si>
+    <t>28,20</t>
+  </si>
+  <si>
+    <t>196,94</t>
+  </si>
+  <si>
+    <t>198,16</t>
+  </si>
+  <si>
+    <t>198,17</t>
+  </si>
+  <si>
+    <t>201,41</t>
+  </si>
+  <si>
+    <t>200,80</t>
+  </si>
+  <si>
+    <t>971,17</t>
+  </si>
+  <si>
+    <t>979,73</t>
+  </si>
+  <si>
+    <t>979,15</t>
+  </si>
+  <si>
+    <t>992,98</t>
+  </si>
+  <si>
+    <t>982,04</t>
+  </si>
+  <si>
+    <t>3 278,34</t>
+  </si>
+  <si>
+    <t>3 288,45</t>
+  </si>
+  <si>
+    <t>3 300,16</t>
+  </si>
+  <si>
+    <t>3 308,85</t>
+  </si>
+  <si>
+    <t>3 365,51</t>
+  </si>
+  <si>
+    <t>3 322,19</t>
+  </si>
+  <si>
+    <t>2 129,00</t>
+  </si>
+  <si>
+    <t>2 131,00</t>
+  </si>
+  <si>
+    <t>2 130,00</t>
+  </si>
+  <si>
+    <t>2 132,00</t>
+  </si>
+  <si>
+    <t>439,57</t>
+  </si>
+  <si>
+    <t>440,93</t>
+  </si>
+  <si>
+    <t>442,45</t>
+  </si>
+  <si>
+    <t>443,51</t>
+  </si>
+  <si>
+    <t>451,20</t>
+  </si>
+  <si>
+    <t>445,42</t>
+  </si>
+  <si>
+    <t>451,92</t>
+  </si>
+  <si>
+    <t>450,53</t>
+  </si>
+  <si>
+    <t>451,78</t>
+  </si>
+  <si>
+    <t>450,44</t>
+  </si>
+  <si>
+    <t>449,60</t>
+  </si>
+  <si>
+    <t>450,26</t>
+  </si>
+  <si>
+    <t>1 676,18</t>
+  </si>
+  <si>
+    <t>1 681,53</t>
+  </si>
+  <si>
+    <t>1 687,47</t>
+  </si>
+  <si>
+    <t>1 691,95</t>
+  </si>
+  <si>
+    <t>1 720,66</t>
+  </si>
+  <si>
+    <t>1 698,53</t>
+  </si>
+  <si>
+    <t>1 989,87</t>
+  </si>
+  <si>
+    <t>1 996,32</t>
+  </si>
+  <si>
+    <t>2 019,14</t>
+  </si>
+  <si>
+    <t>2 019,77</t>
+  </si>
+  <si>
+    <t>2 048,42</t>
+  </si>
+  <si>
+    <t>2 039,68</t>
+  </si>
+  <si>
+    <t>16.06.2008</t>
+  </si>
+  <si>
+    <t>15.06.2008</t>
+  </si>
+  <si>
+    <t>14.06.2008</t>
+  </si>
+  <si>
+    <t>13.06.2008</t>
+  </si>
+  <si>
+    <t>12.06.2008</t>
+  </si>
+  <si>
+    <t>11.06.2008</t>
+  </si>
+  <si>
+    <t>10.06.2008</t>
+  </si>
+  <si>
+    <t>09.06.2008</t>
+  </si>
+  <si>
+    <t>2 035,79</t>
+  </si>
+  <si>
+    <t>2 051,26</t>
+  </si>
+  <si>
+    <t>2 069,97</t>
+  </si>
+  <si>
+    <t>2 045,65</t>
+  </si>
+  <si>
+    <t>353,01</t>
+  </si>
+  <si>
+    <t>356,16</t>
+  </si>
+  <si>
+    <t>354,56</t>
+  </si>
+  <si>
+    <t>133,76</t>
+  </si>
+  <si>
+    <t>133,90</t>
+  </si>
+  <si>
+    <t>132,27</t>
+  </si>
+  <si>
+    <t>4 159,03</t>
+  </si>
+  <si>
+    <t>4 169,06</t>
+  </si>
+  <si>
+    <t>4 198,06</t>
+  </si>
+  <si>
+    <t>4 186,65</t>
+  </si>
+  <si>
+    <t>17,68</t>
+  </si>
+  <si>
+    <t>1 558,81</t>
+  </si>
+  <si>
+    <t>1 563,04</t>
+  </si>
+  <si>
+    <t>1 565,56</t>
+  </si>
+  <si>
+    <t>1 564,13</t>
+  </si>
+  <si>
+    <t>3 453,31</t>
+  </si>
+  <si>
+    <t>3 467,38</t>
+  </si>
+  <si>
+    <t>3 459,17</t>
+  </si>
+  <si>
+    <t>3 456,93</t>
+  </si>
+  <si>
+    <t>89,58</t>
+  </si>
+  <si>
+    <t>89,82</t>
+  </si>
+  <si>
+    <t>412,29</t>
+  </si>
+  <si>
+    <t>413,54</t>
+  </si>
+  <si>
+    <t>417,50</t>
+  </si>
+  <si>
+    <t>416,79</t>
+  </si>
+  <si>
+    <t>1 737,47</t>
+  </si>
+  <si>
+    <t>1 722,18</t>
+  </si>
+  <si>
+    <t>1 729,23</t>
+  </si>
+  <si>
+    <t>1 743,79</t>
+  </si>
+  <si>
+    <t>210,77</t>
+  </si>
+  <si>
+    <t>209,94</t>
+  </si>
+  <si>
+    <t>952,47</t>
+  </si>
+  <si>
+    <t>955,07</t>
+  </si>
+  <si>
+    <t>959,28</t>
+  </si>
+  <si>
+    <t>4 691,52</t>
+  </si>
+  <si>
+    <t>4 703,94</t>
+  </si>
+  <si>
+    <t>4 735,26</t>
+  </si>
+  <si>
+    <t>4 717,98</t>
+  </si>
+  <si>
+    <t>8 025,74</t>
+  </si>
+  <si>
+    <t>8 033,90</t>
+  </si>
+  <si>
+    <t>8 042,08</t>
+  </si>
+  <si>
+    <t>8 044,20</t>
+  </si>
+  <si>
+    <t>210,18</t>
+  </si>
+  <si>
+    <t>210,74</t>
+  </si>
+  <si>
+    <t>211,69</t>
+  </si>
+  <si>
+    <t>2 094,46</t>
+  </si>
+  <si>
+    <t>2 108,54</t>
+  </si>
+  <si>
+    <t>2 136,20</t>
+  </si>
+  <si>
+    <t>2 143,29</t>
+  </si>
+  <si>
+    <t>27,45</t>
+  </si>
+  <si>
+    <t>27,77</t>
+  </si>
+  <si>
+    <t>28,31</t>
+  </si>
+  <si>
+    <t>200,97</t>
+  </si>
+  <si>
+    <t>203,60</t>
+  </si>
+  <si>
+    <t>202,99</t>
+  </si>
+  <si>
+    <t>974,95</t>
+  </si>
+  <si>
+    <t>976,45</t>
+  </si>
+  <si>
+    <t>985,54</t>
+  </si>
+  <si>
+    <t>980,31</t>
+  </si>
+  <si>
+    <t>3 288,77</t>
+  </si>
+  <si>
+    <t>3 296,87</t>
+  </si>
+  <si>
+    <t>3 328,65</t>
+  </si>
+  <si>
+    <t>3 312,34</t>
+  </si>
+  <si>
+    <t>2 133,00</t>
+  </si>
+  <si>
+    <t>440,92</t>
+  </si>
+  <si>
+    <t>441,99</t>
+  </si>
+  <si>
+    <t>446,28</t>
+  </si>
+  <si>
+    <t>444,07</t>
+  </si>
+  <si>
+    <t>448,30</t>
+  </si>
+  <si>
+    <t>448,58</t>
+  </si>
+  <si>
+    <t>447,64</t>
+  </si>
+  <si>
+    <t>451,43</t>
+  </si>
+  <si>
+    <t>1 681,45</t>
+  </si>
+  <si>
+    <t>1 685,50</t>
+  </si>
+  <si>
+    <t>1 701,91</t>
+  </si>
+  <si>
+    <t>1 693,33</t>
+  </si>
+  <si>
+    <t>2 038,19</t>
+  </si>
+  <si>
+    <t>2 046,29</t>
+  </si>
+  <si>
+    <t>2 044,05</t>
+  </si>
+  <si>
+    <t>2 030,40</t>
+  </si>
+  <si>
+    <t>08.06.2008</t>
+  </si>
+  <si>
+    <t>07.06.2008</t>
+  </si>
+  <si>
+    <t>06.06.2008</t>
+  </si>
+  <si>
+    <t>05.06.2008</t>
+  </si>
+  <si>
+    <t>04.06.2008</t>
+  </si>
+  <si>
+    <t>03.06.2008</t>
+  </si>
+  <si>
+    <t>02.06.2008</t>
+  </si>
+  <si>
+    <t>01.06.2008</t>
+  </si>
+  <si>
+    <t>В ИЮНЕ</t>
+  </si>
+  <si>
+    <t>2 021,81</t>
+  </si>
+  <si>
+    <t>2 045,97</t>
+  </si>
+  <si>
+    <t>2 041,01</t>
+  </si>
+  <si>
+    <t>2 041,70</t>
+  </si>
+  <si>
+    <t>2 036,40</t>
+  </si>
+  <si>
+    <t>348,86</t>
+  </si>
+  <si>
+    <t>351,63</t>
+  </si>
+  <si>
+    <t>351,04</t>
+  </si>
+  <si>
+    <t>350,72</t>
+  </si>
+  <si>
+    <t>350,02</t>
+  </si>
+  <si>
+    <t>138,82</t>
+  </si>
+  <si>
+    <t>140,04</t>
+  </si>
+  <si>
+    <t>140,13</t>
+  </si>
+  <si>
+    <t>140,38</t>
+  </si>
+  <si>
+    <t>139,88</t>
+  </si>
+  <si>
+    <t>4 189,84</t>
+  </si>
+  <si>
+    <t>4 214,89</t>
+  </si>
+  <si>
+    <t>4 201,34</t>
+  </si>
+  <si>
+    <t>4 203,77</t>
+  </si>
+  <si>
+    <t>4 211,28</t>
+  </si>
+  <si>
+    <t>17,59</t>
+  </si>
+  <si>
+    <t>60,16</t>
+  </si>
+  <si>
+    <t>60,19</t>
+  </si>
+  <si>
+    <t>59,92</t>
+  </si>
+  <si>
+    <t>1 545,94</t>
+  </si>
+  <si>
+    <t>1 550,48</t>
+  </si>
+  <si>
+    <t>1 550,64</t>
+  </si>
+  <si>
+    <t>1 555,78</t>
+  </si>
+  <si>
+    <t>1 553,43</t>
+  </si>
+  <si>
+    <t>3 440,54</t>
+  </si>
+  <si>
+    <t>3 443,07</t>
+  </si>
+  <si>
+    <t>3 446,65</t>
+  </si>
+  <si>
+    <t>3 436,62</t>
+  </si>
+  <si>
+    <t>3 443,79</t>
+  </si>
+  <si>
+    <t>90,54</t>
+  </si>
+  <si>
+    <t>90,55</t>
+  </si>
+  <si>
+    <t>90,47</t>
+  </si>
+  <si>
+    <t>408,98</t>
+  </si>
+  <si>
+    <t>412,39</t>
+  </si>
+  <si>
+    <t>410,94</t>
+  </si>
+  <si>
+    <t>409,97</t>
+  </si>
+  <si>
+    <t>409,45</t>
+  </si>
+  <si>
+    <t>1 774,23</t>
+  </si>
+  <si>
+    <t>1 755,09</t>
+  </si>
+  <si>
+    <t>1 754,75</t>
+  </si>
+  <si>
+    <t>1 752,21</t>
+  </si>
+  <si>
+    <t>1 757,08</t>
+  </si>
+  <si>
+    <t>218,84</t>
+  </si>
+  <si>
+    <t>218,36</t>
+  </si>
+  <si>
+    <t>218,15</t>
+  </si>
+  <si>
+    <t>217,70</t>
+  </si>
+  <si>
+    <t>217,37</t>
+  </si>
+  <si>
+    <t>955,16</t>
+  </si>
+  <si>
+    <t>963,69</t>
+  </si>
+  <si>
+    <t>962,65</t>
+  </si>
+  <si>
+    <t>960,97</t>
+  </si>
+  <si>
+    <t>959,64</t>
+  </si>
+  <si>
+    <t>4 684,76</t>
+  </si>
+  <si>
+    <t>4 734,07</t>
+  </si>
+  <si>
+    <t>4 726,79</t>
+  </si>
+  <si>
+    <t>4 720,46</t>
+  </si>
+  <si>
+    <t>4 714,67</t>
+  </si>
+  <si>
+    <t>7 952,45</t>
+  </si>
+  <si>
+    <t>7 962,34</t>
+  </si>
+  <si>
+    <t>7 961,60</t>
+  </si>
+  <si>
+    <t>7 961,00</t>
+  </si>
+  <si>
+    <t>7 957,71</t>
+  </si>
+  <si>
+    <t>210,51</t>
+  </si>
+  <si>
+    <t>212,68</t>
+  </si>
+  <si>
+    <t>212,42</t>
+  </si>
+  <si>
+    <t>212,04</t>
+  </si>
+  <si>
+    <t>211,76</t>
+  </si>
+  <si>
+    <t>2 067,08</t>
+  </si>
+  <si>
+    <t>2 068,49</t>
+  </si>
+  <si>
+    <t>2 076,28</t>
+  </si>
+  <si>
+    <t>2 084,57</t>
+  </si>
+  <si>
+    <t>2 094,68</t>
+  </si>
+  <si>
+    <t>26,38</t>
+  </si>
+  <si>
+    <t>25,60</t>
+  </si>
+  <si>
+    <t>25,90</t>
+  </si>
+  <si>
+    <t>26,13</t>
+  </si>
+  <si>
+    <t>26,49</t>
+  </si>
+  <si>
+    <t>195,80</t>
+  </si>
+  <si>
+    <t>196,44</t>
+  </si>
+  <si>
+    <t>196,30</t>
+  </si>
+  <si>
+    <t>197,81</t>
+  </si>
+  <si>
+    <t>196,32</t>
+  </si>
+  <si>
+    <t>1 026,34</t>
+  </si>
+  <si>
+    <t>1 031,42</t>
+  </si>
+  <si>
+    <t>1 036,26</t>
+  </si>
+  <si>
+    <t>1 032,71</t>
+  </si>
+  <si>
+    <t>1 022,48</t>
+  </si>
+  <si>
+    <t>3 297,95</t>
+  </si>
+  <si>
+    <t>3 327,54</t>
+  </si>
+  <si>
+    <t>3 324,04</t>
+  </si>
+  <si>
+    <t>3 318,33</t>
+  </si>
+  <si>
+    <t>3 313,36</t>
+  </si>
+  <si>
+    <t>2 114,00</t>
+  </si>
+  <si>
+    <t>2 115,00</t>
+  </si>
+  <si>
+    <t>441,98</t>
+  </si>
+  <si>
+    <t>445,93</t>
+  </si>
+  <si>
+    <t>445,46</t>
+  </si>
+  <si>
+    <t>444,74</t>
+  </si>
+  <si>
+    <t>444,02</t>
+  </si>
+  <si>
+    <t>451,71</t>
+  </si>
+  <si>
+    <t>456,31</t>
+  </si>
+  <si>
+    <t>459,03</t>
+  </si>
+  <si>
+    <t>1 686,21</t>
+  </si>
+  <si>
+    <t>1 701,27</t>
+  </si>
+  <si>
+    <t>1 699,27</t>
+  </si>
+  <si>
+    <t>1 696,34</t>
+  </si>
+  <si>
+    <t>1 693,76</t>
+  </si>
+  <si>
+    <t>2 003,97</t>
+  </si>
+  <si>
+    <t>2 022,78</t>
+  </si>
+  <si>
+    <t>2 021,31</t>
+  </si>
+  <si>
+    <t>2 024,69</t>
+  </si>
+  <si>
+    <t>2 032,41</t>
+  </si>
+  <si>
+    <t>31.07.2008</t>
+  </si>
+  <si>
+    <t>30.07.2008</t>
+  </si>
+  <si>
+    <t>29.07.2008</t>
+  </si>
+  <si>
+    <t>28.07.2008</t>
+  </si>
+  <si>
+    <t>27.07.2008</t>
+  </si>
+  <si>
+    <t>26.07.2008</t>
+  </si>
+  <si>
+    <t>25.07.2008</t>
+  </si>
+  <si>
+    <t>2 046,42</t>
+  </si>
+  <si>
+    <t>2 080,63</t>
+  </si>
+  <si>
+    <t>2 073,66</t>
+  </si>
+  <si>
+    <t>2 072,81</t>
+  </si>
+  <si>
+    <t>2 084,91</t>
+  </si>
+  <si>
+    <t>2 106,00</t>
+  </si>
+  <si>
+    <t>351,99</t>
+  </si>
+  <si>
+    <t>356,02</t>
+  </si>
+  <si>
+    <t>353,78</t>
+  </si>
+  <si>
+    <t>353,73</t>
+  </si>
+  <si>
+    <t>355,14</t>
+  </si>
+  <si>
+    <t>146,30</t>
+  </si>
+  <si>
+    <t>146,16</t>
+  </si>
+  <si>
+    <t>145,40</t>
+  </si>
+  <si>
+    <t>145,19</t>
+  </si>
+  <si>
+    <t>144,81</t>
+  </si>
+  <si>
+    <t>4 218,35</t>
+  </si>
+  <si>
+    <t>4 237,82</t>
+  </si>
+  <si>
+    <t>4 217,59</t>
+  </si>
+  <si>
+    <t>4 218,84</t>
+  </si>
+  <si>
+    <t>4 237,36</t>
+  </si>
+  <si>
+    <t>4 250,28</t>
+  </si>
+  <si>
+    <t>59,95</t>
+  </si>
+  <si>
+    <t>59,70</t>
+  </si>
+  <si>
+    <t>59,73</t>
+  </si>
+  <si>
+    <t>59,75</t>
+  </si>
+  <si>
+    <t>59,78</t>
+  </si>
+  <si>
+    <t>1 552,97</t>
+  </si>
+  <si>
+    <t>1 565,09</t>
+  </si>
+  <si>
+    <t>1 566,93</t>
+  </si>
+  <si>
+    <t>1 565,70</t>
+  </si>
+  <si>
+    <t>1 568,06</t>
+  </si>
+  <si>
+    <t>1 573,98</t>
+  </si>
+  <si>
+    <t>3 466,54</t>
+  </si>
+  <si>
+    <t>3 462,11</t>
+  </si>
+  <si>
+    <t>3 460,45</t>
+  </si>
+  <si>
+    <t>3 467,04</t>
+  </si>
+  <si>
+    <t>3 482,81</t>
+  </si>
+  <si>
+    <t>3 489,46</t>
+  </si>
+  <si>
+    <t>90,73</t>
+  </si>
+  <si>
+    <t>91,20</t>
+  </si>
+  <si>
+    <t>91,32</t>
+  </si>
+  <si>
+    <t>91,24</t>
+  </si>
+  <si>
+    <t>91,52</t>
+  </si>
+  <si>
+    <t>412,30</t>
+  </si>
+  <si>
+    <t>418,30</t>
+  </si>
+  <si>
+    <t>416,81</t>
+  </si>
+  <si>
+    <t>416,11</t>
+  </si>
+  <si>
+    <t>417,22</t>
+  </si>
+  <si>
+    <t>419,85</t>
+  </si>
+  <si>
+    <t>1 768,93</t>
+  </si>
+  <si>
+    <t>1 767,01</t>
+  </si>
+  <si>
+    <t>1 778,24</t>
+  </si>
+  <si>
+    <t>1 771,64</t>
+  </si>
+  <si>
+    <t>1 754,87</t>
+  </si>
+  <si>
+    <t>1 740,56</t>
+  </si>
+  <si>
+    <t>217,58</t>
+  </si>
+  <si>
+    <t>217,27</t>
+  </si>
+  <si>
+    <t>217,68</t>
+  </si>
+  <si>
+    <t>217,44</t>
+  </si>
+  <si>
+    <t>217,55</t>
+  </si>
+  <si>
+    <t>964,67</t>
+  </si>
+  <si>
+    <t>975,92</t>
+  </si>
+  <si>
+    <t>973,27</t>
+  </si>
+  <si>
+    <t>971,45</t>
+  </si>
+  <si>
+    <t>972,69</t>
+  </si>
+  <si>
+    <t>978,04</t>
+  </si>
+  <si>
+    <t>4 738,55</t>
+  </si>
+  <si>
+    <t>4 793,29</t>
+  </si>
+  <si>
+    <t>4 780,40</t>
+  </si>
+  <si>
+    <t>4 769,73</t>
+  </si>
+  <si>
+    <t>4 781,68</t>
+  </si>
+  <si>
+    <t>4 809,44</t>
+  </si>
+  <si>
+    <t>7 958,78</t>
+  </si>
+  <si>
+    <t>7 975,58</t>
+  </si>
+  <si>
+    <t>7 973,93</t>
+  </si>
+  <si>
+    <t>7 971,70</t>
+  </si>
+  <si>
+    <t>7 989,29</t>
+  </si>
+  <si>
+    <t>7 998,19</t>
+  </si>
+  <si>
+    <t>212,84</t>
+  </si>
+  <si>
+    <t>215,37</t>
+  </si>
+  <si>
+    <t>214,74</t>
+  </si>
+  <si>
+    <t>214,36</t>
+  </si>
+  <si>
+    <t>214,77</t>
+  </si>
+  <si>
+    <t>215,83</t>
+  </si>
+  <si>
+    <t>2 093,29</t>
+  </si>
+  <si>
+    <t>2 112,30</t>
+  </si>
+  <si>
+    <t>2 104,69</t>
+  </si>
+  <si>
+    <t>2 102,96</t>
+  </si>
+  <si>
+    <t>2 115,40</t>
+  </si>
+  <si>
+    <t>2 117,14</t>
+  </si>
+  <si>
+    <t>26,54</t>
+  </si>
+  <si>
+    <t>26,98</t>
+  </si>
+  <si>
+    <t>27,02</t>
+  </si>
+  <si>
+    <t>27,38</t>
+  </si>
+  <si>
+    <t>196,43</t>
+  </si>
+  <si>
+    <t>198,83</t>
+  </si>
+  <si>
+    <t>198,51</t>
+  </si>
+  <si>
+    <t>198,93</t>
+  </si>
+  <si>
+    <t>201,15</t>
+  </si>
+  <si>
+    <t>203,74</t>
+  </si>
+  <si>
+    <t>1 020,23</t>
+  </si>
+  <si>
+    <t>1 045,69</t>
+  </si>
+  <si>
+    <t>1 045,15</t>
+  </si>
+  <si>
+    <t>1 041,30</t>
+  </si>
+  <si>
+    <t>1 042,28</t>
+  </si>
+  <si>
+    <t>1 045,39</t>
+  </si>
+  <si>
+    <t>3 330,48</t>
+  </si>
+  <si>
+    <t>3 369,84</t>
+  </si>
+  <si>
+    <t>3 360,10</t>
+  </si>
+  <si>
+    <t>3 353,75</t>
+  </si>
+  <si>
+    <t>3 360,20</t>
+  </si>
+  <si>
+    <t>3 376,84</t>
+  </si>
+  <si>
+    <t>2 116,00</t>
+  </si>
+  <si>
+    <t>2 117,00</t>
+  </si>
+  <si>
+    <t>2 118,00</t>
+  </si>
+  <si>
+    <t>2 119,00</t>
+  </si>
+  <si>
+    <t>2 120,00</t>
+  </si>
+  <si>
+    <t>446,41</t>
+  </si>
+  <si>
+    <t>451,66</t>
+  </si>
+  <si>
+    <t>450,37</t>
+  </si>
+  <si>
+    <t>449,61</t>
+  </si>
+  <si>
+    <t>450,49</t>
+  </si>
+  <si>
+    <t>452,73</t>
+  </si>
+  <si>
+    <t>458,75</t>
+  </si>
+  <si>
+    <t>460,75</t>
+  </si>
+  <si>
+    <t>458,23</t>
+  </si>
+  <si>
+    <t>459,83</t>
+  </si>
+  <si>
+    <t>459,65</t>
+  </si>
+  <si>
+    <t>458,87</t>
+  </si>
+  <si>
+    <t>1 703,02</t>
+  </si>
+  <si>
+    <t>1 722,78</t>
+  </si>
+  <si>
+    <t>1 717,79</t>
+  </si>
+  <si>
+    <t>1 714,70</t>
+  </si>
+  <si>
+    <t>1 718,08</t>
+  </si>
+  <si>
+    <t>1 726,38</t>
+  </si>
+  <si>
+    <t>2 047,23</t>
+  </si>
+  <si>
+    <t>2 065,96</t>
+  </si>
+  <si>
+    <t>2 063,76</t>
+  </si>
+  <si>
+    <t>2 057,74</t>
+  </si>
+  <si>
+    <t>2 068,89</t>
+  </si>
+  <si>
+    <t>2 074,95</t>
+  </si>
+  <si>
+    <t>24.07.2008</t>
+  </si>
+  <si>
+    <t>23.07.2008</t>
+  </si>
+  <si>
+    <t>22.07.2008</t>
+  </si>
+  <si>
+    <t>21.07.2008</t>
+  </si>
+  <si>
+    <t>20.07.2008</t>
+  </si>
+  <si>
+    <t>19.07.2008</t>
+  </si>
+  <si>
+    <t>18.07.2008</t>
+  </si>
+  <si>
+    <t>17.07.2008</t>
+  </si>
+  <si>
+    <t>2 110,29</t>
+  </si>
+  <si>
+    <t>2 069,30</t>
+  </si>
+  <si>
+    <t>2 060,22</t>
+  </si>
+  <si>
+    <t>2 057,23</t>
+  </si>
+  <si>
+    <t>2 052,92</t>
+  </si>
+  <si>
+    <t>2 076,39</t>
+  </si>
+  <si>
+    <t>357,76</t>
+  </si>
+  <si>
+    <t>354,76</t>
+  </si>
+  <si>
+    <t>353,31</t>
+  </si>
+  <si>
+    <t>353,41</t>
+  </si>
+  <si>
+    <t>351,97</t>
+  </si>
+  <si>
+    <t>354,05</t>
+  </si>
+  <si>
+    <t>145,41</t>
+  </si>
+  <si>
+    <t>143,58</t>
+  </si>
+  <si>
+    <t>142,43</t>
+  </si>
+  <si>
+    <t>142,31</t>
+  </si>
+  <si>
+    <t>141,14</t>
+  </si>
+  <si>
+    <t>141,42</t>
+  </si>
+  <si>
+    <t>4 264,70</t>
+  </si>
+  <si>
+    <t>4 208,62</t>
+  </si>
+  <si>
+    <t>4 190,99</t>
+  </si>
+  <si>
+    <t>4 192,58</t>
+  </si>
+  <si>
+    <t>4 176,63</t>
+  </si>
+  <si>
+    <t>4 201,31</t>
+  </si>
+  <si>
+    <t>59,57</t>
+  </si>
+  <si>
+    <t>59,09</t>
+  </si>
+  <si>
+    <t>1 574,51</t>
+  </si>
+  <si>
+    <t>1 563,42</t>
+  </si>
+  <si>
+    <t>1 559,56</t>
+  </si>
+  <si>
+    <t>1 558,87</t>
+  </si>
+  <si>
+    <t>1 555,89</t>
+  </si>
+  <si>
+    <t>1 557,88</t>
+  </si>
+  <si>
+    <t>3 463,89</t>
+  </si>
+  <si>
+    <t>3 456,68</t>
+  </si>
+  <si>
+    <t>3 449,09</t>
+  </si>
+  <si>
+    <t>3 448,22</t>
+  </si>
+  <si>
+    <t>3 449,95</t>
+  </si>
+  <si>
+    <t>3 446,16</t>
+  </si>
+  <si>
+    <t>91,67</t>
+  </si>
+  <si>
+    <t>91,26</t>
+  </si>
+  <si>
+    <t>90,75</t>
+  </si>
+  <si>
+    <t>422,58</t>
+  </si>
+  <si>
+    <t>417,27</t>
+  </si>
+  <si>
+    <t>415,46</t>
+  </si>
+  <si>
+    <t>413,57</t>
+  </si>
+  <si>
+    <t>413,81</t>
+  </si>
+  <si>
+    <t>1 742,06</t>
+  </si>
+  <si>
+    <t>1 737,24</t>
+  </si>
+  <si>
+    <t>1 737,95</t>
+  </si>
+  <si>
+    <t>1 732,46</t>
+  </si>
+  <si>
+    <t>1 719,59</t>
+  </si>
+  <si>
+    <t>216,38</t>
+  </si>
+  <si>
+    <t>217,99</t>
+  </si>
+  <si>
+    <t>216,87</t>
+  </si>
+  <si>
+    <t>217,54</t>
+  </si>
+  <si>
+    <t>217,98</t>
+  </si>
+  <si>
+    <t>983,12</t>
+  </si>
+  <si>
+    <t>973,17</t>
+  </si>
+  <si>
+    <t>968,96</t>
+  </si>
+  <si>
+    <t>966,18</t>
+  </si>
+  <si>
+    <t>963,56</t>
+  </si>
+  <si>
+    <t>966,96</t>
+  </si>
+  <si>
+    <t>4 833,01</t>
+  </si>
+  <si>
+    <t>4 782,85</t>
+  </si>
+  <si>
+    <t>4 761,48</t>
+  </si>
+  <si>
+    <t>4 747,62</t>
+  </si>
+  <si>
+    <t>4 733,97</t>
+  </si>
+  <si>
+    <t>4 747,85</t>
+  </si>
+  <si>
+    <t>7 997,89</t>
+  </si>
+  <si>
+    <t>7 993,06</t>
+  </si>
+  <si>
+    <t>7 994,42</t>
+  </si>
+  <si>
+    <t>7 992,61</t>
+  </si>
+  <si>
+    <t>7 999,10</t>
+  </si>
+  <si>
+    <t>8 012,23</t>
+  </si>
+  <si>
+    <t>216,96</t>
+  </si>
+  <si>
+    <t>214,78</t>
+  </si>
+  <si>
+    <t>213,82</t>
+  </si>
+  <si>
+    <t>212,62</t>
+  </si>
+  <si>
+    <t>213,38</t>
+  </si>
+  <si>
+    <t>2 118,62</t>
+  </si>
+  <si>
+    <t>2 091,14</t>
+  </si>
+  <si>
+    <t>2 094,61</t>
+  </si>
+  <si>
+    <t>2 086,12</t>
+  </si>
+  <si>
+    <t>2 086,18</t>
+  </si>
+  <si>
+    <t>27,44</t>
+  </si>
+  <si>
+    <t>27,41</t>
+  </si>
+  <si>
+    <t>28,01</t>
+  </si>
+  <si>
+    <t>28,07</t>
+  </si>
+  <si>
+    <t>27,69</t>
+  </si>
+  <si>
+    <t>27,98</t>
+  </si>
+  <si>
+    <t>198,69</t>
+  </si>
+  <si>
+    <t>197,88</t>
+  </si>
+  <si>
+    <t>197,31</t>
+  </si>
+  <si>
+    <t>199,52</t>
+  </si>
+  <si>
+    <t>1 040,82</t>
+  </si>
+  <si>
+    <t>1 031,96</t>
+  </si>
+  <si>
+    <t>1 022,29</t>
+  </si>
+  <si>
+    <t>1 019,00</t>
+  </si>
+  <si>
+    <t>1 010,72</t>
+  </si>
+  <si>
+    <t>1 010,18</t>
+  </si>
+  <si>
+    <t>3 394,65</t>
+  </si>
+  <si>
+    <t>3 360,73</t>
+  </si>
+  <si>
+    <t>3 345,56</t>
+  </si>
+  <si>
+    <t>3 335,80</t>
+  </si>
+  <si>
+    <t>3 326,77</t>
+  </si>
+  <si>
+    <t>3 339,27</t>
+  </si>
+  <si>
+    <t>2 121,00</t>
+  </si>
+  <si>
+    <t>2 122,00</t>
+  </si>
+  <si>
+    <t>2 123,00</t>
+  </si>
+  <si>
+    <t>455,03</t>
+  </si>
+  <si>
+    <t>450,46</t>
+  </si>
+  <si>
+    <t>448,41</t>
+  </si>
+  <si>
+    <t>447,16</t>
+  </si>
+  <si>
+    <t>446,01</t>
+  </si>
+  <si>
+    <t>447,75</t>
+  </si>
+  <si>
+    <t>456,40</t>
+  </si>
+  <si>
+    <t>459,37</t>
+  </si>
+  <si>
+    <t>458,72</t>
+  </si>
+  <si>
+    <t>461,19</t>
+  </si>
+  <si>
+    <t>460,80</t>
+  </si>
+  <si>
+    <t>459,52</t>
+  </si>
+  <si>
+    <t>1 735,78</t>
+  </si>
+  <si>
+    <t>1 718,34</t>
+  </si>
+  <si>
+    <t>1 710,35</t>
+  </si>
+  <si>
+    <t>1 705,53</t>
+  </si>
+  <si>
+    <t>1 701,00</t>
+  </si>
+  <si>
+    <t>1 707,21</t>
+  </si>
+  <si>
+    <t>2 081,73</t>
+  </si>
+  <si>
+    <t>2 051,42</t>
+  </si>
+  <si>
+    <t>2 039,24</t>
+  </si>
+  <si>
+    <t>2 034,57</t>
+  </si>
+  <si>
+    <t>2 015,79</t>
+  </si>
+  <si>
+    <t>2 024,71</t>
+  </si>
+  <si>
+    <t>16.07.2008</t>
+  </si>
+  <si>
+    <t>15.07.2008</t>
+  </si>
+  <si>
+    <t>14.07.2008</t>
+  </si>
+  <si>
+    <t>13.07.2008</t>
+  </si>
+  <si>
+    <t>12.07.2008</t>
+  </si>
+  <si>
+    <t>11.07.2008</t>
+  </si>
+  <si>
+    <t>10.07.2008</t>
+  </si>
+  <si>
+    <t>09.07.2008</t>
+  </si>
+  <si>
+    <t>2 059,27</t>
+  </si>
+  <si>
+    <t>2 081,43</t>
+  </si>
+  <si>
+    <t>2 087,57</t>
+  </si>
+  <si>
+    <t>2 092,36</t>
+  </si>
+  <si>
+    <t>353,65</t>
+  </si>
+  <si>
+    <t>354,72</t>
+  </si>
+  <si>
+    <t>354,59</t>
+  </si>
+  <si>
+    <t>355,90</t>
+  </si>
+  <si>
+    <t>140,78</t>
+  </si>
+  <si>
+    <t>140,63</t>
+  </si>
+  <si>
+    <t>139,98</t>
+  </si>
+  <si>
+    <t>140,55</t>
+  </si>
+  <si>
+    <t>4 183,69</t>
+  </si>
+  <si>
+    <t>4 216,88</t>
+  </si>
+  <si>
+    <t>4 244,39</t>
+  </si>
+  <si>
+    <t>4 239,91</t>
+  </si>
+  <si>
+    <t>59,12</t>
+  </si>
+  <si>
+    <t>59,15</t>
+  </si>
+  <si>
+    <t>1 556,17</t>
+  </si>
+  <si>
+    <t>1 558,67</t>
+  </si>
+  <si>
+    <t>1 562,45</t>
+  </si>
+  <si>
+    <t>1 562,79</t>
+  </si>
+  <si>
+    <t>3 474,01</t>
+  </si>
+  <si>
+    <t>3 473,63</t>
+  </si>
+  <si>
+    <t>3 469,81</t>
+  </si>
+  <si>
+    <t>3 463,60</t>
+  </si>
+  <si>
+    <t>90,11</t>
+  </si>
+  <si>
+    <t>90,71</t>
+  </si>
+  <si>
+    <t>90,79</t>
+  </si>
+  <si>
+    <t>417,53</t>
+  </si>
+  <si>
+    <t>418,97</t>
+  </si>
+  <si>
+    <t>420,86</t>
+  </si>
+  <si>
+    <t>1 724,05</t>
+  </si>
+  <si>
+    <t>1 715,19</t>
+  </si>
+  <si>
+    <t>1 715,81</t>
+  </si>
+  <si>
+    <t>1 738,03</t>
+  </si>
+  <si>
+    <t>217,40</t>
+  </si>
+  <si>
+    <t>215,63</t>
+  </si>
+  <si>
+    <t>215,96</t>
+  </si>
+  <si>
+    <t>971,59</t>
+  </si>
+  <si>
+    <t>970,62</t>
+  </si>
+  <si>
+    <t>973,10</t>
+  </si>
+  <si>
+    <t>4 721,45</t>
+  </si>
+  <si>
+    <t>4 755,93</t>
+  </si>
+  <si>
+    <t>4 754,34</t>
+  </si>
+  <si>
+    <t>4 769,39</t>
+  </si>
+  <si>
+    <t>8 006,79</t>
+  </si>
+  <si>
+    <t>8 008,14</t>
+  </si>
+  <si>
+    <t>8 019,63</t>
+  </si>
+  <si>
+    <t>8 025,53</t>
+  </si>
+  <si>
+    <t>212,33</t>
+  </si>
+  <si>
+    <t>214,40</t>
+  </si>
+  <si>
+    <t>214,21</t>
+  </si>
+  <si>
+    <t>214,71</t>
+  </si>
+  <si>
+    <t>2 078,62</t>
+  </si>
+  <si>
+    <t>2 077,46</t>
+  </si>
+  <si>
+    <t>2 091,07</t>
+  </si>
+  <si>
+    <t>2 108,13</t>
+  </si>
+  <si>
+    <t>27,43</t>
+  </si>
+  <si>
+    <t>26,62</t>
+  </si>
+  <si>
+    <t>26,46</t>
+  </si>
+  <si>
+    <t>197,47</t>
+  </si>
+  <si>
+    <t>199,34</t>
+  </si>
+  <si>
+    <t>201,40</t>
+  </si>
+  <si>
+    <t>202,03</t>
+  </si>
+  <si>
+    <t>1 002,76</t>
+  </si>
+  <si>
+    <t>999,51</t>
+  </si>
+  <si>
+    <t>996,97</t>
+  </si>
+  <si>
+    <t>1 001,44</t>
+  </si>
+  <si>
+    <t>3 321,96</t>
+  </si>
+  <si>
+    <t>3 353,48</t>
+  </si>
+  <si>
+    <t>3 351,67</t>
+  </si>
+  <si>
+    <t>3 359,62</t>
+  </si>
+  <si>
+    <t>2 124,00</t>
+  </si>
+  <si>
+    <t>445,48</t>
+  </si>
+  <si>
+    <t>449,72</t>
+  </si>
+  <si>
+    <t>449,40</t>
+  </si>
+  <si>
+    <t>461,27</t>
+  </si>
+  <si>
+    <t>460,74</t>
+  </si>
+  <si>
+    <t>457,76</t>
+  </si>
+  <si>
+    <t>465,37</t>
+  </si>
+  <si>
+    <t>1 698,26</t>
+  </si>
+  <si>
+    <t>1 714,63</t>
+  </si>
+  <si>
+    <t>1 713,59</t>
+  </si>
+  <si>
+    <t>1 717,94</t>
+  </si>
+  <si>
+    <t>2 033,73</t>
+  </si>
+  <si>
+    <t>2 037,13</t>
+  </si>
+  <si>
+    <t>2 031,71</t>
+  </si>
+  <si>
+    <t>2 053,07</t>
+  </si>
+  <si>
+    <t>08.07.2008</t>
+  </si>
+  <si>
+    <t>07.07.2008</t>
+  </si>
+  <si>
+    <t>06.07.2008</t>
+  </si>
+  <si>
+    <t>05.07.2008</t>
+  </si>
+  <si>
+    <t>04.07.2008</t>
+  </si>
+  <si>
+    <t>03.07.2008</t>
+  </si>
+  <si>
+    <t>02.07.2008</t>
+  </si>
+  <si>
+    <t>01.07.2008</t>
+  </si>
+  <si>
+    <t>В ИЮЛЕ</t>
+  </si>
+  <si>
+    <t>1 931,03</t>
+  </si>
+  <si>
+    <t>1 931,82</t>
+  </si>
+  <si>
+    <t>1 929,09</t>
+  </si>
+  <si>
+    <t>1 913,96</t>
+  </si>
+  <si>
+    <t>1 919,88</t>
+  </si>
+  <si>
+    <t>1 935,63</t>
+  </si>
+  <si>
+    <t>330,32</t>
+  </si>
+  <si>
+    <t>330,76</t>
+  </si>
+  <si>
+    <t>331,31</t>
+  </si>
+  <si>
+    <t>330,26</t>
+  </si>
+  <si>
+    <t>332,64</t>
+  </si>
+  <si>
+    <t>334,85</t>
+  </si>
+  <si>
+    <t>126,05</t>
+  </si>
+  <si>
+    <t>126,01</t>
+  </si>
+  <si>
+    <t>126,71</t>
+  </si>
+  <si>
+    <t>126,76</t>
+  </si>
+  <si>
+    <t>127,48</t>
+  </si>
+  <si>
+    <t>128,78</t>
+  </si>
+  <si>
+    <t>3 863,34</t>
+  </si>
+  <si>
+    <t>3 876,75</t>
+  </si>
+  <si>
+    <t>3 896,06</t>
+  </si>
+  <si>
+    <t>3 890,15</t>
+  </si>
+  <si>
+    <t>3 895,74</t>
+  </si>
+  <si>
+    <t>3 940,08</t>
+  </si>
+  <si>
+    <t>60,74</t>
+  </si>
+  <si>
+    <t>60,65</t>
+  </si>
+  <si>
+    <t>1 491,45</t>
+  </si>
+  <si>
+    <t>1 493,98</t>
+  </si>
+  <si>
+    <t>1 488,61</t>
+  </si>
+  <si>
+    <t>1 481,61</t>
+  </si>
+  <si>
+    <t>1 487,88</t>
+  </si>
+  <si>
+    <t>1 499,08</t>
+  </si>
+  <si>
+    <t>3 318,26</t>
+  </si>
+  <si>
+    <t>3 320,41</t>
+  </si>
+  <si>
+    <t>3 299,35</t>
+  </si>
+  <si>
+    <t>3 325,67</t>
+  </si>
+  <si>
+    <t>3 328,48</t>
+  </si>
+  <si>
+    <t>3 325,58</t>
+  </si>
+  <si>
+    <t>85,89</t>
+  </si>
+  <si>
+    <t>86,00</t>
+  </si>
+  <si>
+    <t>85,81</t>
+  </si>
+  <si>
+    <t>85,88</t>
+  </si>
+  <si>
+    <t>86,38</t>
+  </si>
+  <si>
+    <t>86,98</t>
+  </si>
+  <si>
+    <t>393,06</t>
+  </si>
+  <si>
+    <t>392,40</t>
+  </si>
+  <si>
+    <t>390,85</t>
+  </si>
+  <si>
+    <t>392,29</t>
+  </si>
+  <si>
+    <t>395,18</t>
+  </si>
+  <si>
+    <t>1 785,43</t>
+  </si>
+  <si>
+    <t>1 776,86</t>
+  </si>
+  <si>
+    <t>1 777,68</t>
+  </si>
+  <si>
+    <t>1 773,06</t>
+  </si>
+  <si>
+    <t>1 777,98</t>
+  </si>
+  <si>
+    <t>1 779,93</t>
+  </si>
+  <si>
+    <t>219,32</t>
+  </si>
+  <si>
+    <t>218,30</t>
+  </si>
+  <si>
+    <t>218,64</t>
+  </si>
+  <si>
+    <t>218,76</t>
+  </si>
+  <si>
+    <t>901,71</t>
+  </si>
+  <si>
+    <t>902,73</t>
+  </si>
+  <si>
+    <t>900,39</t>
+  </si>
+  <si>
+    <t>895,82</t>
+  </si>
+  <si>
+    <t>901,10</t>
+  </si>
+  <si>
+    <t>907,98</t>
+  </si>
+  <si>
+    <t>4 426,97</t>
+  </si>
+  <si>
+    <t>4 431,62</t>
+  </si>
+  <si>
+    <t>4 421,41</t>
+  </si>
+  <si>
+    <t>4 396,54</t>
+  </si>
+  <si>
+    <t>4 424,19</t>
+  </si>
+  <si>
+    <t>4 458,29</t>
+  </si>
+  <si>
+    <t>7 896,61</t>
+  </si>
+  <si>
+    <t>7 897,49</t>
+  </si>
+  <si>
+    <t>7 904,00</t>
+  </si>
+  <si>
+    <t>7 874,81</t>
+  </si>
+  <si>
+    <t>7 879,81</t>
+  </si>
+  <si>
+    <t>7 888,93</t>
+  </si>
+  <si>
+    <t>199,10</t>
+  </si>
+  <si>
+    <t>199,23</t>
+  </si>
+  <si>
+    <t>197,72</t>
+  </si>
+  <si>
+    <t>200,46</t>
+  </si>
+  <si>
+    <t>2 013,45</t>
+  </si>
+  <si>
+    <t>2 018,65</t>
+  </si>
+  <si>
+    <t>2 022,03</t>
+  </si>
+  <si>
+    <t>2 006,27</t>
+  </si>
+  <si>
+    <t>2 012,87</t>
+  </si>
+  <si>
+    <t>2 022,81</t>
+  </si>
+  <si>
+    <t>25,57</t>
+  </si>
+  <si>
+    <t>25,61</t>
+  </si>
+  <si>
+    <t>25,55</t>
+  </si>
+  <si>
+    <t>25,45</t>
+  </si>
+  <si>
+    <t>25,86</t>
+  </si>
+  <si>
+    <t>25,79</t>
+  </si>
+  <si>
+    <t>194,45</t>
+  </si>
+  <si>
+    <t>193,75</t>
+  </si>
+  <si>
+    <t>193,88</t>
+  </si>
+  <si>
+    <t>192,20</t>
+  </si>
+  <si>
+    <t>191,99</t>
+  </si>
+  <si>
+    <t>193,46</t>
+  </si>
+  <si>
+    <t>929,53</t>
+  </si>
+  <si>
+    <t>930,80</t>
+  </si>
+  <si>
+    <t>934,48</t>
+  </si>
+  <si>
+    <t>933,24</t>
+  </si>
+  <si>
+    <t>939,37</t>
+  </si>
+  <si>
+    <t>949,40</t>
+  </si>
+  <si>
+    <t>3 114,99</t>
+  </si>
+  <si>
+    <t>3 117,10</t>
+  </si>
+  <si>
+    <t>3 109,19</t>
+  </si>
+  <si>
+    <t>3 093,56</t>
+  </si>
+  <si>
+    <t>3 111,51</t>
+  </si>
+  <si>
+    <t>3 135,36</t>
+  </si>
+  <si>
+    <t>2 111,00</t>
+  </si>
+  <si>
+    <t>417,71</t>
+  </si>
+  <si>
+    <t>417,95</t>
+  </si>
+  <si>
+    <t>414,66</t>
+  </si>
+  <si>
+    <t>417,08</t>
+  </si>
+  <si>
+    <t>420,30</t>
+  </si>
+  <si>
+    <t>451,55</t>
+  </si>
+  <si>
+    <t>454,71</t>
+  </si>
+  <si>
+    <t>455,74</t>
+  </si>
+  <si>
+    <t>457,92</t>
+  </si>
+  <si>
+    <t>456,78</t>
+  </si>
+  <si>
+    <t>1 592,91</t>
+  </si>
+  <si>
+    <t>1 593,87</t>
+  </si>
+  <si>
+    <t>1 589,67</t>
+  </si>
+  <si>
+    <t>1 581,57</t>
+  </si>
+  <si>
+    <t>1 590,63</t>
+  </si>
+  <si>
+    <t>1 603,13</t>
+  </si>
+  <si>
+    <t>1 827,49</t>
+  </si>
+  <si>
+    <t>1 830,03</t>
+  </si>
+  <si>
+    <t>1 816,83</t>
+  </si>
+  <si>
+    <t>1 804,59</t>
+  </si>
+  <si>
+    <t>1 826,75</t>
+  </si>
+  <si>
+    <t>1 847,13</t>
+  </si>
+  <si>
+    <t>31.08.2008</t>
+  </si>
+  <si>
+    <t>30.08.2008</t>
+  </si>
+  <si>
+    <t>29.08.2008</t>
+  </si>
+  <si>
+    <t>28.08.2008</t>
+  </si>
+  <si>
+    <t>27.08.2008</t>
+  </si>
+  <si>
+    <t>26.08.2008</t>
+  </si>
+  <si>
+    <t>25.08.2008</t>
+  </si>
+  <si>
+    <t>1 929,79</t>
+  </si>
+  <si>
+    <t>1 926,36</t>
+  </si>
+  <si>
+    <t>1 921,01</t>
+  </si>
+  <si>
+    <t>1 926,89</t>
+  </si>
+  <si>
+    <t>1 921,36</t>
+  </si>
+  <si>
+    <t>332,52</t>
+  </si>
+  <si>
+    <t>331,42</t>
+  </si>
+  <si>
+    <t>330,81</t>
+  </si>
+  <si>
+    <t>332,84</t>
+  </si>
+  <si>
+    <t>332,51</t>
+  </si>
+  <si>
+    <t>128,22</t>
+  </si>
+  <si>
+    <t>128,00</t>
+  </si>
+  <si>
+    <t>127,21</t>
+  </si>
+  <si>
+    <t>126,92</t>
+  </si>
+  <si>
+    <t>126,81</t>
+  </si>
+  <si>
+    <t>3 936,80</t>
+  </si>
+  <si>
+    <t>3 927,62</t>
+  </si>
+  <si>
+    <t>3 920,97</t>
+  </si>
+  <si>
+    <t>3 940,39</t>
+  </si>
+  <si>
+    <t>3 916,96</t>
+  </si>
+  <si>
+    <t>17,57</t>
+  </si>
+  <si>
+    <t>60,47</t>
+  </si>
+  <si>
+    <t>1 495,15</t>
+  </si>
+  <si>
+    <t>1 496,95</t>
+  </si>
+  <si>
+    <t>1 488,93</t>
+  </si>
+  <si>
+    <t>1 494,25</t>
+  </si>
+  <si>
+    <t>1 489,66</t>
+  </si>
+  <si>
+    <t>3 314,29</t>
+  </si>
+  <si>
+    <t>3 315,58</t>
+  </si>
+  <si>
+    <t>3 314,86</t>
+  </si>
+  <si>
+    <t>3 313,26</t>
+  </si>
+  <si>
+    <t>3 335,00</t>
+  </si>
+  <si>
+    <t>86,87</t>
+  </si>
+  <si>
+    <t>86,40</t>
+  </si>
+  <si>
+    <t>85,92</t>
+  </si>
+  <si>
+    <t>86,20</t>
+  </si>
+  <si>
+    <t>86,14</t>
+  </si>
+  <si>
+    <t>392,50</t>
+  </si>
+  <si>
+    <t>391,75</t>
+  </si>
+  <si>
+    <t>389,00</t>
+  </si>
+  <si>
+    <t>390,73</t>
+  </si>
+  <si>
+    <t>1 768,15</t>
+  </si>
+  <si>
+    <t>1 773,35</t>
+  </si>
+  <si>
+    <t>1 772,01</t>
+  </si>
+  <si>
+    <t>1 784,14</t>
+  </si>
+  <si>
+    <t>218,08</t>
+  </si>
+  <si>
+    <t>218,87</t>
+  </si>
+  <si>
+    <t>904,61</t>
+  </si>
+  <si>
+    <t>902,10</t>
+  </si>
+  <si>
+    <t>896,75</t>
+  </si>
+  <si>
+    <t>900,96</t>
+  </si>
+  <si>
+    <t>900,73</t>
+  </si>
+  <si>
+    <t>4 441,87</t>
+  </si>
+  <si>
+    <t>4 429,76</t>
+  </si>
+  <si>
+    <t>4 402,04</t>
+  </si>
+  <si>
+    <t>4 425,58</t>
+  </si>
+  <si>
+    <t>7 886,58</t>
+  </si>
+  <si>
+    <t>7 890,41</t>
+  </si>
+  <si>
+    <t>7 885,69</t>
+  </si>
+  <si>
+    <t>7 873,34</t>
+  </si>
+  <si>
+    <t>7 847,00</t>
+  </si>
+  <si>
+    <t>199,62</t>
+  </si>
+  <si>
+    <t>199,07</t>
+  </si>
+  <si>
+    <t>198,74</t>
+  </si>
+  <si>
+    <t>1 994,99</t>
+  </si>
+  <si>
+    <t>1 983,18</t>
+  </si>
+  <si>
+    <t>1 983,46</t>
+  </si>
+  <si>
+    <t>1 995,27</t>
+  </si>
+  <si>
+    <t>1 975,94</t>
+  </si>
+  <si>
+    <t>25,52</t>
+  </si>
+  <si>
+    <t>25,62</t>
+  </si>
+  <si>
+    <t>25,73</t>
+  </si>
+  <si>
+    <t>25,87</t>
+  </si>
+  <si>
+    <t>193,95</t>
+  </si>
+  <si>
+    <t>191,67</t>
+  </si>
+  <si>
+    <t>191,89</t>
+  </si>
+  <si>
+    <t>191,52</t>
+  </si>
+  <si>
+    <t>941,21</t>
+  </si>
+  <si>
+    <t>940,67</t>
+  </si>
+  <si>
+    <t>930,30</t>
+  </si>
+  <si>
+    <t>933,66</t>
+  </si>
+  <si>
+    <t>932,11</t>
+  </si>
+  <si>
+    <t>3 123,12</t>
+  </si>
+  <si>
+    <t>3 114,67</t>
+  </si>
+  <si>
+    <t>3 096,52</t>
+  </si>
+  <si>
+    <t>3 110,98</t>
+  </si>
+  <si>
+    <t>3 110,14</t>
+  </si>
+  <si>
+    <t>418,70</t>
+  </si>
+  <si>
+    <t>415,14</t>
+  </si>
+  <si>
+    <t>417,06</t>
+  </si>
+  <si>
+    <t>416,96</t>
+  </si>
+  <si>
+    <t>457,15</t>
+  </si>
+  <si>
+    <t>458,66</t>
+  </si>
+  <si>
+    <t>457,67</t>
+  </si>
+  <si>
+    <t>457,42</t>
+  </si>
+  <si>
+    <t>1 596,88</t>
+  </si>
+  <si>
+    <t>1 592,49</t>
+  </si>
+  <si>
+    <t>1 583,11</t>
+  </si>
+  <si>
+    <t>1 590,57</t>
+  </si>
+  <si>
+    <t>1 590,15</t>
+  </si>
+  <si>
+    <t>1 842,27</t>
+  </si>
+  <si>
+    <t>1 837,84</t>
+  </si>
+  <si>
+    <t>1 825,07</t>
+  </si>
+  <si>
+    <t>1 839,31</t>
+  </si>
+  <si>
+    <t>1 820,42</t>
+  </si>
+  <si>
+    <t>24.08.2008</t>
+  </si>
+  <si>
+    <t>23.08.2008</t>
+  </si>
+  <si>
+    <t>22.08.2008</t>
+  </si>
+  <si>
+    <t>21.08.2008</t>
+  </si>
+  <si>
+    <t>20.08.2008</t>
+  </si>
+  <si>
+    <t>19.08.2008</t>
+  </si>
+  <si>
+    <t>18.08.2008</t>
+  </si>
+  <si>
+    <t>17.08.2008</t>
+  </si>
+  <si>
+    <t>1 943,56</t>
+  </si>
+  <si>
+    <t>1 944,28</t>
+  </si>
+  <si>
+    <t>1 942,58</t>
+  </si>
+  <si>
+    <t>1 961,17</t>
+  </si>
+  <si>
+    <t>1 968,48</t>
+  </si>
+  <si>
+    <t>336,39</t>
+  </si>
+  <si>
+    <t>335,46</t>
+  </si>
+  <si>
+    <t>334,92</t>
+  </si>
+  <si>
+    <t>338,13</t>
+  </si>
+  <si>
+    <t>341,08</t>
+  </si>
+  <si>
+    <t>129,50</t>
+  </si>
+  <si>
+    <t>132,33</t>
+  </si>
+  <si>
+    <t>130,28</t>
+  </si>
+  <si>
+    <t>131,42</t>
+  </si>
+  <si>
+    <t>131,49</t>
+  </si>
+  <si>
+    <t>3 948,63</t>
+  </si>
+  <si>
+    <t>4 008,89</t>
+  </si>
+  <si>
+    <t>4 021,56</t>
+  </si>
+  <si>
+    <t>4 059,66</t>
+  </si>
+  <si>
+    <t>4 074,02</t>
+  </si>
+  <si>
+    <t>17,56</t>
+  </si>
+  <si>
+    <t>60,20</t>
+  </si>
+  <si>
+    <t>1 500,36</t>
+  </si>
+  <si>
+    <t>1 502,44</t>
+  </si>
+  <si>
+    <t>1 496,16</t>
+  </si>
+  <si>
+    <t>1 504,10</t>
+  </si>
+  <si>
+    <t>1 508,77</t>
+  </si>
+  <si>
+    <t>3 335,38</t>
+  </si>
+  <si>
+    <t>3 338,15</t>
+  </si>
+  <si>
+    <t>3 353,98</t>
+  </si>
+  <si>
+    <t>3 362,76</t>
+  </si>
+  <si>
+    <t>3 399,51</t>
+  </si>
+  <si>
+    <t>86,91</t>
+  </si>
+  <si>
+    <t>87,39</t>
+  </si>
+  <si>
+    <t>86,72</t>
+  </si>
+  <si>
+    <t>88,41</t>
+  </si>
+  <si>
+    <t>393,03</t>
+  </si>
+  <si>
+    <t>393,40</t>
+  </si>
+  <si>
+    <t>392,60</t>
+  </si>
+  <si>
+    <t>395,77</t>
+  </si>
+  <si>
+    <t>401,06</t>
+  </si>
+  <si>
+    <t>1 785,73</t>
+  </si>
+  <si>
+    <t>1 789,36</t>
+  </si>
+  <si>
+    <t>1 783,39</t>
+  </si>
+  <si>
+    <t>1 785,58</t>
+  </si>
+  <si>
+    <t>1 790,96</t>
+  </si>
+  <si>
+    <t>219,44</t>
+  </si>
+  <si>
+    <t>220,01</t>
+  </si>
+  <si>
+    <t>219,55</t>
+  </si>
+  <si>
+    <t>911,29</t>
+  </si>
+  <si>
+    <t>911,92</t>
+  </si>
+  <si>
+    <t>910,62</t>
+  </si>
+  <si>
+    <t>919,75</t>
+  </si>
+  <si>
+    <t>927,69</t>
+  </si>
+  <si>
+    <t>4 475,78</t>
+  </si>
+  <si>
+    <t>4 468,20</t>
+  </si>
+  <si>
+    <t>4 504,43</t>
+  </si>
+  <si>
+    <t>4 545,65</t>
+  </si>
+  <si>
+    <t>7 864,83</t>
+  </si>
+  <si>
+    <t>7 891,59</t>
+  </si>
+  <si>
+    <t>7 892,18</t>
+  </si>
+  <si>
+    <t>7 906,07</t>
+  </si>
+  <si>
+    <t>7 900,74</t>
+  </si>
+  <si>
+    <t>201,24</t>
+  </si>
+  <si>
+    <t>201,36</t>
+  </si>
+  <si>
+    <t>1 988,98</t>
+  </si>
+  <si>
+    <t>1 983,65</t>
+  </si>
+  <si>
+    <t>1 972,53</t>
+  </si>
+  <si>
+    <t>1 982,90</t>
+  </si>
+  <si>
+    <t>1 998,39</t>
+  </si>
+  <si>
+    <t>25,76</t>
+  </si>
+  <si>
+    <t>25,80</t>
+  </si>
+  <si>
+    <t>25,77</t>
+  </si>
+  <si>
+    <t>25,82</t>
+  </si>
+  <si>
+    <t>192,75</t>
+  </si>
+  <si>
+    <t>194,22</t>
+  </si>
+  <si>
+    <t>192,13</t>
+  </si>
+  <si>
+    <t>192,06</t>
+  </si>
+  <si>
+    <t>950,56</t>
+  </si>
+  <si>
+    <t>964,81</t>
+  </si>
+  <si>
+    <t>957,20</t>
+  </si>
+  <si>
+    <t>972,99</t>
+  </si>
+  <si>
+    <t>981,15</t>
+  </si>
+  <si>
+    <t>3 148,45</t>
+  </si>
+  <si>
+    <t>3 150,56</t>
+  </si>
+  <si>
+    <t>3 145,71</t>
+  </si>
+  <si>
+    <t>3 175,58</t>
+  </si>
+  <si>
+    <t>3 203,34</t>
+  </si>
+  <si>
+    <t>422,16</t>
+  </si>
+  <si>
+    <t>422,38</t>
+  </si>
+  <si>
+    <t>425,66</t>
+  </si>
+  <si>
+    <t>429,39</t>
+  </si>
+  <si>
+    <t>456,73</t>
+  </si>
+  <si>
+    <t>456,70</t>
+  </si>
+  <si>
+    <t>456,83</t>
+  </si>
+  <si>
+    <t>455,82</t>
+  </si>
+  <si>
+    <t>1 609,73</t>
+  </si>
+  <si>
+    <t>1 611,02</t>
+  </si>
+  <si>
+    <t>1 608,38</t>
+  </si>
+  <si>
+    <t>1 623,66</t>
+  </si>
+  <si>
+    <t>1 637,89</t>
+  </si>
+  <si>
+    <t>1 852,30</t>
+  </si>
+  <si>
+    <t>1 834,46</t>
+  </si>
+  <si>
+    <t>1 852,09</t>
+  </si>
+  <si>
+    <t>1 887,55</t>
+  </si>
+  <si>
+    <t>1 885,86</t>
+  </si>
+  <si>
+    <t>16.08.2008</t>
+  </si>
+  <si>
+    <t>15.08.2008</t>
+  </si>
+  <si>
+    <t>14.08.2008</t>
+  </si>
+  <si>
+    <t>13.08.2008</t>
+  </si>
+  <si>
+    <t>12.08.2008</t>
+  </si>
+  <si>
+    <t>11.08.2008</t>
+  </si>
+  <si>
+    <t>10.08.2008</t>
+  </si>
+  <si>
+    <t>09.08.2008</t>
+  </si>
+  <si>
+    <t>2 000,47</t>
+  </si>
+  <si>
+    <t>2 009,61</t>
+  </si>
+  <si>
+    <t>2 007,22</t>
+  </si>
+  <si>
+    <t>2 017,57</t>
+  </si>
+  <si>
+    <t>2 016,22</t>
+  </si>
+  <si>
+    <t>2 019,49</t>
+  </si>
+  <si>
+    <t>347,50</t>
+  </si>
+  <si>
+    <t>347,00</t>
+  </si>
+  <si>
+    <t>346,24</t>
+  </si>
+  <si>
+    <t>347,59</t>
+  </si>
+  <si>
+    <t>348,67</t>
+  </si>
+  <si>
+    <t>349,03</t>
+  </si>
+  <si>
+    <t>136,35</t>
+  </si>
+  <si>
+    <t>136,28</t>
+  </si>
+  <si>
+    <t>136,21</t>
+  </si>
+  <si>
+    <t>137,88</t>
+  </si>
+  <si>
+    <t>137,91</t>
+  </si>
+  <si>
+    <t>4 117,29</t>
+  </si>
+  <si>
+    <t>4 132,44</t>
+  </si>
+  <si>
+    <t>4 130,97</t>
+  </si>
+  <si>
+    <t>4 160,81</t>
+  </si>
+  <si>
+    <t>4 174,76</t>
+  </si>
+  <si>
+    <t>4 186,67</t>
+  </si>
+  <si>
+    <t>60,23</t>
+  </si>
+  <si>
+    <t>60,25</t>
+  </si>
+  <si>
+    <t>60,14</t>
+  </si>
+  <si>
+    <t>1 526,06</t>
+  </si>
+  <si>
+    <t>1 532,27</t>
+  </si>
+  <si>
+    <t>1 534,66</t>
+  </si>
+  <si>
+    <t>1 540,26</t>
+  </si>
+  <si>
+    <t>1 543,41</t>
+  </si>
+  <si>
+    <t>1 546,40</t>
+  </si>
+  <si>
+    <t>3 403,12</t>
+  </si>
+  <si>
+    <t>3 409,61</t>
+  </si>
+  <si>
+    <t>3 420,07</t>
+  </si>
+  <si>
+    <t>3 422,34</t>
+  </si>
+  <si>
+    <t>3 424,92</t>
+  </si>
+  <si>
+    <t>3 425,63</t>
+  </si>
+  <si>
+    <t>90,12</t>
+  </si>
+  <si>
+    <t>90,28</t>
+  </si>
+  <si>
+    <t>90,27</t>
+  </si>
+  <si>
+    <t>407,59</t>
+  </si>
+  <si>
+    <t>407,48</t>
+  </si>
+  <si>
+    <t>408,87</t>
+  </si>
+  <si>
+    <t>411,80</t>
+  </si>
+  <si>
+    <t>411,17</t>
+  </si>
+  <si>
+    <t>411,58</t>
+  </si>
+  <si>
+    <t>1 812,80</t>
+  </si>
+  <si>
+    <t>1 821,47</t>
+  </si>
+  <si>
+    <t>1 831,03</t>
+  </si>
+  <si>
+    <t>1 835,00</t>
+  </si>
+  <si>
+    <t>1 814,59</t>
+  </si>
+  <si>
+    <t>1 815,53</t>
+  </si>
+  <si>
+    <t>218,97</t>
+  </si>
+  <si>
+    <t>218,18</t>
+  </si>
+  <si>
+    <t>218,96</t>
+  </si>
+  <si>
+    <t>218,61</t>
+  </si>
+  <si>
+    <t>945,77</t>
+  </si>
+  <si>
+    <t>948,02</t>
+  </si>
+  <si>
+    <t>948,38</t>
+  </si>
+  <si>
+    <t>953,84</t>
+  </si>
+  <si>
+    <t>951,80</t>
+  </si>
+  <si>
+    <t>956,06</t>
+  </si>
+  <si>
+    <t>4 632,94</t>
+  </si>
+  <si>
+    <t>4 644,31</t>
+  </si>
+  <si>
+    <t>4 643,80</t>
+  </si>
+  <si>
+    <t>4 671,68</t>
+  </si>
+  <si>
+    <t>4 668,07</t>
+  </si>
+  <si>
+    <t>4 689,96</t>
+  </si>
+  <si>
+    <t>7 924,47</t>
+  </si>
+  <si>
+    <t>7 937,46</t>
+  </si>
+  <si>
+    <t>7 939,55</t>
+  </si>
+  <si>
+    <t>7 949,29</t>
+  </si>
+  <si>
+    <t>7 942,71</t>
+  </si>
+  <si>
+    <t>7 954,25</t>
+  </si>
+  <si>
+    <t>208,71</t>
+  </si>
+  <si>
+    <t>209,19</t>
+  </si>
+  <si>
+    <t>209,30</t>
+  </si>
+  <si>
+    <t>210,48</t>
+  </si>
+  <si>
+    <t>210,97</t>
+  </si>
+  <si>
+    <t>2 017,49</t>
+  </si>
+  <si>
+    <t>2 027,07</t>
+  </si>
+  <si>
+    <t>2 026,19</t>
+  </si>
+  <si>
+    <t>2 052,95</t>
+  </si>
+  <si>
+    <t>2 058,85</t>
+  </si>
+  <si>
+    <t>2 067,99</t>
+  </si>
+  <si>
+    <t>26,59</t>
+  </si>
+  <si>
+    <t>26,88</t>
+  </si>
+  <si>
+    <t>26,44</t>
+  </si>
+  <si>
+    <t>26,55</t>
+  </si>
+  <si>
+    <t>26,61</t>
+  </si>
+  <si>
+    <t>26,35</t>
+  </si>
+  <si>
+    <t>192,92</t>
+  </si>
+  <si>
+    <t>194,98</t>
+  </si>
+  <si>
+    <t>195,87</t>
+  </si>
+  <si>
+    <t>195,90</t>
+  </si>
+  <si>
+    <t>196,46</t>
+  </si>
+  <si>
+    <t>195,51</t>
+  </si>
+  <si>
+    <t>1 005,72</t>
+  </si>
+  <si>
+    <t>1 013,97</t>
+  </si>
+  <si>
+    <t>1 018,74</t>
+  </si>
+  <si>
+    <t>1 027,02</t>
+  </si>
+  <si>
+    <t>1 020,97</t>
+  </si>
+  <si>
+    <t>1 030,64</t>
+  </si>
+  <si>
+    <t>3 265,61</t>
+  </si>
+  <si>
+    <t>3 272,86</t>
+  </si>
+  <si>
+    <t>3 274,55</t>
+  </si>
+  <si>
+    <t>3 293,43</t>
+  </si>
+  <si>
+    <t>3 288,46</t>
+  </si>
+  <si>
+    <t>3 301,12</t>
+  </si>
+  <si>
+    <t>2 112,00</t>
+  </si>
+  <si>
+    <t>2 113,00</t>
+  </si>
+  <si>
+    <t>437,69</t>
+  </si>
+  <si>
+    <t>438,65</t>
+  </si>
+  <si>
+    <t>438,87</t>
+  </si>
+  <si>
+    <t>441,50</t>
+  </si>
+  <si>
+    <t>440,82</t>
+  </si>
+  <si>
+    <t>455,52</t>
+  </si>
+  <si>
+    <t>455,30</t>
+  </si>
+  <si>
+    <t>455,00</t>
+  </si>
+  <si>
+    <t>454,90</t>
+  </si>
+  <si>
+    <t>453,40</t>
+  </si>
+  <si>
+    <t>1 669,50</t>
+  </si>
+  <si>
+    <t>1 673,34</t>
+  </si>
+  <si>
+    <t>1 674,40</t>
+  </si>
+  <si>
+    <t>1 683,93</t>
+  </si>
+  <si>
+    <t>1 681,25</t>
+  </si>
+  <si>
+    <t>1 687,69</t>
+  </si>
+  <si>
+    <t>1 924,07</t>
+  </si>
+  <si>
+    <t>1 938,29</t>
+  </si>
+  <si>
+    <t>1 945,47</t>
+  </si>
+  <si>
+    <t>1 970,69</t>
+  </si>
+  <si>
+    <t>1 978,40</t>
+  </si>
+  <si>
+    <t>1 999,32</t>
+  </si>
+  <si>
+    <t>08.08.2008</t>
+  </si>
+  <si>
+    <t>07.08.2008</t>
+  </si>
+  <si>
+    <t>06.08.2008</t>
+  </si>
+  <si>
+    <t>05.08.2008</t>
+  </si>
+  <si>
+    <t>04.08.2008</t>
+  </si>
+  <si>
+    <t>03.08.2008</t>
+  </si>
+  <si>
+    <t>02.08.2008</t>
+  </si>
+  <si>
+    <t>01.08.2008</t>
+  </si>
+  <si>
+    <t>В АВГУСТЕ</t>
+  </si>
+  <si>
+    <t>1 911,36</t>
+  </si>
+  <si>
+    <t>1 935,90</t>
+  </si>
+  <si>
+    <t>1 945,62</t>
+  </si>
+  <si>
+    <t>1 941,95</t>
+  </si>
+  <si>
+    <t>312,07</t>
+  </si>
+  <si>
+    <t>318,03</t>
+  </si>
+  <si>
+    <t>321,28</t>
+  </si>
+  <si>
+    <t>322,01</t>
+  </si>
+  <si>
+    <t>123,54</t>
+  </si>
+  <si>
+    <t>125,85</t>
+  </si>
+  <si>
+    <t>126,75</t>
+  </si>
+  <si>
+    <t>128,03</t>
+  </si>
+  <si>
+    <t>3 820,49</t>
+  </si>
+  <si>
+    <t>3 871,15</t>
+  </si>
+  <si>
+    <t>3 924,45</t>
+  </si>
+  <si>
+    <t>3 923,61</t>
+  </si>
+  <si>
+    <t>57,57</t>
+  </si>
+  <si>
+    <t>1 471,85</t>
+  </si>
+  <si>
+    <t>1 479,07</t>
+  </si>
+  <si>
+    <t>1 484,53</t>
+  </si>
+  <si>
+    <t>1 487,77</t>
+  </si>
+  <si>
+    <t>3 315,92</t>
+  </si>
+  <si>
+    <t>3 323,88</t>
+  </si>
+  <si>
+    <t>3 322,21</t>
+  </si>
+  <si>
+    <t>3 337,03</t>
+  </si>
+  <si>
+    <t>83,62</t>
+  </si>
+  <si>
+    <t>84,37</t>
+  </si>
+  <si>
+    <t>84,79</t>
+  </si>
+  <si>
+    <t>84,20</t>
+  </si>
+  <si>
+    <t>365,63</t>
+  </si>
+  <si>
+    <t>371,58</t>
+  </si>
+  <si>
+    <t>376,15</t>
+  </si>
+  <si>
+    <t>377,02</t>
+  </si>
+  <si>
+    <t>1 689,48</t>
+  </si>
+  <si>
+    <t>1 706,76</t>
+  </si>
+  <si>
+    <t>1 702,56</t>
+  </si>
+  <si>
+    <t>1 703,11</t>
+  </si>
+  <si>
+    <t>203,86</t>
+  </si>
+  <si>
+    <t>203,08</t>
+  </si>
+  <si>
+    <t>877,68</t>
+  </si>
+  <si>
+    <t>890,79</t>
+  </si>
+  <si>
+    <t>898,99</t>
+  </si>
+  <si>
+    <t>897,19</t>
+  </si>
+  <si>
+    <t>4 277,61</t>
+  </si>
+  <si>
+    <t>4 344,07</t>
+  </si>
+  <si>
+    <t>4 382,85</t>
+  </si>
+  <si>
+    <t>4 376,04</t>
+  </si>
+  <si>
+    <t>7 907,11</t>
+  </si>
+  <si>
+    <t>7 889,23</t>
+  </si>
+  <si>
+    <t>7 930,13</t>
+  </si>
+  <si>
+    <t>193,71</t>
+  </si>
+  <si>
+    <t>196,58</t>
+  </si>
+  <si>
+    <t>198,38</t>
+  </si>
+  <si>
+    <t>198,07</t>
+  </si>
+  <si>
+    <t>308,40</t>
+  </si>
+  <si>
+    <t>308,43</t>
+  </si>
+  <si>
+    <t>309,50</t>
+  </si>
+  <si>
+    <t>309,47</t>
+  </si>
+  <si>
+    <t>1 Китайский юань</t>
+  </si>
+  <si>
+    <t>2 025,52</t>
+  </si>
+  <si>
+    <t>2 036,96</t>
+  </si>
+  <si>
+    <t>2 036,17</t>
+  </si>
+  <si>
+    <t>2 040,60</t>
+  </si>
+  <si>
+    <t>22,06</t>
+  </si>
+  <si>
+    <t>22,49</t>
+  </si>
+  <si>
+    <t>22,71</t>
+  </si>
+  <si>
+    <t>22,26</t>
+  </si>
+  <si>
+    <t>200,36</t>
+  </si>
+  <si>
+    <t>199,57</t>
+  </si>
+  <si>
+    <t>198,94</t>
+  </si>
+  <si>
+    <t>893,54</t>
+  </si>
+  <si>
+    <t>916,43</t>
+  </si>
+  <si>
+    <t>932,21</t>
+  </si>
+  <si>
+    <t>936,77</t>
+  </si>
+  <si>
+    <t>3 029,81</t>
+  </si>
+  <si>
+    <t>3 075,20</t>
+  </si>
+  <si>
+    <t>3 104,12</t>
+  </si>
+  <si>
+    <t>3 098,00</t>
+  </si>
+  <si>
+    <t>406,21</t>
+  </si>
+  <si>
+    <t>412,22</t>
+  </si>
+  <si>
+    <t>416,08</t>
+  </si>
+  <si>
+    <t>415,48</t>
+  </si>
+  <si>
+    <t>417,52</t>
+  </si>
+  <si>
+    <t>417,07</t>
+  </si>
+  <si>
+    <t>415,18</t>
+  </si>
+  <si>
+    <t>416,17</t>
+  </si>
+  <si>
+    <t>1 549,07</t>
+  </si>
+  <si>
+    <t>1 586,98</t>
+  </si>
+  <si>
+    <t>1 583,88</t>
+  </si>
+  <si>
+    <t>1 726,06</t>
+  </si>
+  <si>
+    <t>1 740,84</t>
+  </si>
+  <si>
+    <t>1 768,28</t>
+  </si>
+  <si>
+    <t>1 769,55</t>
+  </si>
+  <si>
+    <t>30.09.2008</t>
+  </si>
+  <si>
+    <t>29.09.2008</t>
+  </si>
+  <si>
+    <t>28.09.2008</t>
+  </si>
+  <si>
+    <t>27.09.2008</t>
+  </si>
+  <si>
+    <t>26.09.2008</t>
+  </si>
+  <si>
+    <t>25.09.2008</t>
+  </si>
+  <si>
+    <t>1 946,90</t>
+  </si>
+  <si>
+    <t>1 924,46</t>
+  </si>
+  <si>
+    <t>1 881,85</t>
+  </si>
+  <si>
+    <t>1 909,37</t>
+  </si>
+  <si>
+    <t>1 892,36</t>
+  </si>
+  <si>
+    <t>1 910,66</t>
+  </si>
+  <si>
+    <t>323,41</t>
+  </si>
+  <si>
+    <t>322,08</t>
+  </si>
+  <si>
+    <t>314,01</t>
+  </si>
+  <si>
+    <t>315,44</t>
+  </si>
+  <si>
+    <t>312,90</t>
+  </si>
+  <si>
+    <t>312,59</t>
+  </si>
+  <si>
+    <t>128,88</t>
+  </si>
+  <si>
+    <t>127,95</t>
+  </si>
+  <si>
+    <t>125,03</t>
+  </si>
+  <si>
+    <t>125,68</t>
+  </si>
+  <si>
+    <t>125,35</t>
+  </si>
+  <si>
+    <t>125,33</t>
+  </si>
+  <si>
+    <t>3 910,16</t>
+  </si>
+  <si>
+    <t>3 894,21</t>
+  </si>
+  <si>
+    <t>3 798,96</t>
+  </si>
+  <si>
+    <t>3 825,16</t>
+  </si>
+  <si>
+    <t>3 776,12</t>
+  </si>
+  <si>
+    <t>3 791,35</t>
+  </si>
+  <si>
+    <t>59,14</t>
+  </si>
+  <si>
+    <t>59,98</t>
+  </si>
+  <si>
+    <t>60,00</t>
+  </si>
+  <si>
+    <t>60,06</t>
+  </si>
+  <si>
+    <t>1 493,37</t>
+  </si>
+  <si>
+    <t>1 489,63</t>
+  </si>
+  <si>
+    <t>1 472,08</t>
+  </si>
+  <si>
+    <t>1 474,17</t>
+  </si>
+  <si>
+    <t>1 473,56</t>
+  </si>
+  <si>
+    <t>1 474,54</t>
+  </si>
+  <si>
+    <t>3 313,98</t>
+  </si>
+  <si>
+    <t>3 270,79</t>
+  </si>
+  <si>
+    <t>3 308,76</t>
+  </si>
+  <si>
+    <t>3 272,93</t>
+  </si>
+  <si>
+    <t>3 279,39</t>
+  </si>
+  <si>
+    <t>3 277,85</t>
+  </si>
+  <si>
+    <t>84,53</t>
+  </si>
+  <si>
+    <t>83,58</t>
+  </si>
+  <si>
+    <t>82,87</t>
+  </si>
+  <si>
+    <t>83,09</t>
+  </si>
+  <si>
+    <t>82,86</t>
+  </si>
+  <si>
+    <t>82,92</t>
+  </si>
+  <si>
+    <t>379,77</t>
+  </si>
+  <si>
+    <t>375,26</t>
+  </si>
+  <si>
+    <t>363,41</t>
+  </si>
+  <si>
+    <t>363,42</t>
+  </si>
+  <si>
+    <t>364,23</t>
+  </si>
+  <si>
+    <t>1 699,12</t>
+  </si>
+  <si>
+    <t>1 701,17</t>
+  </si>
+  <si>
+    <t>1 681,19</t>
+  </si>
+  <si>
+    <t>1 644,36</t>
+  </si>
+  <si>
+    <t>1 669,96</t>
+  </si>
+  <si>
+    <t>1 658,82</t>
+  </si>
+  <si>
+    <t>200,67</t>
+  </si>
+  <si>
+    <t>194,48</t>
+  </si>
+  <si>
+    <t>203,57</t>
+  </si>
+  <si>
+    <t>204,95</t>
+  </si>
+  <si>
+    <t>212,46</t>
+  </si>
+  <si>
+    <t>215,27</t>
+  </si>
+  <si>
+    <t>899,07</t>
+  </si>
+  <si>
+    <t>890,61</t>
+  </si>
+  <si>
+    <t>877,05</t>
+  </si>
+  <si>
+    <t>870,55</t>
+  </si>
+  <si>
+    <t>872,15</t>
+  </si>
+  <si>
+    <t>4 383,56</t>
+  </si>
+  <si>
+    <t>4 342,55</t>
+  </si>
+  <si>
+    <t>4 237,99</t>
+  </si>
+  <si>
+    <t>4 287,74</t>
+  </si>
+  <si>
+    <t>4 262,82</t>
+  </si>
+  <si>
+    <t>4 272,30</t>
+  </si>
+  <si>
+    <t>7 936,87</t>
+  </si>
+  <si>
+    <t>7 916,93</t>
+  </si>
+  <si>
+    <t>7 892,08</t>
+  </si>
+  <si>
+    <t>7 907,93</t>
+  </si>
+  <si>
+    <t>7 900,04</t>
+  </si>
+  <si>
+    <t>7 912,16</t>
+  </si>
+  <si>
+    <t>196,53</t>
+  </si>
+  <si>
+    <t>193,57</t>
+  </si>
+  <si>
+    <t>192,24</t>
+  </si>
+  <si>
+    <t>192,45</t>
+  </si>
+  <si>
+    <t>309,57</t>
+  </si>
+  <si>
+    <t>309,37</t>
+  </si>
+  <si>
+    <t>309,00</t>
+  </si>
+  <si>
+    <t>308,89</t>
+  </si>
+  <si>
+    <t>309,16</t>
+  </si>
+  <si>
+    <t>309,40</t>
+  </si>
+  <si>
+    <t>2 038,12</t>
+  </si>
+  <si>
+    <t>2 016,33</t>
+  </si>
+  <si>
+    <t>1 991,51</t>
+  </si>
+  <si>
+    <t>1 982,36</t>
+  </si>
+  <si>
+    <t>1 986,66</t>
+  </si>
+  <si>
+    <t>1 978,30</t>
+  </si>
+  <si>
+    <t>22,98</t>
+  </si>
+  <si>
+    <t>23,36</t>
+  </si>
+  <si>
+    <t>22,13</t>
+  </si>
+  <si>
+    <t>22,56</t>
+  </si>
+  <si>
+    <t>23,00</t>
+  </si>
+  <si>
+    <t>23,29</t>
+  </si>
+  <si>
+    <t>198,79</t>
+  </si>
+  <si>
+    <t>196,66</t>
+  </si>
+  <si>
+    <t>201,05</t>
+  </si>
+  <si>
+    <t>200,87</t>
+  </si>
+  <si>
+    <t>203,85</t>
+  </si>
+  <si>
+    <t>939,17</t>
+  </si>
+  <si>
+    <t>936,59</t>
+  </si>
+  <si>
+    <t>903,92</t>
+  </si>
+  <si>
+    <t>902,53</t>
+  </si>
+  <si>
+    <t>903,02</t>
+  </si>
+  <si>
+    <t>888,26</t>
+  </si>
+  <si>
+    <t>3 104,22</t>
+  </si>
+  <si>
+    <t>3 075,18</t>
+  </si>
+  <si>
+    <t>3 001,05</t>
+  </si>
+  <si>
+    <t>3 028,14</t>
+  </si>
+  <si>
+    <t>3 007,42</t>
+  </si>
+  <si>
+    <t>3 011,23</t>
+  </si>
+  <si>
+    <t>416,15</t>
+  </si>
+  <si>
+    <t>412,19</t>
+  </si>
+  <si>
+    <t>402,26</t>
+  </si>
+  <si>
+    <t>405,91</t>
+  </si>
+  <si>
+    <t>403,17</t>
+  </si>
+  <si>
+    <t>403,70</t>
+  </si>
+  <si>
+    <t>418,63</t>
+  </si>
+  <si>
+    <t>422,82</t>
+  </si>
+  <si>
+    <t>419,87</t>
+  </si>
+  <si>
+    <t>435,41</t>
+  </si>
+  <si>
+    <t>441,54</t>
+  </si>
+  <si>
+    <t>1 587,19</t>
+  </si>
+  <si>
+    <t>1 572,36</t>
+  </si>
+  <si>
+    <t>1 534,44</t>
+  </si>
+  <si>
+    <t>1 548,38</t>
+  </si>
+  <si>
+    <t>1 537,68</t>
+  </si>
+  <si>
+    <t>1 539,58</t>
+  </si>
+  <si>
+    <t>1 778,41</t>
+  </si>
+  <si>
+    <t>1 758,13</t>
+  </si>
+  <si>
+    <t>1 713,89</t>
+  </si>
+  <si>
+    <t>1 693,89</t>
+  </si>
+  <si>
+    <t>1 685,02</t>
+  </si>
+  <si>
+    <t>1 665,46</t>
+  </si>
+  <si>
+    <t>24.09.2008</t>
+  </si>
+  <si>
+    <t>23.09.2008</t>
+  </si>
+  <si>
+    <t>22.09.2008</t>
+  </si>
+  <si>
+    <t>21.09.2008</t>
+  </si>
+  <si>
+    <t>20.09.2008</t>
+  </si>
+  <si>
+    <t>19.09.2008</t>
+  </si>
+  <si>
+    <t>18.09.2008</t>
+  </si>
+  <si>
+    <t>17.09.2008</t>
+  </si>
+  <si>
+    <t>1 896,81</t>
+  </si>
+  <si>
+    <t>1 862,14</t>
+  </si>
+  <si>
+    <t>1 856,28</t>
+  </si>
+  <si>
+    <t>1 877,55</t>
+  </si>
+  <si>
+    <t>1 865,99</t>
+  </si>
+  <si>
+    <t>1 881,80</t>
+  </si>
+  <si>
+    <t>315,83</t>
+  </si>
+  <si>
+    <t>312,62</t>
+  </si>
+  <si>
+    <t>309,76</t>
+  </si>
+  <si>
+    <t>314,34</t>
+  </si>
+  <si>
+    <t>314,81</t>
+  </si>
+  <si>
+    <t>319,12</t>
+  </si>
+  <si>
+    <t>125,31</t>
+  </si>
+  <si>
+    <t>121,79</t>
+  </si>
+  <si>
+    <t>119,59</t>
+  </si>
+  <si>
+    <t>120,56</t>
+  </si>
+  <si>
+    <t>120,17</t>
+  </si>
+  <si>
+    <t>121,07</t>
+  </si>
+  <si>
+    <t>3 807,00</t>
+  </si>
+  <si>
+    <t>3 735,02</t>
+  </si>
+  <si>
+    <t>3 701,55</t>
+  </si>
+  <si>
+    <t>3 733,35</t>
+  </si>
+  <si>
+    <t>3 709,77</t>
+  </si>
+  <si>
+    <t>3 751,67</t>
+  </si>
+  <si>
+    <t>17,69</t>
+  </si>
+  <si>
+    <t>60,03</t>
+  </si>
+  <si>
+    <t>60,98</t>
+  </si>
+  <si>
+    <t>60,95</t>
+  </si>
+  <si>
+    <t>60,89</t>
+  </si>
+  <si>
+    <t>61,00</t>
+  </si>
+  <si>
+    <t>1 477,19</t>
+  </si>
+  <si>
+    <t>1 473,27</t>
+  </si>
+  <si>
+    <t>1 464,36</t>
+  </si>
+  <si>
+    <t>1 475,46</t>
+  </si>
+  <si>
+    <t>1 475,35</t>
+  </si>
+  <si>
+    <t>1 481,82</t>
+  </si>
+  <si>
+    <t>3 257,93</t>
+  </si>
+  <si>
+    <t>3 242,88</t>
+  </si>
+  <si>
+    <t>3 253,89</t>
+  </si>
+  <si>
+    <t>3 260,19</t>
+  </si>
+  <si>
+    <t>3 258,12</t>
+  </si>
+  <si>
+    <t>3 264,70</t>
+  </si>
+  <si>
+    <t>83,25</t>
+  </si>
+  <si>
+    <t>82,25</t>
+  </si>
+  <si>
+    <t>81,95</t>
+  </si>
+  <si>
+    <t>82,62</t>
+  </si>
+  <si>
+    <t>82,52</t>
+  </si>
+  <si>
+    <t>83,56</t>
+  </si>
+  <si>
+    <t>368,15</t>
+  </si>
+  <si>
+    <t>367,36</t>
+  </si>
+  <si>
+    <t>364,50</t>
+  </si>
+  <si>
+    <t>372,11</t>
+  </si>
+  <si>
+    <t>371,95</t>
+  </si>
+  <si>
+    <t>377,29</t>
+  </si>
+  <si>
+    <t>1 674,46</t>
+  </si>
+  <si>
+    <t>1 694,59</t>
+  </si>
+  <si>
+    <t>1 682,99</t>
+  </si>
+  <si>
+    <t>1 710,93</t>
+  </si>
+  <si>
+    <t>1 723,27</t>
+  </si>
+  <si>
+    <t>1 728,20</t>
+  </si>
+  <si>
+    <t>214,84</t>
+  </si>
+  <si>
+    <t>216,49</t>
+  </si>
+  <si>
+    <t>217,16</t>
+  </si>
+  <si>
+    <t>218,62</t>
+  </si>
+  <si>
+    <t>873,63</t>
+  </si>
+  <si>
+    <t>862,17</t>
+  </si>
+  <si>
+    <t>852,77</t>
+  </si>
+  <si>
+    <t>866,64</t>
+  </si>
+  <si>
+    <t>862,79</t>
+  </si>
+  <si>
+    <t>873,92</t>
+  </si>
+  <si>
+    <t>4 283,25</t>
+  </si>
+  <si>
+    <t>4 223,35</t>
+  </si>
+  <si>
+    <t>4 179,61</t>
+  </si>
+  <si>
+    <t>4 247,24</t>
+  </si>
+  <si>
+    <t>4 234,28</t>
+  </si>
+  <si>
+    <t>4 285,86</t>
+  </si>
+  <si>
+    <t>7 905,17</t>
+  </si>
+  <si>
+    <t>7 891,30</t>
+  </si>
+  <si>
+    <t>7 878,16</t>
+  </si>
+  <si>
+    <t>7 894,64</t>
+  </si>
+  <si>
+    <t>7 878,92</t>
+  </si>
+  <si>
+    <t>7 874,52</t>
+  </si>
+  <si>
+    <t>192,89</t>
+  </si>
+  <si>
+    <t>190,25</t>
+  </si>
+  <si>
+    <t>188,21</t>
+  </si>
+  <si>
+    <t>191,29</t>
+  </si>
+  <si>
+    <t>190,50</t>
+  </si>
+  <si>
+    <t>192,86</t>
+  </si>
+  <si>
+    <t>309,18</t>
+  </si>
+  <si>
+    <t>308,75</t>
+  </si>
+  <si>
+    <t>308,71</t>
+  </si>
+  <si>
+    <t>308,93</t>
+  </si>
+  <si>
+    <t>308,62</t>
+  </si>
+  <si>
+    <t>308,52</t>
+  </si>
+  <si>
+    <t>1 988,06</t>
+  </si>
+  <si>
+    <t>1 975,52</t>
+  </si>
+  <si>
+    <t>1 963,21</t>
+  </si>
+  <si>
+    <t>1 980,97</t>
+  </si>
+  <si>
+    <t>1 982,81</t>
+  </si>
+  <si>
+    <t>1 992,54</t>
+  </si>
+  <si>
+    <t>23,68</t>
+  </si>
+  <si>
+    <t>23,34</t>
+  </si>
+  <si>
+    <t>23,60</t>
+  </si>
+  <si>
+    <t>24,05</t>
+  </si>
+  <si>
+    <t>196,64</t>
+  </si>
+  <si>
+    <t>197,11</t>
+  </si>
+  <si>
+    <t>197,16</t>
+  </si>
+  <si>
+    <t>193,84</t>
+  </si>
+  <si>
+    <t>902,15</t>
+  </si>
+  <si>
+    <t>887,08</t>
+  </si>
+  <si>
+    <t>865,35</t>
+  </si>
+  <si>
+    <t>862,63</t>
+  </si>
+  <si>
+    <t>857,97</t>
+  </si>
+  <si>
+    <t>878,01</t>
+  </si>
+  <si>
+    <t>3 018,05</t>
+  </si>
+  <si>
+    <t>2 976,93</t>
+  </si>
+  <si>
+    <t>2 944,57</t>
+  </si>
+  <si>
+    <t>2 992,75</t>
+  </si>
+  <si>
+    <t>2 980,73</t>
+  </si>
+  <si>
+    <t>3 017,46</t>
+  </si>
+  <si>
+    <t>404,59</t>
+  </si>
+  <si>
+    <t>399,22</t>
+  </si>
+  <si>
+    <t>394,91</t>
+  </si>
+  <si>
+    <t>401,31</t>
+  </si>
+  <si>
+    <t>399,69</t>
+  </si>
+  <si>
+    <t>404,69</t>
+  </si>
+  <si>
+    <t>442,95</t>
+  </si>
+  <si>
+    <t>440,71</t>
+  </si>
+  <si>
+    <t>446,53</t>
+  </si>
+  <si>
+    <t>446,30</t>
+  </si>
+  <si>
+    <t>1 543,01</t>
+  </si>
+  <si>
+    <t>1 521,90</t>
+  </si>
+  <si>
+    <t>1 505,58</t>
+  </si>
+  <si>
+    <t>1 530,00</t>
+  </si>
+  <si>
+    <t>1 523,91</t>
+  </si>
+  <si>
+    <t>1 542,90</t>
+  </si>
+  <si>
+    <t>1 725,76</t>
+  </si>
+  <si>
+    <t>1 706,53</t>
+  </si>
+  <si>
+    <t>1 677,93</t>
+  </si>
+  <si>
+    <t>1 705,30</t>
+  </si>
+  <si>
+    <t>1 706,11</t>
+  </si>
+  <si>
+    <t>1 749,81</t>
+  </si>
+  <si>
+    <t>16.09.2008</t>
+  </si>
+  <si>
+    <t>15.09.2008</t>
+  </si>
+  <si>
+    <t>14.09.2008</t>
+  </si>
+  <si>
+    <t>13.09.2008</t>
+  </si>
+  <si>
+    <t>12.09.2008</t>
+  </si>
+  <si>
+    <t>11.09.2008</t>
+  </si>
+  <si>
+    <t>10.09.2008</t>
+  </si>
+  <si>
+    <t>09.09.2008</t>
+  </si>
+  <si>
+    <t>1 893,02</t>
+  </si>
+  <si>
+    <t>1 914,04</t>
+  </si>
+  <si>
+    <t>1 890,98</t>
+  </si>
+  <si>
+    <t>1 903,00</t>
+  </si>
+  <si>
+    <t>1 923,37</t>
+  </si>
+  <si>
+    <t>317,74</t>
+  </si>
+  <si>
+    <t>323,25</t>
+  </si>
+  <si>
+    <t>321,32</t>
+  </si>
+  <si>
+    <t>323,46</t>
+  </si>
+  <si>
+    <t>326,79</t>
+  </si>
+  <si>
+    <t>121,22</t>
+  </si>
+  <si>
+    <t>124,13</t>
+  </si>
+  <si>
+    <t>122,34</t>
+  </si>
+  <si>
+    <t>123,10</t>
+  </si>
+  <si>
+    <t>124,62</t>
+  </si>
+  <si>
+    <t>3 717,15</t>
+  </si>
+  <si>
+    <t>3 761,59</t>
+  </si>
+  <si>
+    <t>3 732,04</t>
+  </si>
+  <si>
+    <t>3 775,31</t>
+  </si>
+  <si>
+    <t>3 813,42</t>
+  </si>
+  <si>
+    <t>1 470,67</t>
+  </si>
+  <si>
+    <t>1 478,29</t>
+  </si>
+  <si>
+    <t>1 468,06</t>
+  </si>
+  <si>
+    <t>1 475,40</t>
+  </si>
+  <si>
+    <t>1 482,96</t>
+  </si>
+  <si>
+    <t>3 283,89</t>
+  </si>
+  <si>
+    <t>3 276,95</t>
+  </si>
+  <si>
+    <t>3 285,48</t>
+  </si>
+  <si>
+    <t>3 314,02</t>
+  </si>
+  <si>
+    <t>82,93</t>
+  </si>
+  <si>
+    <t>83,72</t>
+  </si>
+  <si>
+    <t>84,87</t>
+  </si>
+  <si>
+    <t>85,40</t>
+  </si>
+  <si>
+    <t>85,58</t>
+  </si>
+  <si>
+    <t>377,15</t>
+  </si>
+  <si>
+    <t>382,47</t>
+  </si>
+  <si>
+    <t>380,33</t>
+  </si>
+  <si>
+    <t>382,85</t>
+  </si>
+  <si>
+    <t>388,46</t>
+  </si>
+  <si>
+    <t>1 697,63</t>
+  </si>
+  <si>
+    <t>1 732,17</t>
+  </si>
+  <si>
+    <t>1 743,91</t>
+  </si>
+  <si>
+    <t>1 775,14</t>
+  </si>
+  <si>
+    <t>1 782,19</t>
+  </si>
+  <si>
+    <t>219,21</t>
+  </si>
+  <si>
+    <t>219,90</t>
+  </si>
+  <si>
+    <t>871,81</t>
+  </si>
+  <si>
+    <t>888,62</t>
+  </si>
+  <si>
+    <t>880,79</t>
+  </si>
+  <si>
+    <t>887,01</t>
+  </si>
+  <si>
+    <t>895,84</t>
+  </si>
+  <si>
+    <t>4 274,14</t>
+  </si>
+  <si>
+    <t>4 359,32</t>
+  </si>
+  <si>
+    <t>4 323,16</t>
+  </si>
+  <si>
+    <t>4 351,68</t>
+  </si>
+  <si>
+    <t>4 395,63</t>
+  </si>
+  <si>
+    <t>7 881,57</t>
+  </si>
+  <si>
+    <t>7 888,34</t>
+  </si>
+  <si>
+    <t>192,40</t>
+  </si>
+  <si>
+    <t>196,05</t>
+  </si>
+  <si>
+    <t>194,35</t>
+  </si>
+  <si>
+    <t>195,72</t>
+  </si>
+  <si>
+    <t>197,74</t>
+  </si>
+  <si>
+    <t>308,61</t>
+  </si>
+  <si>
+    <t>308,81</t>
+  </si>
+  <si>
+    <t>308,30</t>
+  </si>
+  <si>
+    <t>308,34</t>
+  </si>
+  <si>
+    <t>309,23</t>
+  </si>
+  <si>
+    <t>308,60</t>
+  </si>
+  <si>
+    <t>1 973,82</t>
+  </si>
+  <si>
+    <t>1 997,45</t>
+  </si>
+  <si>
+    <t>1 966,56</t>
+  </si>
+  <si>
+    <t>1 969,31</t>
+  </si>
+  <si>
+    <t>1 980,11</t>
+  </si>
+  <si>
+    <t>24,46</t>
+  </si>
+  <si>
+    <t>24,91</t>
+  </si>
+  <si>
+    <t>25,02</t>
+  </si>
+  <si>
+    <t>25,01</t>
+  </si>
+  <si>
+    <t>25,31</t>
+  </si>
+  <si>
+    <t>198,81</t>
+  </si>
+  <si>
+    <t>194,75</t>
+  </si>
+  <si>
+    <t>193,73</t>
+  </si>
+  <si>
+    <t>194,87</t>
+  </si>
+  <si>
+    <t>196,00</t>
+  </si>
+  <si>
+    <t>880,37</t>
+  </si>
+  <si>
+    <t>909,74</t>
+  </si>
+  <si>
+    <t>902,21</t>
+  </si>
+  <si>
+    <t>926,34</t>
+  </si>
+  <si>
+    <t>3 011,24</t>
+  </si>
+  <si>
+    <t>3 067,71</t>
+  </si>
+  <si>
+    <t>3 041,00</t>
+  </si>
+  <si>
+    <t>3 062,53</t>
+  </si>
+  <si>
+    <t>3 093,67</t>
+  </si>
+  <si>
+    <t>403,88</t>
+  </si>
+  <si>
+    <t>411,52</t>
+  </si>
+  <si>
+    <t>407,90</t>
+  </si>
+  <si>
+    <t>410,70</t>
+  </si>
+  <si>
+    <t>414,85</t>
+  </si>
+  <si>
+    <t>446,87</t>
+  </si>
+  <si>
+    <t>448,20</t>
+  </si>
+  <si>
+    <t>451,31</t>
+  </si>
+  <si>
+    <t>1 539,64</t>
+  </si>
+  <si>
+    <t>1 568,41</t>
+  </si>
+  <si>
+    <t>1 554,78</t>
+  </si>
+  <si>
+    <t>1 565,73</t>
+  </si>
+  <si>
+    <t>1 581,75</t>
+  </si>
+  <si>
+    <t>1 719,52</t>
+  </si>
+  <si>
+    <t>1 769,33</t>
+  </si>
+  <si>
+    <t>1 742,31</t>
+  </si>
+  <si>
+    <t>1 764,27</t>
+  </si>
+  <si>
+    <t>1 801,95</t>
+  </si>
+  <si>
+    <t>08.09.2008</t>
+  </si>
+  <si>
+    <t>07.09.2008</t>
+  </si>
+  <si>
+    <t>06.09.2008</t>
+  </si>
+  <si>
+    <t>05.09.2008</t>
+  </si>
+  <si>
+    <t>04.09.2008</t>
+  </si>
+  <si>
+    <t>03.09.2008</t>
+  </si>
+  <si>
+    <t>02.09.2008</t>
+  </si>
+  <si>
+    <t>01.09.2008</t>
+  </si>
+  <si>
+    <t>В СЕНТЯБРЕ</t>
+  </si>
+  <si>
+    <t>1 876,47</t>
+  </si>
+  <si>
+    <t>1 845,27</t>
+  </si>
+  <si>
+    <t>1 820,06</t>
+  </si>
+  <si>
+    <t>1 813,66</t>
+  </si>
+  <si>
+    <t>1 802,76</t>
+  </si>
+  <si>
+    <t>284,97</t>
+  </si>
+  <si>
+    <t>273,85</t>
+  </si>
+  <si>
+    <t>266,55</t>
+  </si>
+  <si>
+    <t>259,69</t>
+  </si>
+  <si>
+    <t>266,20</t>
+  </si>
+  <si>
+    <t>116,00</t>
+  </si>
+  <si>
+    <t>111,83</t>
+  </si>
+  <si>
+    <t>108,08</t>
+  </si>
+  <si>
+    <t>105,56</t>
+  </si>
+  <si>
+    <t>105,09</t>
+  </si>
+  <si>
+    <t>3 517,54</t>
+  </si>
+  <si>
+    <t>3 400,34</t>
+  </si>
+  <si>
+    <t>3 300,75</t>
+  </si>
+  <si>
+    <t>3 244,57</t>
+  </si>
+  <si>
+    <t>3 332,29</t>
+  </si>
+  <si>
+    <t>55,46</t>
+  </si>
+  <si>
+    <t>55,43</t>
+  </si>
+  <si>
+    <t>55,38</t>
+  </si>
+  <si>
+    <t>55,93</t>
+  </si>
+  <si>
+    <t>1 444,79</t>
+  </si>
+  <si>
+    <t>1 410,97</t>
+  </si>
+  <si>
+    <t>1 404,53</t>
+  </si>
+  <si>
+    <t>1 399,01</t>
+  </si>
+  <si>
+    <t>1 403,96</t>
+  </si>
+  <si>
+    <t>3 157,39</t>
+  </si>
+  <si>
+    <t>3 139,07</t>
+  </si>
+  <si>
+    <t>3 127,57</t>
+  </si>
+  <si>
+    <t>3 148,54</t>
+  </si>
+  <si>
+    <t>3 156,64</t>
+  </si>
+  <si>
+    <t>79,83</t>
+  </si>
+  <si>
+    <t>78,16</t>
+  </si>
+  <si>
+    <t>77,50</t>
+  </si>
+  <si>
+    <t>77,37</t>
+  </si>
+  <si>
+    <t>326,10</t>
+  </si>
+  <si>
+    <t>313,65</t>
+  </si>
+  <si>
+    <t>308,84</t>
+  </si>
+  <si>
+    <t>297,63</t>
+  </si>
+  <si>
+    <t>299,67</t>
+  </si>
+  <si>
+    <t>1 428,38</t>
+  </si>
+  <si>
+    <t>1 388,62</t>
+  </si>
+  <si>
+    <t>1 338,31</t>
+  </si>
+  <si>
+    <t>1 238,88</t>
+  </si>
+  <si>
+    <t>1 241,20</t>
+  </si>
+  <si>
+    <t>204,04</t>
+  </si>
+  <si>
+    <t>204,34</t>
+  </si>
+  <si>
+    <t>203,76</t>
+  </si>
+  <si>
+    <t>204,74</t>
+  </si>
+  <si>
+    <t>204,55</t>
+  </si>
+  <si>
+    <t>809,04</t>
+  </si>
+  <si>
+    <t>782,85</t>
+  </si>
+  <si>
+    <t>767,11</t>
+  </si>
+  <si>
+    <t>759,12</t>
+  </si>
+  <si>
+    <t>773,68</t>
+  </si>
+  <si>
+    <t>3 937,56</t>
+  </si>
+  <si>
+    <t>3 809,35</t>
+  </si>
+  <si>
+    <t>3 734,56</t>
+  </si>
+  <si>
+    <t>3 695,42</t>
+  </si>
+  <si>
+    <t>3 763,35</t>
+  </si>
+  <si>
+    <t>7 909,67</t>
+  </si>
+  <si>
+    <t>7 889,74</t>
+  </si>
+  <si>
+    <t>7 863,25</t>
+  </si>
+  <si>
+    <t>7 874,95</t>
+  </si>
+  <si>
+    <t>7 853,69</t>
+  </si>
+  <si>
+    <t>178,54</t>
+  </si>
+  <si>
+    <t>172,83</t>
+  </si>
+  <si>
+    <t>169,28</t>
+  </si>
+  <si>
+    <t>167,52</t>
+  </si>
+  <si>
+    <t>170,70</t>
+  </si>
+  <si>
+    <t>309,71</t>
+  </si>
+  <si>
+    <t>309,54</t>
+  </si>
+  <si>
+    <t>309,48</t>
+  </si>
+  <si>
+    <t>308,83</t>
+  </si>
+  <si>
+    <t>1 769,37</t>
+  </si>
+  <si>
+    <t>1 675,04</t>
+  </si>
+  <si>
+    <t>1 645,67</t>
+  </si>
+  <si>
+    <t>1 639,55</t>
+  </si>
+  <si>
+    <t>1 657,00</t>
+  </si>
+  <si>
+    <t>18,20</t>
+  </si>
+  <si>
+    <t>17,44</t>
+  </si>
+  <si>
+    <t>17,32</t>
+  </si>
+  <si>
+    <t>215,51</t>
+  </si>
+  <si>
+    <t>223,31</t>
+  </si>
+  <si>
+    <t>229,13</t>
+  </si>
+  <si>
+    <t>226,37</t>
+  </si>
+  <si>
+    <t>798,12</t>
+  </si>
+  <si>
+    <t>744,22</t>
+  </si>
+  <si>
+    <t>713,18</t>
+  </si>
+  <si>
+    <t>677,68</t>
+  </si>
+  <si>
+    <t>680,50</t>
+  </si>
+  <si>
+    <t>2 793,16</t>
+  </si>
+  <si>
+    <t>2 704,26</t>
+  </si>
+  <si>
+    <t>2 648,39</t>
+  </si>
+  <si>
+    <t>2 620,98</t>
+  </si>
+  <si>
+    <t>2 669,13</t>
+  </si>
+  <si>
+    <t>375,11</t>
+  </si>
+  <si>
+    <t>362,95</t>
+  </si>
+  <si>
+    <t>355,32</t>
+  </si>
+  <si>
+    <t>351,59</t>
+  </si>
+  <si>
+    <t>358,04</t>
+  </si>
+  <si>
+    <t>300,35</t>
+  </si>
+  <si>
+    <t>322,13</t>
+  </si>
+  <si>
+    <t>342,26</t>
+  </si>
+  <si>
+    <t>355,63</t>
+  </si>
+  <si>
+    <t>353,09</t>
+  </si>
+  <si>
+    <t>1 428,28</t>
+  </si>
+  <si>
+    <t>1 382,69</t>
+  </si>
+  <si>
+    <t>1 354,24</t>
+  </si>
+  <si>
+    <t>1 339,96</t>
+  </si>
+  <si>
+    <t>1 364,74</t>
+  </si>
+  <si>
+    <t>1 435,09</t>
+  </si>
+  <si>
+    <t>1 365,16</t>
+  </si>
+  <si>
+    <t>1 309,91</t>
+  </si>
+  <si>
+    <t>1 277,11</t>
+  </si>
+  <si>
+    <t>1 344,61</t>
+  </si>
+  <si>
+    <t>31.10.2008</t>
+  </si>
+  <si>
+    <t>30.10.2008</t>
+  </si>
+  <si>
+    <t>29.10.2008</t>
+  </si>
+  <si>
+    <t>28.10.2008</t>
+  </si>
+  <si>
+    <t>27.10.2008</t>
+  </si>
+  <si>
+    <t>26.10.2008</t>
+  </si>
+  <si>
+    <t>25.10.2008</t>
+  </si>
+  <si>
+    <t>1 815,76</t>
+  </si>
+  <si>
+    <t>1 810,24</t>
+  </si>
+  <si>
+    <t>1 834,67</t>
+  </si>
+  <si>
+    <t>1 860,59</t>
+  </si>
+  <si>
+    <t>1 860,92</t>
+  </si>
+  <si>
+    <t>1 865,68</t>
+  </si>
+  <si>
+    <t>269,27</t>
+  </si>
+  <si>
+    <t>267,79</t>
+  </si>
+  <si>
+    <t>282,27</t>
+  </si>
+  <si>
+    <t>288,95</t>
+  </si>
+  <si>
+    <t>283,75</t>
+  </si>
+  <si>
+    <t>283,60</t>
+  </si>
+  <si>
+    <t>104,66</t>
+  </si>
+  <si>
+    <t>106,31</t>
+  </si>
+  <si>
+    <t>110,91</t>
+  </si>
+  <si>
+    <t>114,38</t>
+  </si>
+  <si>
+    <t>113,39</t>
+  </si>
+  <si>
+    <t>114,46</t>
+  </si>
+  <si>
+    <t>3 451,47</t>
+  </si>
+  <si>
+    <t>3 437,89</t>
+  </si>
+  <si>
+    <t>3 610,71</t>
+  </si>
+  <si>
+    <t>3 694,64</t>
+  </si>
+  <si>
+    <t>3 659,02</t>
+  </si>
+  <si>
+    <t>3 707,11</t>
+  </si>
+  <si>
+    <t>55,90</t>
+  </si>
+  <si>
+    <t>56,72</t>
+  </si>
+  <si>
+    <t>1 408,26</t>
+  </si>
+  <si>
+    <t>1 410,13</t>
+  </si>
+  <si>
+    <t>1 430,02</t>
+  </si>
+  <si>
+    <t>1 431,62</t>
+  </si>
+  <si>
+    <t>1 426,98</t>
+  </si>
+  <si>
+    <t>1 436,24</t>
+  </si>
+  <si>
+    <t>3 158,16</t>
+  </si>
+  <si>
+    <t>3 190,79</t>
+  </si>
+  <si>
+    <t>3 214,89</t>
+  </si>
+  <si>
+    <t>3 213,47</t>
+  </si>
+  <si>
+    <t>3 219,52</t>
+  </si>
+  <si>
+    <t>3 239,60</t>
+  </si>
+  <si>
+    <t>78,39</t>
+  </si>
+  <si>
+    <t>78,52</t>
+  </si>
+  <si>
+    <t>79,95</t>
+  </si>
+  <si>
+    <t>81,13</t>
+  </si>
+  <si>
+    <t>80,53</t>
+  </si>
+  <si>
+    <t>80,17</t>
+  </si>
+  <si>
+    <t>294,38</t>
+  </si>
+  <si>
+    <t>301,93</t>
+  </si>
+  <si>
+    <t>317,47</t>
+  </si>
+  <si>
+    <t>325,34</t>
+  </si>
+  <si>
+    <t>320,28</t>
+  </si>
+  <si>
+    <t>322,90</t>
+  </si>
+  <si>
+    <t>1 261,03</t>
+  </si>
+  <si>
+    <t>1 283,16</t>
+  </si>
+  <si>
+    <t>1 388,28</t>
+  </si>
+  <si>
+    <t>1 414,52</t>
+  </si>
+  <si>
+    <t>1 410,27</t>
+  </si>
+  <si>
+    <t>1 501,42</t>
+  </si>
+  <si>
+    <t>205,14</t>
+  </si>
+  <si>
+    <t>204,84</t>
+  </si>
+  <si>
+    <t>204,25</t>
+  </si>
+  <si>
+    <t>204,75</t>
+  </si>
+  <si>
+    <t>785,46</t>
+  </si>
+  <si>
+    <t>787,32</t>
+  </si>
+  <si>
+    <t>811,72</t>
+  </si>
+  <si>
+    <t>825,04</t>
+  </si>
+  <si>
+    <t>823,18</t>
+  </si>
+  <si>
+    <t>831,68</t>
+  </si>
+  <si>
+    <t>3 823,21</t>
+  </si>
+  <si>
+    <t>3 831,79</t>
+  </si>
+  <si>
+    <t>3 951,77</t>
+  </si>
+  <si>
+    <t>4 016,34</t>
+  </si>
+  <si>
+    <t>4 008,72</t>
+  </si>
+  <si>
+    <t>7 852,82</t>
+  </si>
+  <si>
+    <t>7 833,98</t>
+  </si>
+  <si>
+    <t>7 905,76</t>
+  </si>
+  <si>
+    <t>7 866,92</t>
+  </si>
+  <si>
+    <t>7 865,17</t>
+  </si>
+  <si>
+    <t>7 914,64</t>
+  </si>
+  <si>
+    <t>173,35</t>
+  </si>
+  <si>
+    <t>173,74</t>
+  </si>
+  <si>
+    <t>179,12</t>
+  </si>
+  <si>
+    <t>182,07</t>
+  </si>
+  <si>
+    <t>181,62</t>
+  </si>
+  <si>
+    <t>181,49</t>
+  </si>
+  <si>
+    <t>309,43</t>
+  </si>
+  <si>
+    <t>309,32</t>
+  </si>
+  <si>
+    <t>309,53</t>
+  </si>
+  <si>
+    <t>309,46</t>
+  </si>
+  <si>
+    <t>309,45</t>
+  </si>
+  <si>
+    <t>1 680,04</t>
+  </si>
+  <si>
+    <t>1 713,41</t>
+  </si>
+  <si>
+    <t>1 765,20</t>
+  </si>
+  <si>
+    <t>1 795,56</t>
+  </si>
+  <si>
+    <t>1 780,81</t>
+  </si>
+  <si>
+    <t>1 808,54</t>
+  </si>
+  <si>
+    <t>18,02</t>
+  </si>
+  <si>
+    <t>18,14</t>
+  </si>
+  <si>
+    <t>18,67</t>
+  </si>
+  <si>
+    <t>18,88</t>
+  </si>
+  <si>
+    <t>18,87</t>
+  </si>
+  <si>
+    <t>18,98</t>
+  </si>
+  <si>
+    <t>216,70</t>
+  </si>
+  <si>
+    <t>213,13</t>
+  </si>
+  <si>
+    <t>208,77</t>
+  </si>
+  <si>
+    <t>206,90</t>
+  </si>
+  <si>
+    <t>209,10</t>
+  </si>
+  <si>
+    <t>210,56</t>
+  </si>
+  <si>
+    <t>712,71</t>
+  </si>
+  <si>
+    <t>729,85</t>
+  </si>
+  <si>
+    <t>778,47</t>
+  </si>
+  <si>
+    <t>802,57</t>
+  </si>
+  <si>
+    <t>796,26</t>
+  </si>
+  <si>
+    <t>798,26</t>
+  </si>
+  <si>
+    <t>2 712,06</t>
+  </si>
+  <si>
+    <t>2 718,50</t>
+  </si>
+  <si>
+    <t>2 802,64</t>
+  </si>
+  <si>
+    <t>2 849,46</t>
+  </si>
+  <si>
+    <t>2 842,27</t>
+  </si>
+  <si>
+    <t>2 839,42</t>
+  </si>
+  <si>
+    <t>363,78</t>
+  </si>
+  <si>
+    <t>364,55</t>
+  </si>
+  <si>
+    <t>375,90</t>
+  </si>
+  <si>
+    <t>382,20</t>
+  </si>
+  <si>
+    <t>381,43</t>
+  </si>
+  <si>
+    <t>385,25</t>
+  </si>
+  <si>
+    <t>367,83</t>
+  </si>
+  <si>
+    <t>380,90</t>
+  </si>
+  <si>
+    <t>382,97</t>
+  </si>
+  <si>
+    <t>392,21</t>
+  </si>
+  <si>
+    <t>401,90</t>
+  </si>
+  <si>
+    <t>414,10</t>
+  </si>
+  <si>
+    <t>1 386,25</t>
+  </si>
+  <si>
+    <t>1 389,78</t>
+  </si>
+  <si>
+    <t>1 432,98</t>
+  </si>
+  <si>
+    <t>1 456,52</t>
+  </si>
+  <si>
+    <t>1 453,02</t>
+  </si>
+  <si>
+    <t>1 452,02</t>
+  </si>
+  <si>
+    <t>1 410,60</t>
+  </si>
+  <si>
+    <t>1 418,39</t>
+  </si>
+  <si>
+    <t>1 453,69</t>
+  </si>
+  <si>
+    <t>1 484,56</t>
+  </si>
+  <si>
+    <t>1 433,82</t>
+  </si>
+  <si>
+    <t>1 465,53</t>
+  </si>
+  <si>
+    <t>24.10.2008</t>
+  </si>
+  <si>
+    <t>23.10.2008</t>
+  </si>
+  <si>
+    <t>22.10.2008</t>
+  </si>
+  <si>
+    <t>21.10.2008</t>
+  </si>
+  <si>
+    <t>20.10.2008</t>
+  </si>
+  <si>
+    <t>19.10.2008</t>
+  </si>
+  <si>
+    <t>18.10.2008</t>
+  </si>
+  <si>
+    <t>17.10.2008</t>
+  </si>
+  <si>
+    <t>1 857,16</t>
+  </si>
+  <si>
+    <t>1 866,25</t>
+  </si>
+  <si>
+    <t>1 871,38</t>
+  </si>
+  <si>
+    <t>1 887,67</t>
+  </si>
+  <si>
+    <t>1 879,19</t>
+  </si>
+  <si>
+    <t>1 863,95</t>
+  </si>
+  <si>
+    <t>293,53</t>
+  </si>
+  <si>
+    <t>298,77</t>
+  </si>
+  <si>
+    <t>299,62</t>
+  </si>
+  <si>
+    <t>296,97</t>
+  </si>
+  <si>
+    <t>300,32</t>
+  </si>
+  <si>
+    <t>296,14</t>
+  </si>
+  <si>
+    <t>116,72</t>
+  </si>
+  <si>
+    <t>117,16</t>
+  </si>
+  <si>
+    <t>117,55</t>
+  </si>
+  <si>
+    <t>115,86</t>
+  </si>
+  <si>
+    <t>118,32</t>
+  </si>
+  <si>
+    <t>116,85</t>
+  </si>
+  <si>
+    <t>3 690,20</t>
+  </si>
+  <si>
+    <t>3 705,63</t>
+  </si>
+  <si>
+    <t>3 622,44</t>
+  </si>
+  <si>
+    <t>3 567,48</t>
+  </si>
+  <si>
+    <t>3 655,85</t>
+  </si>
+  <si>
+    <t>3 709,65</t>
+  </si>
+  <si>
+    <t>57,64</t>
+  </si>
+  <si>
+    <t>1 438,63</t>
+  </si>
+  <si>
+    <t>1 446,66</t>
+  </si>
+  <si>
+    <t>1 440,55</t>
+  </si>
+  <si>
+    <t>1 429,30</t>
+  </si>
+  <si>
+    <t>1 440,05</t>
+  </si>
+  <si>
+    <t>1 437,90</t>
+  </si>
+  <si>
+    <t>3 240,97</t>
+  </si>
+  <si>
+    <t>3 226,13</t>
+  </si>
+  <si>
+    <t>3 240,30</t>
+  </si>
+  <si>
+    <t>3 239,18</t>
+  </si>
+  <si>
+    <t>3 226,70</t>
+  </si>
+  <si>
+    <t>80,89</t>
+  </si>
+  <si>
+    <t>81,04</t>
+  </si>
+  <si>
+    <t>80,96</t>
+  </si>
+  <si>
+    <t>80,66</t>
+  </si>
+  <si>
+    <t>81,09</t>
+  </si>
+  <si>
+    <t>80,80</t>
+  </si>
+  <si>
+    <t>332,94</t>
+  </si>
+  <si>
+    <t>343,85</t>
+  </si>
+  <si>
+    <t>343,61</t>
+  </si>
+  <si>
+    <t>342,07</t>
+  </si>
+  <si>
+    <t>347,70</t>
+  </si>
+  <si>
+    <t>340,37</t>
+  </si>
+  <si>
+    <t>1 514,33</t>
+  </si>
+  <si>
+    <t>1 537,23</t>
+  </si>
+  <si>
+    <t>1 520,32</t>
+  </si>
+  <si>
+    <t>1 489,83</t>
+  </si>
+  <si>
+    <t>1 530,50</t>
+  </si>
+  <si>
+    <t>1 477,80</t>
+  </si>
+  <si>
+    <t>205,34</t>
+  </si>
+  <si>
+    <t>205,44</t>
+  </si>
+  <si>
+    <t>832,87</t>
+  </si>
+  <si>
+    <t>836,33</t>
+  </si>
+  <si>
+    <t>835,21</t>
+  </si>
+  <si>
+    <t>831,99</t>
+  </si>
+  <si>
+    <t>841,21</t>
+  </si>
+  <si>
+    <t>835,19</t>
+  </si>
+  <si>
+    <t>4 058,75</t>
+  </si>
+  <si>
+    <t>4 075,57</t>
+  </si>
+  <si>
+    <t>4 066,56</t>
+  </si>
+  <si>
+    <t>4 050,58</t>
+  </si>
+  <si>
+    <t>4 095,31</t>
+  </si>
+  <si>
+    <t>7 896,90</t>
+  </si>
+  <si>
+    <t>7 929,48</t>
+  </si>
+  <si>
+    <t>7 911,68</t>
+  </si>
+  <si>
+    <t>7 876,89</t>
+  </si>
+  <si>
+    <t>7 910,49</t>
+  </si>
+  <si>
+    <t>183,76</t>
+  </si>
+  <si>
+    <t>184,65</t>
+  </si>
+  <si>
+    <t>184,32</t>
+  </si>
+  <si>
+    <t>183,70</t>
+  </si>
+  <si>
+    <t>185,65</t>
+  </si>
+  <si>
+    <t>184,36</t>
+  </si>
+  <si>
+    <t>309,21</t>
+  </si>
+  <si>
+    <t>309,67</t>
+  </si>
+  <si>
+    <t>309,31</t>
+  </si>
+  <si>
+    <t>310,06</t>
+  </si>
+  <si>
+    <t>310,21</t>
+  </si>
+  <si>
+    <t>1 820,77</t>
+  </si>
+  <si>
+    <t>1 853,25</t>
+  </si>
+  <si>
+    <t>1 814,05</t>
+  </si>
+  <si>
+    <t>1 817,09</t>
+  </si>
+  <si>
+    <t>1 885,14</t>
+  </si>
+  <si>
+    <t>1 915,29</t>
+  </si>
+  <si>
+    <t>19,14</t>
+  </si>
+  <si>
+    <t>19,25</t>
+  </si>
+  <si>
+    <t>21,89</t>
+  </si>
+  <si>
+    <t>19,09</t>
+  </si>
+  <si>
+    <t>22,02</t>
+  </si>
+  <si>
+    <t>19,19</t>
+  </si>
+  <si>
+    <t>208,42</t>
+  </si>
+  <si>
+    <t>206,61</t>
+  </si>
+  <si>
+    <t>210,43</t>
+  </si>
+  <si>
+    <t>213,17</t>
+  </si>
+  <si>
+    <t>209,31</t>
+  </si>
+  <si>
+    <t>210,88</t>
+  </si>
+  <si>
+    <t>817,19</t>
+  </si>
+  <si>
+    <t>828,21</t>
+  </si>
+  <si>
+    <t>813,88</t>
+  </si>
+  <si>
+    <t>807,46</t>
+  </si>
+  <si>
+    <t>844,76</t>
+  </si>
+  <si>
+    <t>824,94</t>
+  </si>
+  <si>
+    <t>2 875,78</t>
+  </si>
+  <si>
+    <t>2 889,42</t>
+  </si>
+  <si>
+    <t>2 883,60</t>
+  </si>
+  <si>
+    <t>2 874,19</t>
+  </si>
+  <si>
+    <t>2 905,27</t>
+  </si>
+  <si>
+    <t>385,79</t>
+  </si>
+  <si>
+    <t>387,68</t>
+  </si>
+  <si>
+    <t>386,96</t>
+  </si>
+  <si>
+    <t>385,84</t>
+  </si>
+  <si>
+    <t>389,73</t>
+  </si>
+  <si>
+    <t>386,35</t>
+  </si>
+  <si>
+    <t>413,29</t>
+  </si>
+  <si>
+    <t>410,09</t>
+  </si>
+  <si>
+    <t>410,49</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>393,67</t>
+  </si>
+  <si>
+    <t>379,53</t>
+  </si>
+  <si>
+    <t>1 470,35</t>
+  </si>
+  <si>
+    <t>1 477,08</t>
+  </si>
+  <si>
+    <t>1 474,56</t>
+  </si>
+  <si>
+    <t>1 469,38</t>
+  </si>
+  <si>
+    <t>1 485,33</t>
+  </si>
+  <si>
+    <t>1 474,35</t>
+  </si>
+  <si>
+    <t>1 475,47</t>
+  </si>
+  <si>
+    <t>1 496,18</t>
+  </si>
+  <si>
+    <t>1 432,55</t>
+  </si>
+  <si>
+    <t>1 393,76</t>
+  </si>
+  <si>
+    <t>1 483,50</t>
+  </si>
+  <si>
+    <t>1 448,62</t>
+  </si>
+  <si>
+    <t>16.10.2008</t>
+  </si>
+  <si>
+    <t>15.10.2008</t>
+  </si>
+  <si>
+    <t>14.10.2008</t>
+  </si>
+  <si>
+    <t>13.10.2008</t>
+  </si>
+  <si>
+    <t>12.10.2008</t>
+  </si>
+  <si>
+    <t>11.10.2008</t>
+  </si>
+  <si>
+    <t>10.10.2008</t>
+  </si>
+  <si>
+    <t>09.10.2008</t>
+  </si>
+  <si>
+    <t>1 848,79</t>
+  </si>
+  <si>
+    <t>1 853,26</t>
+  </si>
+  <si>
+    <t>1 867,35</t>
+  </si>
+  <si>
+    <t>1 865,07</t>
+  </si>
+  <si>
+    <t>1 886,39</t>
+  </si>
+  <si>
+    <t>1 922,59</t>
+  </si>
+  <si>
+    <t>295,49</t>
+  </si>
+  <si>
+    <t>294,68</t>
+  </si>
+  <si>
+    <t>301,89</t>
+  </si>
+  <si>
+    <t>300,46</t>
+  </si>
+  <si>
+    <t>306,68</t>
+  </si>
+  <si>
+    <t>310,19</t>
+  </si>
+  <si>
+    <t>115,81</t>
+  </si>
+  <si>
+    <t>115,77</t>
+  </si>
+  <si>
+    <t>117,92</t>
+  </si>
+  <si>
+    <t>119,01</t>
+  </si>
+  <si>
+    <t>121,30</t>
+  </si>
+  <si>
+    <t>122,54</t>
+  </si>
+  <si>
+    <t>3 678,47</t>
+  </si>
+  <si>
+    <t>3 713,60</t>
+  </si>
+  <si>
+    <t>3 742,97</t>
+  </si>
+  <si>
+    <t>3 725,99</t>
+  </si>
+  <si>
+    <t>3 756,19</t>
+  </si>
+  <si>
+    <t>3 809,19</t>
+  </si>
+  <si>
+    <t>57,61</t>
+  </si>
+  <si>
+    <t>57,62</t>
+  </si>
+  <si>
+    <t>57,60</t>
+  </si>
+  <si>
+    <t>1 441,33</t>
+  </si>
+  <si>
+    <t>1 446,76</t>
+  </si>
+  <si>
+    <t>1 458,20</t>
+  </si>
+  <si>
+    <t>1 464,38</t>
+  </si>
+  <si>
+    <t>1 471,83</t>
+  </si>
+  <si>
+    <t>1 478,50</t>
+  </si>
+  <si>
+    <t>3 225,48</t>
+  </si>
+  <si>
+    <t>3 244,51</t>
+  </si>
+  <si>
+    <t>3 242,99</t>
+  </si>
+  <si>
+    <t>3 265,89</t>
+  </si>
+  <si>
+    <t>3 288,85</t>
+  </si>
+  <si>
+    <t>3 285,41</t>
+  </si>
+  <si>
+    <t>80,75</t>
+  </si>
+  <si>
+    <t>80,72</t>
+  </si>
+  <si>
+    <t>81,59</t>
+  </si>
+  <si>
+    <t>81,79</t>
+  </si>
+  <si>
+    <t>82,49</t>
+  </si>
+  <si>
+    <t>83,20</t>
+  </si>
+  <si>
+    <t>340,64</t>
+  </si>
+  <si>
+    <t>342,69</t>
+  </si>
+  <si>
+    <t>352,47</t>
+  </si>
+  <si>
+    <t>354,21</t>
+  </si>
+  <si>
+    <t>365,01</t>
+  </si>
+  <si>
+    <t>1 537,45</t>
+  </si>
+  <si>
+    <t>1 579,93</t>
+  </si>
+  <si>
+    <t>1 611,99</t>
+  </si>
+  <si>
+    <t>1 640,39</t>
+  </si>
+  <si>
+    <t>1 668,31</t>
+  </si>
+  <si>
+    <t>1 659,07</t>
+  </si>
+  <si>
+    <t>205,85</t>
+  </si>
+  <si>
+    <t>206,35</t>
+  </si>
+  <si>
+    <t>206,75</t>
+  </si>
+  <si>
+    <t>207,26</t>
+  </si>
+  <si>
+    <t>206,45</t>
+  </si>
+  <si>
+    <t>830,34</t>
+  </si>
+  <si>
+    <t>832,81</t>
+  </si>
+  <si>
+    <t>848,07</t>
+  </si>
+  <si>
+    <t>849,49</t>
+  </si>
+  <si>
+    <t>863,34</t>
+  </si>
+  <si>
+    <t>878,45</t>
+  </si>
+  <si>
+    <t>4 042,84</t>
+  </si>
+  <si>
+    <t>4 053,33</t>
+  </si>
+  <si>
+    <t>4 129,78</t>
+  </si>
+  <si>
+    <t>4 136,72</t>
+  </si>
+  <si>
+    <t>4 205,91</t>
+  </si>
+  <si>
+    <t>4 281,51</t>
+  </si>
+  <si>
+    <t>7 893,66</t>
+  </si>
+  <si>
+    <t>7 896,11</t>
+  </si>
+  <si>
+    <t>7 914,60</t>
+  </si>
+  <si>
+    <t>7 910,11</t>
+  </si>
+  <si>
+    <t>7 906,37</t>
+  </si>
+  <si>
+    <t>183,32</t>
+  </si>
+  <si>
+    <t>183,78</t>
+  </si>
+  <si>
+    <t>187,11</t>
+  </si>
+  <si>
+    <t>187,54</t>
+  </si>
+  <si>
+    <t>190,52</t>
+  </si>
+  <si>
+    <t>193,82</t>
+  </si>
+  <si>
+    <t>309,79</t>
+  </si>
+  <si>
+    <t>308,29</t>
+  </si>
+  <si>
+    <t>308,69</t>
+  </si>
+  <si>
+    <t>308,54</t>
+  </si>
+  <si>
+    <t>1 921,38</t>
+  </si>
+  <si>
+    <t>1 940,40</t>
+  </si>
+  <si>
+    <t>1 959,29</t>
+  </si>
+  <si>
+    <t>1 981,80</t>
+  </si>
+  <si>
+    <t>1 997,16</t>
+  </si>
+  <si>
+    <t>2 013,64</t>
+  </si>
+  <si>
+    <t>16,62</t>
+  </si>
+  <si>
+    <t>18,60</t>
+  </si>
+  <si>
+    <t>18,79</t>
+  </si>
+  <si>
+    <t>19,21</t>
+  </si>
+  <si>
+    <t>19,94</t>
+  </si>
+  <si>
+    <t>21,24</t>
+  </si>
+  <si>
+    <t>207,24</t>
+  </si>
+  <si>
+    <t>203,98</t>
+  </si>
+  <si>
+    <t>201,14</t>
+  </si>
+  <si>
+    <t>200,59</t>
+  </si>
+  <si>
+    <t>829,98</t>
+  </si>
+  <si>
+    <t>838,64</t>
+  </si>
+  <si>
+    <t>852,10</t>
+  </si>
+  <si>
+    <t>861,95</t>
+  </si>
+  <si>
+    <t>883,31</t>
+  </si>
+  <si>
+    <t>888,11</t>
+  </si>
+  <si>
+    <t>2 866,80</t>
+  </si>
+  <si>
+    <t>2 875,48</t>
+  </si>
+  <si>
+    <t>2 928,62</t>
+  </si>
+  <si>
+    <t>2 934,62</t>
+  </si>
+  <si>
+    <t>2 981,09</t>
+  </si>
+  <si>
+    <t>3 032,35</t>
+  </si>
+  <si>
+    <t>384,27</t>
+  </si>
+  <si>
+    <t>385,44</t>
+  </si>
+  <si>
+    <t>392,54</t>
+  </si>
+  <si>
+    <t>393,38</t>
+  </si>
+  <si>
+    <t>399,55</t>
+  </si>
+  <si>
+    <t>406,46</t>
+  </si>
+  <si>
+    <t>385,06</t>
+  </si>
+  <si>
+    <t>402,86</t>
+  </si>
+  <si>
+    <t>404,79</t>
+  </si>
+  <si>
+    <t>408,55</t>
+  </si>
+  <si>
+    <t>415,75</t>
+  </si>
+  <si>
+    <t>415,02</t>
+  </si>
+  <si>
+    <t>1 465,61</t>
+  </si>
+  <si>
+    <t>1 470,07</t>
+  </si>
+  <si>
+    <t>1 497,47</t>
+  </si>
+  <si>
+    <t>1 500,43</t>
+  </si>
+  <si>
+    <t>1 524,19</t>
+  </si>
+  <si>
+    <t>1 550,50</t>
+  </si>
+  <si>
+    <t>1 522,71</t>
+  </si>
+  <si>
+    <t>1 585,81</t>
+  </si>
+  <si>
+    <t>1 641,48</t>
+  </si>
+  <si>
+    <t>1 650,84</t>
+  </si>
+  <si>
+    <t>1 686,75</t>
+  </si>
+  <si>
+    <t>1 698,72</t>
+  </si>
+  <si>
+    <t>08.10.2008</t>
+  </si>
+  <si>
+    <t>07.10.2008</t>
+  </si>
+  <si>
+    <t>06.10.2008</t>
+  </si>
+  <si>
+    <t>05.10.2008</t>
+  </si>
+  <si>
+    <t>04.10.2008</t>
+  </si>
+  <si>
+    <t>03.10.2008</t>
+  </si>
+  <si>
+    <t>02.10.2008</t>
+  </si>
+  <si>
+    <t>01.10.2008</t>
+  </si>
+  <si>
+    <t>В ОКТЯБРЕ</t>
+  </si>
+  <si>
+    <t>1 794,32</t>
+  </si>
+  <si>
+    <t>1 799,22</t>
+  </si>
+  <si>
+    <t>1 811,54</t>
+  </si>
+  <si>
+    <t>1 790,59</t>
+  </si>
+  <si>
+    <t>1 762,54</t>
+  </si>
+  <si>
+    <t>269,14</t>
+  </si>
+  <si>
+    <t>269,55</t>
+  </si>
+  <si>
+    <t>273,08</t>
+  </si>
+  <si>
+    <t>268,10</t>
+  </si>
+  <si>
+    <t>257,76</t>
+  </si>
+  <si>
+    <t>110,30</t>
+  </si>
+  <si>
+    <t>110,84</t>
+  </si>
+  <si>
+    <t>111,59</t>
+  </si>
+  <si>
+    <t>108,92</t>
+  </si>
+  <si>
+    <t>105,17</t>
+  </si>
+  <si>
+    <t>3 326,72</t>
+  </si>
+  <si>
+    <t>3 322,93</t>
+  </si>
+  <si>
+    <t>3 325,20</t>
+  </si>
+  <si>
+    <t>3 252,11</t>
+  </si>
+  <si>
+    <t>3 204,99</t>
+  </si>
+  <si>
+    <t>17,95</t>
+  </si>
+  <si>
+    <t>17,91</t>
+  </si>
+  <si>
+    <t>17,92</t>
+  </si>
+  <si>
+    <t>55,13</t>
+  </si>
+  <si>
+    <t>55,03</t>
+  </si>
+  <si>
+    <t>54,95</t>
+  </si>
+  <si>
+    <t>54,90</t>
+  </si>
+  <si>
+    <t>1 431,55</t>
+  </si>
+  <si>
+    <t>1 428,43</t>
+  </si>
+  <si>
+    <t>1 428,48</t>
+  </si>
+  <si>
+    <t>1 420,09</t>
+  </si>
+  <si>
+    <t>1 404,23</t>
+  </si>
+  <si>
+    <t>3 227,32</t>
+  </si>
+  <si>
+    <t>3 221,34</t>
+  </si>
+  <si>
+    <t>3 206,17</t>
+  </si>
+  <si>
+    <t>3 186,70</t>
+  </si>
+  <si>
+    <t>3 176,73</t>
+  </si>
+  <si>
+    <t>78,24</t>
+  </si>
+  <si>
+    <t>78,62</t>
+  </si>
+  <si>
+    <t>78,81</t>
+  </si>
+  <si>
+    <t>78,60</t>
+  </si>
+  <si>
+    <t>77,76</t>
+  </si>
+  <si>
+    <t>312,16</t>
+  </si>
+  <si>
+    <t>309,77</t>
+  </si>
+  <si>
+    <t>306,71</t>
+  </si>
+  <si>
+    <t>299,94</t>
+  </si>
+  <si>
+    <t>1 379,84</t>
+  </si>
+  <si>
+    <t>1 373,20</t>
+  </si>
+  <si>
+    <t>1 369,76</t>
+  </si>
+  <si>
+    <t>1 365,25</t>
+  </si>
+  <si>
+    <t>1 310,95</t>
+  </si>
+  <si>
+    <t>207,59</t>
+  </si>
+  <si>
+    <t>207,51</t>
+  </si>
+  <si>
+    <t>208,02</t>
+  </si>
+  <si>
+    <t>207,43</t>
+  </si>
+  <si>
+    <t>805,17</t>
+  </si>
+  <si>
+    <t>806,03</t>
+  </si>
+  <si>
+    <t>813,28</t>
+  </si>
+  <si>
+    <t>801,49</t>
+  </si>
+  <si>
+    <t>784,09</t>
+  </si>
+  <si>
+    <t>3 919,08</t>
+  </si>
+  <si>
+    <t>3 923,21</t>
+  </si>
+  <si>
+    <t>3 958,51</t>
+  </si>
+  <si>
+    <t>3 902,84</t>
+  </si>
+  <si>
+    <t>3 818,23</t>
+  </si>
+  <si>
+    <t>7 920,79</t>
+  </si>
+  <si>
+    <t>7 909,60</t>
+  </si>
+  <si>
+    <t>7 915,99</t>
+  </si>
+  <si>
+    <t>7 893,39</t>
+  </si>
+  <si>
+    <t>7 865,29</t>
+  </si>
+  <si>
+    <t>177,70</t>
+  </si>
+  <si>
+    <t>177,87</t>
+  </si>
+  <si>
+    <t>179,44</t>
+  </si>
+  <si>
+    <t>176,84</t>
+  </si>
+  <si>
+    <t>173,01</t>
+  </si>
+  <si>
+    <t>316,44</t>
+  </si>
+  <si>
+    <t>315,75</t>
+  </si>
+  <si>
+    <t>315,74</t>
+  </si>
+  <si>
+    <t>315,43</t>
+  </si>
+  <si>
+    <t>315,00</t>
+  </si>
+  <si>
+    <t>1 750,05</t>
+  </si>
+  <si>
+    <t>1 753,56</t>
+  </si>
+  <si>
+    <t>1 766,27</t>
+  </si>
+  <si>
+    <t>1 728,14</t>
+  </si>
+  <si>
+    <t>1 689,05</t>
+  </si>
+  <si>
+    <t>15,25</t>
+  </si>
+  <si>
+    <t>15,42</t>
+  </si>
+  <si>
+    <t>15,53</t>
+  </si>
+  <si>
+    <t>15,64</t>
+  </si>
+  <si>
+    <t>15,11</t>
+  </si>
+  <si>
+    <t>226,76</t>
+  </si>
+  <si>
+    <t>226,61</t>
+  </si>
+  <si>
+    <t>226,41</t>
+  </si>
+  <si>
+    <t>224,69</t>
+  </si>
+  <si>
+    <t>225,98</t>
+  </si>
+  <si>
+    <t>739,68</t>
+  </si>
+  <si>
+    <t>743,42</t>
+  </si>
+  <si>
+    <t>741,85</t>
+  </si>
+  <si>
+    <t>719,04</t>
+  </si>
+  <si>
+    <t>696,08</t>
+  </si>
+  <si>
+    <t>2 780,14</t>
+  </si>
+  <si>
+    <t>2 783,29</t>
+  </si>
+  <si>
+    <t>2 807,54</t>
+  </si>
+  <si>
+    <t>2 767,36</t>
+  </si>
+  <si>
+    <t>2 707,57</t>
+  </si>
+  <si>
+    <t>2 160,00</t>
+  </si>
+  <si>
+    <t>2 156,00</t>
+  </si>
+  <si>
+    <t>2 153,00</t>
+  </si>
+  <si>
+    <t>2 151,00</t>
+  </si>
+  <si>
+    <t>373,08</t>
+  </si>
+  <si>
+    <t>373,46</t>
+  </si>
+  <si>
+    <t>376,67</t>
+  </si>
+  <si>
+    <t>371,32</t>
+  </si>
+  <si>
+    <t>363,20</t>
+  </si>
+  <si>
+    <t>284,21</t>
+  </si>
+  <si>
+    <t>314,74</t>
+  </si>
+  <si>
+    <t>312,46</t>
+  </si>
+  <si>
+    <t>323,76</t>
+  </si>
+  <si>
+    <t>336,09</t>
+  </si>
+  <si>
+    <t>1 421,43</t>
+  </si>
+  <si>
+    <t>1 422,63</t>
+  </si>
+  <si>
+    <t>1 435,90</t>
+  </si>
+  <si>
+    <t>1 414,91</t>
+  </si>
+  <si>
+    <t>1 384,26</t>
+  </si>
+  <si>
+    <t>1 420,74</t>
+  </si>
+  <si>
+    <t>1 405,39</t>
+  </si>
+  <si>
+    <t>1 403,88</t>
+  </si>
+  <si>
+    <t>1 365,43</t>
+  </si>
+  <si>
+    <t>1 348,35</t>
+  </si>
+  <si>
+    <t>30.11.2008</t>
+  </si>
+  <si>
+    <t>29.11.2008</t>
+  </si>
+  <si>
+    <t>28.11.2008</t>
+  </si>
+  <si>
+    <t>27.11.2008</t>
+  </si>
+  <si>
+    <t>26.11.2008</t>
+  </si>
+  <si>
+    <t>25.11.2008</t>
+  </si>
+  <si>
+    <t>1 752,11</t>
+  </si>
+  <si>
+    <t>1 768,58</t>
+  </si>
+  <si>
+    <t>1 775,62</t>
+  </si>
+  <si>
+    <t>1 784,46</t>
+  </si>
+  <si>
+    <t>1 793,55</t>
+  </si>
+  <si>
+    <t>1 794,81</t>
+  </si>
+  <si>
+    <t>261,42</t>
+  </si>
+  <si>
+    <t>261,67</t>
+  </si>
+  <si>
+    <t>266,31</t>
+  </si>
+  <si>
+    <t>265,51</t>
+  </si>
+  <si>
+    <t>271,06</t>
+  </si>
+  <si>
+    <t>270,36</t>
+  </si>
+  <si>
+    <t>105,27</t>
+  </si>
+  <si>
+    <t>104,55</t>
+  </si>
+  <si>
+    <t>105,12</t>
+  </si>
+  <si>
+    <t>106,06</t>
+  </si>
+  <si>
+    <t>106,89</t>
+  </si>
+  <si>
+    <t>107,23</t>
+  </si>
+  <si>
+    <t>3 202,02</t>
+  </si>
+  <si>
+    <t>3 186,92</t>
+  </si>
+  <si>
+    <t>3 210,54</t>
+  </si>
+  <si>
+    <t>3 221,99</t>
+  </si>
+  <si>
+    <t>3 181,45</t>
+  </si>
+  <si>
+    <t>3 175,06</t>
+  </si>
+  <si>
+    <t>55,21</t>
+  </si>
+  <si>
+    <t>55,15</t>
+  </si>
+  <si>
+    <t>55,08</t>
+  </si>
+  <si>
+    <t>54,83</t>
+  </si>
+  <si>
+    <t>1 403,19</t>
+  </si>
+  <si>
+    <t>1 403,85</t>
+  </si>
+  <si>
+    <t>1 402,26</t>
+  </si>
+  <si>
+    <t>1 402,10</t>
+  </si>
+  <si>
+    <t>1 403,95</t>
+  </si>
+  <si>
+    <t>1 409,02</t>
+  </si>
+  <si>
+    <t>3 161,86</t>
+  </si>
+  <si>
+    <t>3 167,28</t>
+  </si>
+  <si>
+    <t>3 163,75</t>
+  </si>
+  <si>
+    <t>3 159,58</t>
+  </si>
+  <si>
+    <t>3 156,91</t>
+  </si>
+  <si>
+    <t>3 144,56</t>
+  </si>
+  <si>
+    <t>77,92</t>
+  </si>
+  <si>
+    <t>77,83</t>
+  </si>
+  <si>
+    <t>78,09</t>
+  </si>
+  <si>
+    <t>78,05</t>
+  </si>
+  <si>
+    <t>78,13</t>
+  </si>
+  <si>
+    <t>302,96</t>
+  </si>
+  <si>
+    <t>302,43</t>
+  </si>
+  <si>
+    <t>303,30</t>
+  </si>
+  <si>
+    <t>303,40</t>
+  </si>
+  <si>
+    <t>307,45</t>
+  </si>
+  <si>
+    <t>1 277,05</t>
+  </si>
+  <si>
+    <t>1 250,87</t>
+  </si>
+  <si>
+    <t>1 276,51</t>
+  </si>
+  <si>
+    <t>1 282,96</t>
+  </si>
+  <si>
+    <t>1 326,63</t>
+  </si>
+  <si>
+    <t>1 306,10</t>
+  </si>
+  <si>
+    <t>207,14</t>
+  </si>
+  <si>
+    <t>207,05</t>
+  </si>
+  <si>
+    <t>206,46</t>
+  </si>
+  <si>
+    <t>205,58</t>
+  </si>
+  <si>
+    <t>780,49</t>
+  </si>
+  <si>
+    <t>777,54</t>
+  </si>
+  <si>
+    <t>782,15</t>
+  </si>
+  <si>
+    <t>781,13</t>
+  </si>
+  <si>
+    <t>784,85</t>
+  </si>
+  <si>
+    <t>784,62</t>
+  </si>
+  <si>
+    <t>3 799,75</t>
+  </si>
+  <si>
+    <t>3 786,17</t>
+  </si>
+  <si>
+    <t>3 807,75</t>
+  </si>
+  <si>
+    <t>3 801,83</t>
+  </si>
+  <si>
+    <t>3 820,24</t>
+  </si>
+  <si>
+    <t>3 817,01</t>
+  </si>
+  <si>
+    <t>7 858,06</t>
+  </si>
+  <si>
+    <t>7 851,60</t>
+  </si>
+  <si>
+    <t>7 883,02</t>
+  </si>
+  <si>
+    <t>7 889,31</t>
+  </si>
+  <si>
+    <t>7 875,06</t>
+  </si>
+  <si>
+    <t>7 886,28</t>
+  </si>
+  <si>
+    <t>172,20</t>
+  </si>
+  <si>
+    <t>171,65</t>
+  </si>
+  <si>
+    <t>172,62</t>
+  </si>
+  <si>
+    <t>172,37</t>
+  </si>
+  <si>
+    <t>173,20</t>
+  </si>
+  <si>
+    <t>173,08</t>
+  </si>
+  <si>
+    <t>314,45</t>
+  </si>
+  <si>
+    <t>314,02</t>
+  </si>
+  <si>
+    <t>313,76</t>
+  </si>
+  <si>
+    <t>313,56</t>
+  </si>
+  <si>
+    <t>313,18</t>
+  </si>
+  <si>
+    <t>312,88</t>
+  </si>
+  <si>
+    <t>1 681,08</t>
+  </si>
+  <si>
+    <t>1 710,51</t>
+  </si>
+  <si>
+    <t>1 733,12</t>
+  </si>
+  <si>
+    <t>1 738,67</t>
+  </si>
+  <si>
+    <t>1 742,46</t>
+  </si>
+  <si>
+    <t>1 752,62</t>
+  </si>
+  <si>
+    <t>15,31</t>
+  </si>
+  <si>
+    <t>15,30</t>
+  </si>
+  <si>
+    <t>15,74</t>
+  </si>
+  <si>
+    <t>15,85</t>
+  </si>
+  <si>
+    <t>15,84</t>
+  </si>
+  <si>
+    <t>225,32</t>
+  </si>
+  <si>
+    <t>225,22</t>
+  </si>
+  <si>
+    <t>221,68</t>
+  </si>
+  <si>
+    <t>222,15</t>
+  </si>
+  <si>
+    <t>219,99</t>
+  </si>
+  <si>
+    <t>220,49</t>
+  </si>
+  <si>
+    <t>709,51</t>
+  </si>
+  <si>
+    <t>695,89</t>
+  </si>
+  <si>
+    <t>700,73</t>
+  </si>
+  <si>
+    <t>700,90</t>
+  </si>
+  <si>
+    <t>728,30</t>
+  </si>
+  <si>
+    <t>729,37</t>
+  </si>
+  <si>
+    <t>2 694,56</t>
+  </si>
+  <si>
+    <t>2 685,93</t>
+  </si>
+  <si>
+    <t>2 701,04</t>
+  </si>
+  <si>
+    <t>2 696,38</t>
+  </si>
+  <si>
+    <t>2 709,70</t>
+  </si>
+  <si>
+    <t>2 708,34</t>
+  </si>
+  <si>
+    <t>361,59</t>
+  </si>
+  <si>
+    <t>360,35</t>
+  </si>
+  <si>
+    <t>362,58</t>
+  </si>
+  <si>
+    <t>362,10</t>
+  </si>
+  <si>
+    <t>363,91</t>
+  </si>
+  <si>
+    <t>363,57</t>
+  </si>
+  <si>
+    <t>333,02</t>
+  </si>
+  <si>
+    <t>346,13</t>
+  </si>
+  <si>
+    <t>349,88</t>
+  </si>
+  <si>
+    <t>362,88</t>
+  </si>
+  <si>
+    <t>370,54</t>
+  </si>
+  <si>
+    <t>370,19</t>
+  </si>
+  <si>
+    <t>1 377,72</t>
+  </si>
+  <si>
+    <t>1 373,09</t>
+  </si>
+  <si>
+    <t>1 380,80</t>
+  </si>
+  <si>
+    <t>1 378,89</t>
+  </si>
+  <si>
+    <t>1 385,61</t>
+  </si>
+  <si>
+    <t>1 385,12</t>
+  </si>
+  <si>
+    <t>1 340,67</t>
+  </si>
+  <si>
+    <t>1 348,01</t>
+  </si>
+  <si>
+    <t>1 380,63</t>
+  </si>
+  <si>
+    <t>1 376,13</t>
+  </si>
+  <si>
+    <t>1 400,07</t>
+  </si>
+  <si>
+    <t>1 393,21</t>
+  </si>
+  <si>
+    <t>24.11.2008</t>
+  </si>
+  <si>
+    <t>23.11.2008</t>
+  </si>
+  <si>
+    <t>22.11.2008</t>
+  </si>
+  <si>
+    <t>21.11.2008</t>
+  </si>
+  <si>
+    <t>20.11.2008</t>
+  </si>
+  <si>
+    <t>19.11.2008</t>
+  </si>
+  <si>
+    <t>18.11.2008</t>
+  </si>
+  <si>
+    <t>17.11.2008</t>
+  </si>
+  <si>
+    <t>1 796,67</t>
+  </si>
+  <si>
+    <t>1 798,09</t>
+  </si>
+  <si>
+    <t>1 813,46</t>
+  </si>
+  <si>
+    <t>1 814,46</t>
+  </si>
+  <si>
+    <t>1 824,42</t>
+  </si>
+  <si>
+    <t>264,24</t>
+  </si>
+  <si>
+    <t>263,91</t>
+  </si>
+  <si>
+    <t>272,78</t>
+  </si>
+  <si>
+    <t>273,87</t>
+  </si>
+  <si>
+    <t>273,57</t>
+  </si>
+  <si>
+    <t>105,69</t>
+  </si>
+  <si>
+    <t>107,25</t>
+  </si>
+  <si>
+    <t>108,47</t>
+  </si>
+  <si>
+    <t>3 186,28</t>
+  </si>
+  <si>
+    <t>3 274,86</t>
+  </si>
+  <si>
+    <t>3 321,45</t>
+  </si>
+  <si>
+    <t>3 357,11</t>
+  </si>
+  <si>
+    <t>3 394,48</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>54,73</t>
+  </si>
+  <si>
+    <t>54,65</t>
+  </si>
+  <si>
+    <t>54,85</t>
+  </si>
+  <si>
+    <t>1 409,74</t>
+  </si>
+  <si>
+    <t>1 416,14</t>
+  </si>
+  <si>
+    <t>1 418,86</t>
+  </si>
+  <si>
+    <t>1 427,85</t>
+  </si>
+  <si>
+    <t>1 436,05</t>
+  </si>
+  <si>
+    <t>3 145,84</t>
+  </si>
+  <si>
+    <t>3 161,52</t>
+  </si>
+  <si>
+    <t>3 170,55</t>
+  </si>
+  <si>
+    <t>3 164,10</t>
+  </si>
+  <si>
+    <t>3 177,21</t>
+  </si>
+  <si>
+    <t>77,12</t>
+  </si>
+  <si>
+    <t>77,61</t>
+  </si>
+  <si>
+    <t>77,87</t>
+  </si>
+  <si>
+    <t>78,96</t>
+  </si>
+  <si>
+    <t>79,04</t>
+  </si>
+  <si>
+    <t>299,07</t>
+  </si>
+  <si>
+    <t>304,04</t>
+  </si>
+  <si>
+    <t>313,09</t>
+  </si>
+  <si>
+    <t>313,97</t>
+  </si>
+  <si>
+    <t>313,68</t>
+  </si>
+  <si>
+    <t>1 299,24</t>
+  </si>
+  <si>
+    <t>1 312,00</t>
+  </si>
+  <si>
+    <t>1 350,07</t>
+  </si>
+  <si>
+    <t>1 396,52</t>
+  </si>
+  <si>
+    <t>1 385,71</t>
+  </si>
+  <si>
+    <t>205,29</t>
+  </si>
+  <si>
+    <t>205,20</t>
+  </si>
+  <si>
+    <t>205,60</t>
+  </si>
+  <si>
+    <t>204,91</t>
+  </si>
+  <si>
+    <t>773,09</t>
+  </si>
+  <si>
+    <t>775,09</t>
+  </si>
+  <si>
+    <t>788,66</t>
+  </si>
+  <si>
+    <t>793,26</t>
+  </si>
+  <si>
+    <t>795,90</t>
+  </si>
+  <si>
+    <t>3 763,00</t>
+  </si>
+  <si>
+    <t>3 772,78</t>
+  </si>
+  <si>
+    <t>3 839,15</t>
+  </si>
+  <si>
+    <t>3 867,39</t>
+  </si>
+  <si>
+    <t>3 873,96</t>
+  </si>
+  <si>
+    <t>7 890,55</t>
+  </si>
+  <si>
+    <t>7 883,45</t>
+  </si>
+  <si>
+    <t>7 883,43</t>
+  </si>
+  <si>
+    <t>7 888,11</t>
+  </si>
+  <si>
+    <t>7 877,78</t>
+  </si>
+  <si>
+    <t>170,60</t>
+  </si>
+  <si>
+    <t>171,03</t>
+  </si>
+  <si>
+    <t>174,08</t>
+  </si>
+  <si>
+    <t>175,09</t>
+  </si>
+  <si>
+    <t>175,65</t>
+  </si>
+  <si>
+    <t>312,43</t>
+  </si>
+  <si>
+    <t>312,17</t>
+  </si>
+  <si>
+    <t>311,97</t>
+  </si>
+  <si>
+    <t>311,87</t>
+  </si>
+  <si>
+    <t>311,71</t>
+  </si>
+  <si>
+    <t>1 726,82</t>
+  </si>
+  <si>
+    <t>1 766,51</t>
+  </si>
+  <si>
+    <t>1 785,77</t>
+  </si>
+  <si>
+    <t>1 816,71</t>
+  </si>
+  <si>
+    <t>1 814,30</t>
+  </si>
+  <si>
+    <t>15,56</t>
+  </si>
+  <si>
+    <t>16,39</t>
+  </si>
+  <si>
+    <t>16,45</t>
+  </si>
+  <si>
+    <t>16,77</t>
+  </si>
+  <si>
+    <t>222,44</t>
+  </si>
+  <si>
+    <t>218,40</t>
+  </si>
+  <si>
+    <t>217,82</t>
+  </si>
+  <si>
+    <t>710,27</t>
+  </si>
+  <si>
+    <t>713,54</t>
+  </si>
+  <si>
+    <t>718,37</t>
+  </si>
+  <si>
+    <t>748,99</t>
+  </si>
+  <si>
+    <t>774,27</t>
+  </si>
+  <si>
+    <t>2 668,99</t>
+  </si>
+  <si>
+    <t>2 676,30</t>
+  </si>
+  <si>
+    <t>2 723,10</t>
+  </si>
+  <si>
+    <t>2 738,75</t>
+  </si>
+  <si>
+    <t>2 747,23</t>
+  </si>
+  <si>
+    <t>358,43</t>
+  </si>
+  <si>
+    <t>359,49</t>
+  </si>
+  <si>
+    <t>365,75</t>
+  </si>
+  <si>
+    <t>367,77</t>
+  </si>
+  <si>
+    <t>369,12</t>
+  </si>
+  <si>
+    <t>368,25</t>
+  </si>
+  <si>
+    <t>369,18</t>
+  </si>
+  <si>
+    <t>368,66</t>
+  </si>
+  <si>
+    <t>366,41</t>
+  </si>
+  <si>
+    <t>1 364,67</t>
+  </si>
+  <si>
+    <t>1 368,25</t>
+  </si>
+  <si>
+    <t>1 392,28</t>
+  </si>
+  <si>
+    <t>1 400,38</t>
+  </si>
+  <si>
+    <t>1 404,70</t>
+  </si>
+  <si>
+    <t>1 369,60</t>
+  </si>
+  <si>
+    <t>1 402,32</t>
+  </si>
+  <si>
+    <t>1 426,11</t>
+  </si>
+  <si>
+    <t>1 464,65</t>
+  </si>
+  <si>
+    <t>1 446,25</t>
+  </si>
+  <si>
+    <t>16.11.2008</t>
+  </si>
+  <si>
+    <t>15.11.2008</t>
+  </si>
+  <si>
+    <t>14.11.2008</t>
+  </si>
+  <si>
+    <t>13.11.2008</t>
+  </si>
+  <si>
+    <t>12.11.2008</t>
+  </si>
+  <si>
+    <t>11.11.2008</t>
+  </si>
+  <si>
+    <t>10.11.2008</t>
+  </si>
+  <si>
+    <t>09.11.2008</t>
+  </si>
+  <si>
+    <t>1 821,30</t>
+  </si>
+  <si>
+    <t>1 810,82</t>
+  </si>
+  <si>
+    <t>1 833,19</t>
+  </si>
+  <si>
+    <t>1 844,44</t>
+  </si>
+  <si>
+    <t>275,85</t>
+  </si>
+  <si>
+    <t>272,50</t>
+  </si>
+  <si>
+    <t>276,60</t>
+  </si>
+  <si>
+    <t>273,65</t>
+  </si>
+  <si>
+    <t>113,36</t>
+  </si>
+  <si>
+    <t>110,64</t>
+  </si>
+  <si>
+    <t>112,39</t>
+  </si>
+  <si>
+    <t>111,80</t>
+  </si>
+  <si>
+    <t>3 383,96</t>
+  </si>
+  <si>
+    <t>3 351,26</t>
+  </si>
+  <si>
+    <t>3 441,64</t>
+  </si>
+  <si>
+    <t>3 437,16</t>
+  </si>
+  <si>
+    <t>54,79</t>
+  </si>
+  <si>
+    <t>54,74</t>
+  </si>
+  <si>
+    <t>54,69</t>
+  </si>
+  <si>
+    <t>55,48</t>
+  </si>
+  <si>
+    <t>1 437,17</t>
+  </si>
+  <si>
+    <t>1 437,71</t>
+  </si>
+  <si>
+    <t>1 443,59</t>
+  </si>
+  <si>
+    <t>1 429,05</t>
+  </si>
+  <si>
+    <t>3 153,84</t>
+  </si>
+  <si>
+    <t>3 164,06</t>
+  </si>
+  <si>
+    <t>3 156,68</t>
+  </si>
+  <si>
+    <t>3 187,27</t>
+  </si>
+  <si>
+    <t>78,95</t>
+  </si>
+  <si>
+    <t>78,23</t>
+  </si>
+  <si>
+    <t>316,51</t>
+  </si>
+  <si>
+    <t>314,96</t>
+  </si>
+  <si>
+    <t>321,29</t>
+  </si>
+  <si>
+    <t>316,05</t>
+  </si>
+  <si>
+    <t>1 411,96</t>
+  </si>
+  <si>
+    <t>1 373,89</t>
+  </si>
+  <si>
+    <t>1 395,62</t>
+  </si>
+  <si>
+    <t>1 346,46</t>
+  </si>
+  <si>
+    <t>792,39</t>
+  </si>
+  <si>
+    <t>779,38</t>
+  </si>
+  <si>
+    <t>787,25</t>
+  </si>
+  <si>
+    <t>781,12</t>
+  </si>
+  <si>
+    <t>3 857,67</t>
+  </si>
+  <si>
+    <t>3 793,44</t>
+  </si>
+  <si>
+    <t>3 833,71</t>
+  </si>
+  <si>
+    <t>3 801,67</t>
+  </si>
+  <si>
+    <t>7 870,37</t>
+  </si>
+  <si>
+    <t>7 857,14</t>
+  </si>
+  <si>
+    <t>7 881,83</t>
+  </si>
+  <si>
+    <t>7 841,11</t>
+  </si>
+  <si>
+    <t>174,87</t>
+  </si>
+  <si>
+    <t>171,98</t>
+  </si>
+  <si>
+    <t>173,82</t>
+  </si>
+  <si>
+    <t>172,36</t>
+  </si>
+  <si>
+    <t>311,28</t>
+  </si>
+  <si>
+    <t>310,58</t>
+  </si>
+  <si>
+    <t>310,24</t>
+  </si>
+  <si>
+    <t>310,04</t>
+  </si>
+  <si>
+    <t>1 830,16</t>
+  </si>
+  <si>
+    <t>1 788,32</t>
+  </si>
+  <si>
+    <t>1 772,67</t>
+  </si>
+  <si>
+    <t>1 718,69</t>
+  </si>
+  <si>
+    <t>16,84</t>
+  </si>
+  <si>
+    <t>214,94</t>
+  </si>
+  <si>
+    <t>214,29</t>
+  </si>
+  <si>
+    <t>778,13</t>
+  </si>
+  <si>
+    <t>757,27</t>
+  </si>
+  <si>
+    <t>767,64</t>
+  </si>
+  <si>
+    <t>741,52</t>
+  </si>
+  <si>
+    <t>2 735,83</t>
+  </si>
+  <si>
+    <t>2 691,22</t>
+  </si>
+  <si>
+    <t>2 719,76</t>
+  </si>
+  <si>
+    <t>2 697,06</t>
+  </si>
+  <si>
+    <t>367,63</t>
+  </si>
+  <si>
+    <t>361,52</t>
+  </si>
+  <si>
+    <t>365,22</t>
+  </si>
+  <si>
+    <t>362,16</t>
+  </si>
+  <si>
+    <t>364,81</t>
+  </si>
+  <si>
+    <t>362,60</t>
+  </si>
+  <si>
+    <t>360,41</t>
+  </si>
+  <si>
+    <t>358,26</t>
+  </si>
+  <si>
+    <t>1 399,08</t>
+  </si>
+  <si>
+    <t>1 375,98</t>
+  </si>
+  <si>
+    <t>1 390,36</t>
+  </si>
+  <si>
+    <t>1 378,91</t>
+  </si>
+  <si>
+    <t>1 465,29</t>
+  </si>
+  <si>
+    <t>1 431,43</t>
+  </si>
+  <si>
+    <t>1 398,35</t>
+  </si>
+  <si>
+    <t>08.11.2008</t>
+  </si>
+  <si>
+    <t>07.11.2008</t>
+  </si>
+  <si>
+    <t>06.11.2008</t>
+  </si>
+  <si>
+    <t>05.11.2008</t>
+  </si>
+  <si>
+    <t>04.11.2008</t>
+  </si>
+  <si>
+    <t>03.11.2008</t>
+  </si>
+  <si>
+    <t>02.11.2008</t>
+  </si>
+  <si>
+    <t>01.11.2008</t>
+  </si>
+  <si>
+    <t>В НОЯБРЕ</t>
+  </si>
+  <si>
+    <t>2 037,23</t>
+  </si>
+  <si>
+    <t>270,02</t>
+  </si>
+  <si>
+    <t>116,43</t>
+  </si>
+  <si>
+    <t>3 239,06</t>
+  </si>
+  <si>
+    <t>18,21</t>
+  </si>
+  <si>
+    <t>55,84</t>
+  </si>
+  <si>
+    <t>1 522,70</t>
+  </si>
+  <si>
+    <t>3 395,19</t>
+  </si>
+  <si>
+    <t>76,89</t>
+  </si>
+  <si>
+    <t>304,44</t>
+  </si>
+  <si>
+    <t>1 448,56</t>
+  </si>
+  <si>
+    <t>210,63</t>
+  </si>
+  <si>
+    <t>890,98</t>
+  </si>
+  <si>
+    <t>4 354,28</t>
+  </si>
+  <si>
+    <t>7 966,68</t>
+  </si>
+  <si>
+    <t>196,62</t>
+  </si>
+  <si>
+    <t>321,44</t>
+  </si>
+  <si>
+    <t>1 808,02</t>
+  </si>
+  <si>
+    <t>17,42</t>
+  </si>
+  <si>
+    <t>243,69</t>
+  </si>
+  <si>
+    <t>749,88</t>
+  </si>
+  <si>
+    <t>3 077,14</t>
+  </si>
+  <si>
+    <t>2 200,00</t>
+  </si>
+  <si>
+    <t>412,89</t>
+  </si>
+  <si>
+    <t>273,29</t>
+  </si>
+  <si>
+    <t>1 572,61</t>
+  </si>
+  <si>
+    <t>1 500,73</t>
+  </si>
+  <si>
+    <t>31.12.2008</t>
+  </si>
+  <si>
+    <t>30.12.2008</t>
+  </si>
+  <si>
+    <t>29.12.2008</t>
+  </si>
+  <si>
+    <t>28.12.2008</t>
+  </si>
+  <si>
+    <t>27.12.2008</t>
+  </si>
+  <si>
+    <t>26.12.2008</t>
+  </si>
+  <si>
+    <t>25.12.2008</t>
+  </si>
+  <si>
+    <t>2 014,65</t>
+  </si>
+  <si>
+    <t>2 014,01</t>
+  </si>
+  <si>
+    <t>2 005,01</t>
+  </si>
+  <si>
+    <t>2 075,18</t>
+  </si>
+  <si>
+    <t>1 971,59</t>
+  </si>
+  <si>
+    <t>1 902,70</t>
+  </si>
+  <si>
+    <t>280,43</t>
+  </si>
+  <si>
+    <t>283,04</t>
+  </si>
+  <si>
+    <t>283,07</t>
+  </si>
+  <si>
+    <t>287,44</t>
+  </si>
+  <si>
+    <t>275,16</t>
+  </si>
+  <si>
+    <t>116,87</t>
+  </si>
+  <si>
+    <t>116,66</t>
+  </si>
+  <si>
+    <t>117,25</t>
+  </si>
+  <si>
+    <t>120,45</t>
+  </si>
+  <si>
+    <t>117,59</t>
+  </si>
+  <si>
+    <t>114,14</t>
+  </si>
+  <si>
+    <t>3 265,35</t>
+  </si>
+  <si>
+    <t>3 268,65</t>
+  </si>
+  <si>
+    <t>3 310,67</t>
+  </si>
+  <si>
+    <t>3 389,98</t>
+  </si>
+  <si>
+    <t>3 410,22</t>
+  </si>
+  <si>
+    <t>3 350,49</t>
+  </si>
+  <si>
+    <t>18,22</t>
+  </si>
+  <si>
+    <t>1 517,87</t>
+  </si>
+  <si>
+    <t>1 520,65</t>
+  </si>
+  <si>
+    <t>1 517,76</t>
+  </si>
+  <si>
+    <t>1 530,86</t>
+  </si>
+  <si>
+    <t>1 506,90</t>
+  </si>
+  <si>
+    <t>1 490,46</t>
+  </si>
+  <si>
+    <t>3 395,66</t>
+  </si>
+  <si>
+    <t>3 399,02</t>
+  </si>
+  <si>
+    <t>3 474,61</t>
+  </si>
+  <si>
+    <t>3 426,28</t>
+  </si>
+  <si>
+    <t>3 375,42</t>
+  </si>
+  <si>
+    <t>3 349,10</t>
+  </si>
+  <si>
+    <t>77,64</t>
+  </si>
+  <si>
+    <t>79,32</t>
+  </si>
+  <si>
+    <t>79,68</t>
+  </si>
+  <si>
+    <t>79,94</t>
+  </si>
+  <si>
+    <t>79,71</t>
+  </si>
+  <si>
+    <t>313,28</t>
+  </si>
+  <si>
+    <t>314,23</t>
+  </si>
+  <si>
+    <t>315,60</t>
+  </si>
+  <si>
+    <t>329,81</t>
+  </si>
+  <si>
+    <t>325,46</t>
+  </si>
+  <si>
+    <t>318,62</t>
+  </si>
+  <si>
+    <t>1 440,45</t>
+  </si>
+  <si>
+    <t>1 446,89</t>
+  </si>
+  <si>
+    <t>1 451,19</t>
+  </si>
+  <si>
+    <t>1 435,84</t>
+  </si>
+  <si>
+    <t>1 423,17</t>
+  </si>
+  <si>
+    <t>1 405,75</t>
+  </si>
+  <si>
+    <t>211,03</t>
+  </si>
+  <si>
+    <t>210,73</t>
+  </si>
+  <si>
+    <t>210,53</t>
+  </si>
+  <si>
+    <t>212,25</t>
+  </si>
+  <si>
+    <t>211,84</t>
+  </si>
+  <si>
+    <t>889,72</t>
+  </si>
+  <si>
+    <t>896,82</t>
+  </si>
+  <si>
+    <t>896,64</t>
+  </si>
+  <si>
+    <t>921,37</t>
+  </si>
+  <si>
+    <t>898,27</t>
+  </si>
+  <si>
+    <t>870,84</t>
+  </si>
+  <si>
+    <t>4 356,87</t>
+  </si>
+  <si>
+    <t>4 376,80</t>
+  </si>
+  <si>
+    <t>4 373,32</t>
+  </si>
+  <si>
+    <t>4 489,34</t>
+  </si>
+  <si>
+    <t>4 375,06</t>
+  </si>
+  <si>
+    <t>4 242,60</t>
+  </si>
+  <si>
+    <t>7 990,12</t>
+  </si>
+  <si>
+    <t>7 996,51</t>
+  </si>
+  <si>
+    <t>8 004,66</t>
+  </si>
+  <si>
+    <t>8 042,99</t>
+  </si>
+  <si>
+    <t>8 036,24</t>
+  </si>
+  <si>
+    <t>8 024,80</t>
+  </si>
+  <si>
+    <t>196,45</t>
+  </si>
+  <si>
+    <t>198,04</t>
+  </si>
+  <si>
+    <t>197,96</t>
+  </si>
+  <si>
+    <t>203,33</t>
+  </si>
+  <si>
+    <t>198,23</t>
+  </si>
+  <si>
+    <t>192,15</t>
+  </si>
+  <si>
+    <t>321,12</t>
+  </si>
+  <si>
+    <t>321,09</t>
+  </si>
+  <si>
+    <t>321,33</t>
+  </si>
+  <si>
+    <t>321,84</t>
+  </si>
+  <si>
+    <t>321,40</t>
+  </si>
+  <si>
+    <t>1 797,39</t>
+  </si>
+  <si>
+    <t>1 813,24</t>
+  </si>
+  <si>
+    <t>1 788,55</t>
+  </si>
+  <si>
+    <t>1 844,09</t>
+  </si>
+  <si>
+    <t>1 818,93</t>
+  </si>
+  <si>
+    <t>1 778,50</t>
+  </si>
+  <si>
+    <t>18,16</t>
+  </si>
+  <si>
+    <t>19,42</t>
+  </si>
+  <si>
+    <t>19,59</t>
+  </si>
+  <si>
+    <t>244,11</t>
+  </si>
+  <si>
+    <t>245,21</t>
+  </si>
+  <si>
+    <t>247,94</t>
+  </si>
+  <si>
+    <t>250,37</t>
+  </si>
+  <si>
+    <t>248,81</t>
+  </si>
+  <si>
+    <t>243,50</t>
+  </si>
+  <si>
+    <t>746,32</t>
+  </si>
+  <si>
+    <t>755,24</t>
+  </si>
+  <si>
+    <t>749,87</t>
+  </si>
+  <si>
+    <t>761,59</t>
+  </si>
+  <si>
+    <t>759,64</t>
+  </si>
+  <si>
+    <t>742,74</t>
+  </si>
+  <si>
+    <t>3 073,84</t>
+  </si>
+  <si>
+    <t>3 098,48</t>
+  </si>
+  <si>
+    <t>3 097,49</t>
+  </si>
+  <si>
+    <t>3 181,53</t>
+  </si>
+  <si>
+    <t>3 101,78</t>
+  </si>
+  <si>
+    <t>3 007,40</t>
+  </si>
+  <si>
+    <t>412,27</t>
+  </si>
+  <si>
+    <t>427,07</t>
+  </si>
+  <si>
+    <t>416,34</t>
+  </si>
+  <si>
+    <t>403,68</t>
+  </si>
+  <si>
+    <t>274,14</t>
+  </si>
+  <si>
+    <t>270,10</t>
+  </si>
+  <si>
+    <t>254,34</t>
+  </si>
+  <si>
+    <t>236,56</t>
+  </si>
+  <si>
+    <t>249,01</t>
+  </si>
+  <si>
+    <t>271,60</t>
+  </si>
+  <si>
+    <t>1 571,65</t>
+  </si>
+  <si>
+    <t>1 584,33</t>
+  </si>
+  <si>
+    <t>1 583,30</t>
+  </si>
+  <si>
+    <t>1 626,56</t>
+  </si>
+  <si>
+    <t>1 585,70</t>
+  </si>
+  <si>
+    <t>1 537,33</t>
+  </si>
+  <si>
+    <t>1 501,72</t>
+  </si>
+  <si>
+    <t>1 507,77</t>
+  </si>
+  <si>
+    <t>1 507,55</t>
+  </si>
+  <si>
+    <t>1 547,37</t>
+  </si>
+  <si>
+    <t>1 526,47</t>
+  </si>
+  <si>
+    <t>1 469,93</t>
+  </si>
+  <si>
+    <t>24.12.2008</t>
+  </si>
+  <si>
+    <t>23.12.2008</t>
+  </si>
+  <si>
+    <t>22.12.2008</t>
+  </si>
+  <si>
+    <t>21.12.2008</t>
+  </si>
+  <si>
+    <t>20.12.2008</t>
+  </si>
+  <si>
+    <t>19.12.2008</t>
+  </si>
+  <si>
+    <t>18.12.2008</t>
+  </si>
+  <si>
+    <t>17.12.2008</t>
+  </si>
+  <si>
+    <t>1 878,50</t>
+  </si>
+  <si>
+    <t>1 867,26</t>
+  </si>
+  <si>
+    <t>1 844,73</t>
+  </si>
+  <si>
+    <t>1 820,75</t>
+  </si>
+  <si>
+    <t>1 806,32</t>
+  </si>
+  <si>
+    <t>1 803,54</t>
+  </si>
+  <si>
+    <t>276,46</t>
+  </si>
+  <si>
+    <t>276,17</t>
+  </si>
+  <si>
+    <t>272,04</t>
+  </si>
+  <si>
+    <t>268,75</t>
+  </si>
+  <si>
+    <t>267,98</t>
+  </si>
+  <si>
+    <t>268,46</t>
+  </si>
+  <si>
+    <t>113,37</t>
+  </si>
+  <si>
+    <t>113,28</t>
+  </si>
+  <si>
+    <t>111,14</t>
+  </si>
+  <si>
+    <t>109,85</t>
+  </si>
+  <si>
+    <t>109,21</t>
+  </si>
+  <si>
+    <t>109,64</t>
+  </si>
+  <si>
+    <t>3 296,26</t>
+  </si>
+  <si>
+    <t>3 288,78</t>
+  </si>
+  <si>
+    <t>3 287,44</t>
+  </si>
+  <si>
+    <t>3 246,52</t>
+  </si>
+  <si>
+    <t>3 232,66</t>
+  </si>
+  <si>
+    <t>3 276,46</t>
+  </si>
+  <si>
+    <t>18,23</t>
+  </si>
+  <si>
+    <t>18,25</t>
+  </si>
+  <si>
+    <t>18,24</t>
+  </si>
+  <si>
+    <t>18,15</t>
+  </si>
+  <si>
+    <t>18,13</t>
+  </si>
+  <si>
+    <t>56,61</t>
+  </si>
+  <si>
+    <t>55,71</t>
+  </si>
+  <si>
+    <t>55,58</t>
+  </si>
+  <si>
+    <t>1 487,94</t>
+  </si>
+  <si>
+    <t>1 476,61</t>
+  </si>
+  <si>
+    <t>1 472,30</t>
+  </si>
+  <si>
+    <t>1 459,57</t>
+  </si>
+  <si>
+    <t>1 451,89</t>
+  </si>
+  <si>
+    <t>1 444,07</t>
+  </si>
+  <si>
+    <t>3 337,33</t>
+  </si>
+  <si>
+    <t>3 316,79</t>
+  </si>
+  <si>
+    <t>3 284,63</t>
+  </si>
+  <si>
+    <t>3 267,88</t>
+  </si>
+  <si>
+    <t>3 262,61</t>
+  </si>
+  <si>
+    <t>3 239,88</t>
+  </si>
+  <si>
+    <t>79,09</t>
+  </si>
+  <si>
+    <t>79,11</t>
+  </si>
+  <si>
+    <t>78,69</t>
+  </si>
+  <si>
+    <t>77,95</t>
+  </si>
+  <si>
+    <t>319,35</t>
+  </si>
+  <si>
+    <t>318,90</t>
+  </si>
+  <si>
+    <t>314,69</t>
+  </si>
+  <si>
+    <t>307,17</t>
+  </si>
+  <si>
+    <t>1 402,17</t>
+  </si>
+  <si>
+    <t>1 408,18</t>
+  </si>
+  <si>
+    <t>1 419,12</t>
+  </si>
+  <si>
+    <t>1 392,34</t>
+  </si>
+  <si>
+    <t>1 377,83</t>
+  </si>
+  <si>
+    <t>1 400,89</t>
+  </si>
+  <si>
+    <t>212,36</t>
+  </si>
+  <si>
+    <t>211,86</t>
+  </si>
+  <si>
+    <t>211,48</t>
+  </si>
+  <si>
+    <t>209,90</t>
+  </si>
+  <si>
+    <t>858,47</t>
+  </si>
+  <si>
+    <t>850,54</t>
+  </si>
+  <si>
+    <t>835,23</t>
+  </si>
+  <si>
+    <t>822,86</t>
+  </si>
+  <si>
+    <t>814,35</t>
+  </si>
+  <si>
+    <t>815,39</t>
+  </si>
+  <si>
+    <t>4 182,91</t>
+  </si>
+  <si>
+    <t>4 140,79</t>
+  </si>
+  <si>
+    <t>4 070,75</t>
+  </si>
+  <si>
+    <t>4 004,02</t>
+  </si>
+  <si>
+    <t>3 967,00</t>
+  </si>
+  <si>
+    <t>3 968,73</t>
+  </si>
+  <si>
+    <t>8 006,70</t>
+  </si>
+  <si>
+    <t>8 051,24</t>
+  </si>
+  <si>
+    <t>8 005,24</t>
+  </si>
+  <si>
+    <t>7 972,23</t>
+  </si>
+  <si>
+    <t>7 947,69</t>
+  </si>
+  <si>
+    <t>7 933,57</t>
+  </si>
+  <si>
+    <t>187,71</t>
+  </si>
+  <si>
+    <t>184,41</t>
+  </si>
+  <si>
+    <t>181,60</t>
+  </si>
+  <si>
+    <t>179,80</t>
+  </si>
+  <si>
+    <t>179,98</t>
+  </si>
+  <si>
+    <t>321,20</t>
+  </si>
+  <si>
+    <t>320,82</t>
+  </si>
+  <si>
+    <t>319,54</t>
+  </si>
+  <si>
+    <t>318,21</t>
+  </si>
+  <si>
+    <t>317,44</t>
+  </si>
+  <si>
+    <t>1 778,93</t>
+  </si>
+  <si>
+    <t>1 761,83</t>
+  </si>
+  <si>
+    <t>1 755,38</t>
+  </si>
+  <si>
+    <t>1 737,72</t>
+  </si>
+  <si>
+    <t>1 740,93</t>
+  </si>
+  <si>
+    <t>1 739,58</t>
+  </si>
+  <si>
+    <t>18,89</t>
+  </si>
+  <si>
+    <t>18,84</t>
+  </si>
+  <si>
+    <t>19,01</t>
+  </si>
+  <si>
+    <t>19,27</t>
+  </si>
+  <si>
+    <t>19,34</t>
+  </si>
+  <si>
+    <t>18,32</t>
+  </si>
+  <si>
+    <t>242,89</t>
+  </si>
+  <si>
+    <t>243,23</t>
+  </si>
+  <si>
+    <t>238,12</t>
+  </si>
+  <si>
+    <t>237,09</t>
+  </si>
+  <si>
+    <t>236,64</t>
+  </si>
+  <si>
+    <t>233,43</t>
+  </si>
+  <si>
+    <t>745,47</t>
+  </si>
+  <si>
+    <t>739,77</t>
+  </si>
+  <si>
+    <t>726,44</t>
+  </si>
+  <si>
+    <t>717,38</t>
+  </si>
+  <si>
+    <t>716,29</t>
+  </si>
+  <si>
+    <t>727,45</t>
+  </si>
+  <si>
+    <t>2 966,26</t>
+  </si>
+  <si>
+    <t>2 938,32</t>
+  </si>
+  <si>
+    <t>2 884,66</t>
+  </si>
+  <si>
+    <t>2 840,92</t>
+  </si>
+  <si>
+    <t>2 813,33</t>
+  </si>
+  <si>
+    <t>2 815,20</t>
+  </si>
+  <si>
+    <t>2 198,00</t>
+  </si>
+  <si>
+    <t>2 193,00</t>
+  </si>
+  <si>
+    <t>2 188,00</t>
+  </si>
+  <si>
+    <t>2 183,00</t>
+  </si>
+  <si>
+    <t>398,18</t>
+  </si>
+  <si>
+    <t>394,32</t>
+  </si>
+  <si>
+    <t>387,22</t>
+  </si>
+  <si>
+    <t>381,36</t>
+  </si>
+  <si>
+    <t>377,62</t>
+  </si>
+  <si>
+    <t>377,90</t>
+  </si>
+  <si>
+    <t>276,73</t>
+  </si>
+  <si>
+    <t>282,78</t>
+  </si>
+  <si>
+    <t>286,38</t>
+  </si>
+  <si>
+    <t>287,80</t>
+  </si>
+  <si>
+    <t>289,04</t>
+  </si>
+  <si>
+    <t>289,91</t>
+  </si>
+  <si>
+    <t>1 516,82</t>
+  </si>
+  <si>
+    <t>1 501,81</t>
+  </si>
+  <si>
+    <t>1 474,97</t>
+  </si>
+  <si>
+    <t>1 452,51</t>
+  </si>
+  <si>
+    <t>1 438,24</t>
+  </si>
+  <si>
+    <t>1 439,36</t>
+  </si>
+  <si>
+    <t>1 465,75</t>
+  </si>
+  <si>
+    <t>1 444,74</t>
+  </si>
+  <si>
+    <t>1 441,57</t>
+  </si>
+  <si>
+    <t>1 428,11</t>
+  </si>
+  <si>
+    <t>1 456,83</t>
+  </si>
+  <si>
+    <t>16.12.2008</t>
+  </si>
+  <si>
+    <t>15.12.2008</t>
+  </si>
+  <si>
+    <t>14.12.2008</t>
+  </si>
+  <si>
+    <t>13.12.2008</t>
+  </si>
+  <si>
+    <t>12.12.2008</t>
+  </si>
+  <si>
+    <t>11.12.2008</t>
+  </si>
+  <si>
+    <t>10.12.2008</t>
+  </si>
+  <si>
+    <t>09.12.2008</t>
+  </si>
+  <si>
+    <t>1 815,61</t>
+  </si>
+  <si>
+    <t>1 784,09</t>
+  </si>
+  <si>
+    <t>1 794,35</t>
+  </si>
+  <si>
+    <t>1 795,22</t>
+  </si>
+  <si>
+    <t>1 786,27</t>
+  </si>
+  <si>
+    <t>263,19</t>
+  </si>
+  <si>
+    <t>259,35</t>
+  </si>
+  <si>
+    <t>261,95</t>
+  </si>
+  <si>
+    <t>258,16</t>
+  </si>
+  <si>
+    <t>266,42</t>
+  </si>
+  <si>
+    <t>108,25</t>
+  </si>
+  <si>
+    <t>105,77</t>
+  </si>
+  <si>
+    <t>106,50</t>
+  </si>
+  <si>
+    <t>106,22</t>
+  </si>
+  <si>
+    <t>107,94</t>
+  </si>
+  <si>
+    <t>3 208,42</t>
+  </si>
+  <si>
+    <t>3 148,60</t>
+  </si>
+  <si>
+    <t>3 207,04</t>
+  </si>
+  <si>
+    <t>3 208,53</t>
+  </si>
+  <si>
+    <t>3 286,03</t>
+  </si>
+  <si>
+    <t>18,10</t>
+  </si>
+  <si>
+    <t>18,05</t>
+  </si>
+  <si>
+    <t>18,01</t>
+  </si>
+  <si>
+    <t>17,99</t>
+  </si>
+  <si>
+    <t>55,32</t>
+  </si>
+  <si>
+    <t>55,22</t>
+  </si>
+  <si>
+    <t>55,17</t>
+  </si>
+  <si>
+    <t>55,04</t>
+  </si>
+  <si>
+    <t>1 435,77</t>
+  </si>
+  <si>
+    <t>1 421,47</t>
+  </si>
+  <si>
+    <t>1 419,46</t>
+  </si>
+  <si>
+    <t>1 416,99</t>
+  </si>
+  <si>
+    <t>1 418,45</t>
+  </si>
+  <si>
+    <t>3 225,22</t>
+  </si>
+  <si>
+    <t>3 219,72</t>
+  </si>
+  <si>
+    <t>3 214,75</t>
+  </si>
+  <si>
+    <t>3 215,99</t>
+  </si>
+  <si>
+    <t>3 231,80</t>
+  </si>
+  <si>
+    <t>77,60</t>
+  </si>
+  <si>
+    <t>77,72</t>
+  </si>
+  <si>
+    <t>77,38</t>
+  </si>
+  <si>
+    <t>77,41</t>
+  </si>
+  <si>
+    <t>304,54</t>
+  </si>
+  <si>
+    <t>301,40</t>
+  </si>
+  <si>
+    <t>304,98</t>
+  </si>
+  <si>
+    <t>302,14</t>
+  </si>
+  <si>
+    <t>308,92</t>
+  </si>
+  <si>
+    <t>1 393,77</t>
+  </si>
+  <si>
+    <t>1 379,49</t>
+  </si>
+  <si>
+    <t>1 364,78</t>
+  </si>
+  <si>
+    <t>1 339,35</t>
+  </si>
+  <si>
+    <t>1 367,95</t>
+  </si>
+  <si>
+    <t>209,72</t>
+  </si>
+  <si>
+    <t>208,94</t>
+  </si>
+  <si>
+    <t>208,16</t>
+  </si>
+  <si>
+    <t>207,98</t>
+  </si>
+  <si>
+    <t>806,36</t>
+  </si>
+  <si>
+    <t>790,13</t>
+  </si>
+  <si>
+    <t>794,58</t>
+  </si>
+  <si>
+    <t>790,07</t>
+  </si>
+  <si>
+    <t>794,13</t>
+  </si>
+  <si>
+    <t>3 925,10</t>
+  </si>
+  <si>
+    <t>3 846,77</t>
+  </si>
+  <si>
+    <t>3 865,34</t>
+  </si>
+  <si>
+    <t>3 847,04</t>
+  </si>
+  <si>
+    <t>3 864,92</t>
+  </si>
+  <si>
+    <t>7 911,45</t>
+  </si>
+  <si>
+    <t>7 874,24</t>
+  </si>
+  <si>
+    <t>7 878,02</t>
+  </si>
+  <si>
+    <t>7 869,61</t>
+  </si>
+  <si>
+    <t>7 854,03</t>
+  </si>
+  <si>
+    <t>177,97</t>
+  </si>
+  <si>
+    <t>174,53</t>
+  </si>
+  <si>
+    <t>175,36</t>
+  </si>
+  <si>
+    <t>174,34</t>
+  </si>
+  <si>
+    <t>175,26</t>
+  </si>
+  <si>
+    <t>316,88</t>
+  </si>
+  <si>
+    <t>315,81</t>
+  </si>
+  <si>
+    <t>315,31</t>
+  </si>
+  <si>
+    <t>314,79</t>
+  </si>
+  <si>
+    <t>314,36</t>
+  </si>
+  <si>
+    <t>1 704,99</t>
+  </si>
+  <si>
+    <t>1 719,39</t>
+  </si>
+  <si>
+    <t>1 727,29</t>
+  </si>
+  <si>
+    <t>1 736,21</t>
+  </si>
+  <si>
+    <t>1 742,11</t>
+  </si>
+  <si>
+    <t>16,16</t>
+  </si>
+  <si>
+    <t>14,58</t>
+  </si>
+  <si>
+    <t>14,67</t>
+  </si>
+  <si>
+    <t>14,53</t>
+  </si>
+  <si>
+    <t>15,16</t>
+  </si>
+  <si>
+    <t>236,60</t>
+  </si>
+  <si>
+    <t>234,44</t>
+  </si>
+  <si>
+    <t>233,44</t>
+  </si>
+  <si>
+    <t>228,65</t>
+  </si>
+  <si>
+    <t>718,12</t>
+  </si>
+  <si>
+    <t>703,26</t>
+  </si>
+  <si>
+    <t>713,25</t>
+  </si>
+  <si>
+    <t>708,80</t>
+  </si>
+  <si>
+    <t>716,66</t>
+  </si>
+  <si>
+    <t>2 784,30</t>
+  </si>
+  <si>
+    <t>2 729,67</t>
+  </si>
+  <si>
+    <t>2 743,97</t>
+  </si>
+  <si>
+    <t>2 727,99</t>
+  </si>
+  <si>
+    <t>2 741,93</t>
+  </si>
+  <si>
+    <t>2 180,00</t>
+  </si>
+  <si>
+    <t>2 174,00</t>
+  </si>
+  <si>
+    <t>2 170,00</t>
+  </si>
+  <si>
+    <t>2 168,00</t>
+  </si>
+  <si>
+    <t>2 163,00</t>
+  </si>
+  <si>
+    <t>373,72</t>
+  </si>
+  <si>
+    <t>366,23</t>
+  </si>
+  <si>
+    <t>368,36</t>
+  </si>
+  <si>
+    <t>366,22</t>
+  </si>
+  <si>
+    <t>368,07</t>
+  </si>
+  <si>
+    <t>290,28</t>
+  </si>
+  <si>
+    <t>289,87</t>
+  </si>
+  <si>
+    <t>290,59</t>
+  </si>
+  <si>
+    <t>293,17</t>
+  </si>
+  <si>
+    <t>287,63</t>
+  </si>
+  <si>
+    <t>1 423,72</t>
+  </si>
+  <si>
+    <t>1 395,65</t>
+  </si>
+  <si>
+    <t>1 403,03</t>
+  </si>
+  <si>
+    <t>1 394,84</t>
+  </si>
+  <si>
+    <t>1 401,91</t>
+  </si>
+  <si>
+    <t>1 407,30</t>
+  </si>
+  <si>
+    <t>1 391,25</t>
+  </si>
+  <si>
+    <t>1 392,60</t>
+  </si>
+  <si>
+    <t>1 383,51</t>
+  </si>
+  <si>
+    <t>1 391,78</t>
+  </si>
+  <si>
+    <t>08.12.2008</t>
+  </si>
+  <si>
+    <t>07.12.2008</t>
+  </si>
+  <si>
+    <t>06.12.2008</t>
+  </si>
+  <si>
+    <t>05.12.2008</t>
+  </si>
+  <si>
+    <t>04.12.2008</t>
+  </si>
+  <si>
+    <t>03.12.2008</t>
+  </si>
+  <si>
+    <t>02.12.2008</t>
+  </si>
+  <si>
+    <t>01.12.2008</t>
+  </si>
+  <si>
+    <t>В ДЕКАБРЕ</t>
+  </si>
+  <si>
+    <t>Курсы иностранных валют, установленные Национальным банком Республики Беларусь в 2008 году</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCCCCC"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>