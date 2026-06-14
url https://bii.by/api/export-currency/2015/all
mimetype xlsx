--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -9,50 +9,20404 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6783">
+  <si>
+    <t>16 671,18</t>
+  </si>
+  <si>
+    <t>16 889,33</t>
+  </si>
+  <si>
+    <t>16 780,67</t>
+  </si>
+  <si>
+    <t>16 839,91</t>
+  </si>
+  <si>
+    <t>17 016,96</t>
+  </si>
+  <si>
+    <t>17 131,04</t>
+  </si>
+  <si>
+    <t>1 Швейцарский франк</t>
+  </si>
+  <si>
+    <t>1 865,25</t>
+  </si>
+  <si>
+    <t>1 856,52</t>
+  </si>
+  <si>
+    <t>1 857,35</t>
+  </si>
+  <si>
+    <t>1 854,18</t>
+  </si>
+  <si>
+    <t>1 815,93</t>
+  </si>
+  <si>
+    <t>1 800,04</t>
+  </si>
+  <si>
+    <t>1 Шведская крона</t>
+  </si>
+  <si>
+    <t>628,27</t>
+  </si>
+  <si>
+    <t>624,35</t>
+  </si>
+  <si>
+    <t>618,90</t>
+  </si>
+  <si>
+    <t>624,22</t>
+  </si>
+  <si>
+    <t>610,71</t>
+  </si>
+  <si>
+    <t>604,18</t>
+  </si>
+  <si>
+    <t>1 Чешская крона</t>
+  </si>
+  <si>
+    <t>23 220,89</t>
+  </si>
+  <si>
+    <t>23 215,87</t>
+  </si>
+  <si>
+    <t>23 080,41</t>
+  </si>
+  <si>
+    <t>23 123,46</t>
+  </si>
+  <si>
+    <t>22 656,79</t>
+  </si>
+  <si>
+    <t>22 350,84</t>
+  </si>
+  <si>
+    <t>1 Фунт стерлингов</t>
+  </si>
+  <si>
+    <t>6 392,83</t>
+  </si>
+  <si>
+    <t>6 406,01</t>
+  </si>
+  <si>
+    <t>6 443,14</t>
+  </si>
+  <si>
+    <t>6 537,01</t>
+  </si>
+  <si>
+    <t>6 383,83</t>
+  </si>
+  <si>
+    <t>6 418,01</t>
+  </si>
+  <si>
+    <t>1 Турецкая лира</t>
+  </si>
+  <si>
+    <t>83,50</t>
+  </si>
+  <si>
+    <t>83,26</t>
+  </si>
+  <si>
+    <t>82,46</t>
+  </si>
+  <si>
+    <t>83,00</t>
+  </si>
+  <si>
+    <t>81,86</t>
+  </si>
+  <si>
+    <t>80,98</t>
+  </si>
+  <si>
+    <t>1 Тенге</t>
+  </si>
+  <si>
+    <t>257,10</t>
+  </si>
+  <si>
+    <t>256,43</t>
+  </si>
+  <si>
+    <t>253,92</t>
+  </si>
+  <si>
+    <t>255,59</t>
+  </si>
+  <si>
+    <t>252,09</t>
+  </si>
+  <si>
+    <t>248,93</t>
+  </si>
+  <si>
+    <t>1 Сом</t>
+  </si>
+  <si>
+    <t>11 404,45</t>
+  </si>
+  <si>
+    <t>11 362,63</t>
+  </si>
+  <si>
+    <t>11 262,50</t>
+  </si>
+  <si>
+    <t>11 411,75</t>
+  </si>
+  <si>
+    <t>11 223,01</t>
+  </si>
+  <si>
+    <t>11 130,19</t>
+  </si>
+  <si>
+    <t>1 Сингапурcкий доллар</t>
+  </si>
+  <si>
+    <t>21 697,68</t>
+  </si>
+  <si>
+    <t>21 684,79</t>
+  </si>
+  <si>
+    <t>21 397,43</t>
+  </si>
+  <si>
+    <t>21 492,48</t>
+  </si>
+  <si>
+    <t>21 158,72</t>
+  </si>
+  <si>
+    <t>21 219,17</t>
+  </si>
+  <si>
+    <t>1 СДР (Специальные права заимствования)</t>
+  </si>
+  <si>
+    <t>223,50</t>
+  </si>
+  <si>
+    <t>224,50</t>
+  </si>
+  <si>
+    <t>227,00</t>
+  </si>
+  <si>
+    <t>226,50</t>
+  </si>
+  <si>
+    <t>229,50</t>
+  </si>
+  <si>
+    <t>235,50</t>
+  </si>
+  <si>
+    <t>1 Российский рубль</t>
+  </si>
+  <si>
+    <t>1 969,13</t>
+  </si>
+  <si>
+    <t>1 963,55</t>
+  </si>
+  <si>
+    <t>1 962,40</t>
+  </si>
+  <si>
+    <t>1 974,89</t>
+  </si>
+  <si>
+    <t>1 939,73</t>
+  </si>
+  <si>
+    <t>1 936,53</t>
+  </si>
+  <si>
+    <t>1 Норвежская крона</t>
+  </si>
+  <si>
+    <t>11 205,04</t>
+  </si>
+  <si>
+    <t>11 231,23</t>
+  </si>
+  <si>
+    <t>11 355,79</t>
+  </si>
+  <si>
+    <t>11 398,30</t>
+  </si>
+  <si>
+    <t>11 220,81</t>
+  </si>
+  <si>
+    <t>11 198,16</t>
+  </si>
+  <si>
+    <t>1 Новозеландский доллар</t>
+  </si>
+  <si>
+    <t>857,94</t>
+  </si>
+  <si>
+    <t>853,57</t>
+  </si>
+  <si>
+    <t>853,54</t>
+  </si>
+  <si>
+    <t>858,91</t>
+  </si>
+  <si>
+    <t>829,67</t>
+  </si>
+  <si>
+    <t>840,00</t>
+  </si>
+  <si>
+    <t>1 Молдавский лей</t>
+  </si>
+  <si>
+    <t>52 172,44</t>
+  </si>
+  <si>
+    <t>52 011,38</t>
+  </si>
+  <si>
+    <t>51 535,74</t>
+  </si>
+  <si>
+    <t>51 897,43</t>
+  </si>
+  <si>
+    <t>51 172,56</t>
+  </si>
+  <si>
+    <t>50 487,61</t>
+  </si>
+  <si>
+    <t>1 Кувейтский динар</t>
+  </si>
+  <si>
+    <t>2 463,76</t>
+  </si>
+  <si>
+    <t>2 458,88</t>
+  </si>
+  <si>
+    <t>2 434,67</t>
+  </si>
+  <si>
+    <t>2 452,25</t>
+  </si>
+  <si>
+    <t>2 413,86</t>
+  </si>
+  <si>
+    <t>2 393,78</t>
+  </si>
+  <si>
+    <t>1 Китайский юань</t>
+  </si>
+  <si>
+    <t>12 167,66</t>
+  </si>
+  <si>
+    <t>12 259,07</t>
+  </si>
+  <si>
+    <t>12 236,03</t>
+  </si>
+  <si>
+    <t>12 296,69</t>
+  </si>
+  <si>
+    <t>12 114,40</t>
+  </si>
+  <si>
+    <t>12 053,84</t>
+  </si>
+  <si>
+    <t>1 Канадский доллар</t>
+  </si>
+  <si>
+    <t>1 307,91</t>
+  </si>
+  <si>
+    <t>1 304,29</t>
+  </si>
+  <si>
+    <t>1 289,91</t>
+  </si>
+  <si>
+    <t>1 296,85</t>
+  </si>
+  <si>
+    <t>1 275,93</t>
+  </si>
+  <si>
+    <t>1 261,26</t>
+  </si>
+  <si>
+    <t>10 Йен</t>
+  </si>
+  <si>
+    <t>115,72</t>
+  </si>
+  <si>
+    <t>114,71</t>
+  </si>
+  <si>
+    <t>114,06</t>
+  </si>
+  <si>
+    <t>114,20</t>
+  </si>
+  <si>
+    <t>111,87</t>
+  </si>
+  <si>
+    <t>110,49</t>
+  </si>
+  <si>
+    <t>1 Исландская крона</t>
+  </si>
+  <si>
+    <t>560,06</t>
+  </si>
+  <si>
+    <t>567,36</t>
+  </si>
+  <si>
+    <t>561,81</t>
+  </si>
+  <si>
+    <t>565,51</t>
+  </si>
+  <si>
+    <t>557,75</t>
+  </si>
+  <si>
+    <t>550,73</t>
+  </si>
+  <si>
+    <t>1000 Иранских риалов</t>
+  </si>
+  <si>
+    <t>4 148,65</t>
+  </si>
+  <si>
+    <t>4 082,12</t>
+  </si>
+  <si>
+    <t>4 080,48</t>
+  </si>
+  <si>
+    <t>4 106,21</t>
+  </si>
+  <si>
+    <t>4 009,93</t>
+  </si>
+  <si>
+    <t>3 964,21</t>
+  </si>
+  <si>
+    <t>1 Злотый</t>
+  </si>
+  <si>
+    <t>17 440,00</t>
+  </si>
+  <si>
+    <t>17 340,00</t>
+  </si>
+  <si>
+    <t>17 290,00</t>
+  </si>
+  <si>
+    <t>17 220,00</t>
+  </si>
+  <si>
+    <t>16 910,00</t>
+  </si>
+  <si>
+    <t>16 920,00</t>
+  </si>
+  <si>
+    <t>1 Евро</t>
+  </si>
+  <si>
+    <t>15 400,00</t>
+  </si>
+  <si>
+    <t>15 360,00</t>
+  </si>
+  <si>
+    <t>15 210,00</t>
+  </si>
+  <si>
+    <t>15 310,00</t>
+  </si>
+  <si>
+    <t>15 100,00</t>
+  </si>
+  <si>
+    <t>14 910,00</t>
+  </si>
+  <si>
+    <t>1 Доллар США</t>
+  </si>
+  <si>
+    <t>2 347,10</t>
+  </si>
+  <si>
+    <t>2 328,40</t>
+  </si>
+  <si>
+    <t>2 319,06</t>
+  </si>
+  <si>
+    <t>2 325,90</t>
+  </si>
+  <si>
+    <t>2 277,08</t>
+  </si>
+  <si>
+    <t>2 259,71</t>
+  </si>
+  <si>
+    <t>1 Датская крона</t>
+  </si>
+  <si>
+    <t>967,34</t>
+  </si>
+  <si>
+    <t>964,87</t>
+  </si>
+  <si>
+    <t>959,02</t>
+  </si>
+  <si>
+    <t>980,06</t>
+  </si>
+  <si>
+    <t>966,62</t>
+  </si>
+  <si>
+    <t>942,48</t>
+  </si>
+  <si>
+    <t>1 Гривна</t>
+  </si>
+  <si>
+    <t>8 932,71</t>
+  </si>
+  <si>
+    <t>8 861,71</t>
+  </si>
+  <si>
+    <t>8 826,86</t>
+  </si>
+  <si>
+    <t>8 856,62</t>
+  </si>
+  <si>
+    <t>8 667,20</t>
+  </si>
+  <si>
+    <t>8 600,10</t>
+  </si>
+  <si>
+    <t>1 Болгарский лев</t>
+  </si>
+  <si>
+    <t>11 961,95</t>
+  </si>
+  <si>
+    <t>12 038,40</t>
+  </si>
+  <si>
+    <t>12 164,20</t>
+  </si>
+  <si>
+    <t>12 172,22</t>
+  </si>
+  <si>
+    <t>11 920,69</t>
+  </si>
+  <si>
+    <t>11 910,85</t>
+  </si>
+  <si>
+    <t>1 Австралийский доллар</t>
+  </si>
+  <si>
+    <t>31.01.2015</t>
+  </si>
+  <si>
+    <t>30.01.2015</t>
+  </si>
+  <si>
+    <t>29.01.2015</t>
+  </si>
+  <si>
+    <t>28.01.2015</t>
+  </si>
+  <si>
+    <t>27.01.2015</t>
+  </si>
+  <si>
+    <t>26.01.2015</t>
+  </si>
+  <si>
+    <t>25.01.2015</t>
+  </si>
+  <si>
+    <t>Валюта</t>
+  </si>
+  <si>
+    <t>17 347,24</t>
+  </si>
+  <si>
+    <t>17 152,72</t>
+  </si>
+  <si>
+    <t>16 893,55</t>
+  </si>
+  <si>
+    <t>17 203,43</t>
+  </si>
+  <si>
+    <t>17 135,95</t>
+  </si>
+  <si>
+    <t>1 829,27</t>
+  </si>
+  <si>
+    <t>1 828,18</t>
+  </si>
+  <si>
+    <t>1 822,81</t>
+  </si>
+  <si>
+    <t>1 827,70</t>
+  </si>
+  <si>
+    <t>1 836,66</t>
+  </si>
+  <si>
+    <t>617,49</t>
+  </si>
+  <si>
+    <t>619,44</t>
+  </si>
+  <si>
+    <t>616,58</t>
+  </si>
+  <si>
+    <t>617,67</t>
+  </si>
+  <si>
+    <t>620,80</t>
+  </si>
+  <si>
+    <t>22 556,12</t>
+  </si>
+  <si>
+    <t>22 611,76</t>
+  </si>
+  <si>
+    <t>22 429,63</t>
+  </si>
+  <si>
+    <t>22 501,46</t>
+  </si>
+  <si>
+    <t>22 616,86</t>
+  </si>
+  <si>
+    <t>6 327,29</t>
+  </si>
+  <si>
+    <t>6 368,12</t>
+  </si>
+  <si>
+    <t>6 343,57</t>
+  </si>
+  <si>
+    <t>6 360,29</t>
+  </si>
+  <si>
+    <t>6 443,65</t>
+  </si>
+  <si>
+    <t>80,87</t>
+  </si>
+  <si>
+    <t>80,68</t>
+  </si>
+  <si>
+    <t>80,79</t>
+  </si>
+  <si>
+    <t>80,95</t>
+  </si>
+  <si>
+    <t>248,60</t>
+  </si>
+  <si>
+    <t>247,60</t>
+  </si>
+  <si>
+    <t>247,93</t>
+  </si>
+  <si>
+    <t>251,35</t>
+  </si>
+  <si>
+    <t>11 166,94</t>
+  </si>
+  <si>
+    <t>11 162,69</t>
+  </si>
+  <si>
+    <t>11 092,83</t>
+  </si>
+  <si>
+    <t>11 153,25</t>
+  </si>
+  <si>
+    <t>11 240,37</t>
+  </si>
+  <si>
+    <t>21 150,65</t>
+  </si>
+  <si>
+    <t>21 172,05</t>
+  </si>
+  <si>
+    <t>21 095,97</t>
+  </si>
+  <si>
+    <t>21 124,42</t>
+  </si>
+  <si>
+    <t>21 241,80</t>
+  </si>
+  <si>
+    <t>227,50</t>
+  </si>
+  <si>
+    <t>228,00</t>
+  </si>
+  <si>
+    <t>228,50</t>
+  </si>
+  <si>
+    <t>1 957,91</t>
+  </si>
+  <si>
+    <t>1 951,23</t>
+  </si>
+  <si>
+    <t>1 942,17</t>
+  </si>
+  <si>
+    <t>1 958,99</t>
+  </si>
+  <si>
+    <t>1 945,02</t>
+  </si>
+  <si>
+    <t>11 231,53</t>
+  </si>
+  <si>
+    <t>11 401,68</t>
+  </si>
+  <si>
+    <t>11 479,90</t>
+  </si>
+  <si>
+    <t>11 566,66</t>
+  </si>
+  <si>
+    <t>11 637,65</t>
+  </si>
+  <si>
+    <t>848,19</t>
+  </si>
+  <si>
+    <t>858,50</t>
+  </si>
+  <si>
+    <t>857,23</t>
+  </si>
+  <si>
+    <t>863,37</t>
+  </si>
+  <si>
+    <t>891,55</t>
+  </si>
+  <si>
+    <t>50 635,92</t>
+  </si>
+  <si>
+    <t>50 697,04</t>
+  </si>
+  <si>
+    <t>50 440,46</t>
+  </si>
+  <si>
+    <t>50 445,86</t>
+  </si>
+  <si>
+    <t>50 619,99</t>
+  </si>
+  <si>
+    <t>2 398,15</t>
+  </si>
+  <si>
+    <t>2 400,08</t>
+  </si>
+  <si>
+    <t>2 386,64</t>
+  </si>
+  <si>
+    <t>2 387,33</t>
+  </si>
+  <si>
+    <t>2 397,00</t>
+  </si>
+  <si>
+    <t>12 037,67</t>
+  </si>
+  <si>
+    <t>12 325,88</t>
+  </si>
+  <si>
+    <t>12 404,33</t>
+  </si>
+  <si>
+    <t>12 409,64</t>
+  </si>
+  <si>
+    <t>12 426,41</t>
+  </si>
+  <si>
+    <t>1 262,45</t>
+  </si>
+  <si>
+    <t>1 266,56</t>
+  </si>
+  <si>
+    <t>1 255,77</t>
+  </si>
+  <si>
+    <t>1 266,04</t>
+  </si>
+  <si>
+    <t>1 276,87</t>
+  </si>
+  <si>
+    <t>112,82</t>
+  </si>
+  <si>
+    <t>112,96</t>
+  </si>
+  <si>
+    <t>112,37</t>
+  </si>
+  <si>
+    <t>112,65</t>
+  </si>
+  <si>
+    <t>113,02</t>
+  </si>
+  <si>
+    <t>549,99</t>
+  </si>
+  <si>
+    <t>547,78</t>
+  </si>
+  <si>
+    <t>548,52</t>
+  </si>
+  <si>
+    <t>549,63</t>
+  </si>
+  <si>
+    <t>4 019,54</t>
+  </si>
+  <si>
+    <t>3 993,25</t>
+  </si>
+  <si>
+    <t>3 971,98</t>
+  </si>
+  <si>
+    <t>3 983,21</t>
+  </si>
+  <si>
+    <t>3 998,12</t>
+  </si>
+  <si>
+    <t>17 250,00</t>
+  </si>
+  <si>
+    <t>17 240,00</t>
+  </si>
+  <si>
+    <t>17 170,00</t>
+  </si>
+  <si>
+    <t>17 200,00</t>
+  </si>
+  <si>
+    <t>17 320,00</t>
+  </si>
+  <si>
+    <t>14 890,00</t>
+  </si>
+  <si>
+    <t>14 830,00</t>
+  </si>
+  <si>
+    <t>14 850,00</t>
+  </si>
+  <si>
+    <t>14 880,00</t>
+  </si>
+  <si>
+    <t>2 321,99</t>
+  </si>
+  <si>
+    <t>2 320,75</t>
+  </si>
+  <si>
+    <t>2 311,34</t>
+  </si>
+  <si>
+    <t>2 314,17</t>
+  </si>
+  <si>
+    <t>2 327,40</t>
+  </si>
+  <si>
+    <t>940,03</t>
+  </si>
+  <si>
+    <t>935,06</t>
+  </si>
+  <si>
+    <t>936,91</t>
+  </si>
+  <si>
+    <t>939,99</t>
+  </si>
+  <si>
+    <t>8 828,41</t>
+  </si>
+  <si>
+    <t>8 822,22</t>
+  </si>
+  <si>
+    <t>8 786,07</t>
+  </si>
+  <si>
+    <t>8 796,09</t>
+  </si>
+  <si>
+    <t>8 847,14</t>
+  </si>
+  <si>
+    <t>12 047,50</t>
+  </si>
+  <si>
+    <t>12 201,60</t>
+  </si>
+  <si>
+    <t>12 180,62</t>
+  </si>
+  <si>
+    <t>12 186,65</t>
+  </si>
+  <si>
+    <t>12 248,47</t>
+  </si>
+  <si>
+    <t>24.01.2015</t>
+  </si>
+  <si>
+    <t>23.01.2015</t>
+  </si>
+  <si>
+    <t>22.01.2015</t>
+  </si>
+  <si>
+    <t>21.01.2015</t>
+  </si>
+  <si>
+    <t>20.01.2015</t>
+  </si>
+  <si>
+    <t>19.01.2015</t>
+  </si>
+  <si>
+    <t>18.01.2015</t>
+  </si>
+  <si>
+    <t>17.01.2015</t>
+  </si>
+  <si>
+    <t>14 642,98</t>
+  </si>
+  <si>
+    <t>14 711,36</t>
+  </si>
+  <si>
+    <t>14 102,94</t>
+  </si>
+  <si>
+    <t>14 072,18</t>
+  </si>
+  <si>
+    <t>13 831,10</t>
+  </si>
+  <si>
+    <t>13 526,00</t>
+  </si>
+  <si>
+    <t>1 847,35</t>
+  </si>
+  <si>
+    <t>1 857,55</t>
+  </si>
+  <si>
+    <t>1 791,37</t>
+  </si>
+  <si>
+    <t>1 771,30</t>
+  </si>
+  <si>
+    <t>1 751,59</t>
+  </si>
+  <si>
+    <t>1 729,62</t>
+  </si>
+  <si>
+    <t>624,85</t>
+  </si>
+  <si>
+    <t>625,63</t>
+  </si>
+  <si>
+    <t>596,11</t>
+  </si>
+  <si>
+    <t>595,33</t>
+  </si>
+  <si>
+    <t>593,87</t>
+  </si>
+  <si>
+    <t>582,49</t>
+  </si>
+  <si>
+    <t>22 751,92</t>
+  </si>
+  <si>
+    <t>22 787,43</t>
+  </si>
+  <si>
+    <t>21 670,54</t>
+  </si>
+  <si>
+    <t>21 618,83</t>
+  </si>
+  <si>
+    <t>21 294,57</t>
+  </si>
+  <si>
+    <t>20 699,86</t>
+  </si>
+  <si>
+    <t>6 568,75</t>
+  </si>
+  <si>
+    <t>6 537,03</t>
+  </si>
+  <si>
+    <t>6 280,13</t>
+  </si>
+  <si>
+    <t>6 242,37</t>
+  </si>
+  <si>
+    <t>6 094,23</t>
+  </si>
+  <si>
+    <t>5 960,97</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>81,72</t>
+  </si>
+  <si>
+    <t>78,06</t>
+  </si>
+  <si>
+    <t>77,95</t>
+  </si>
+  <si>
+    <t>76,80</t>
+  </si>
+  <si>
+    <t>75,17</t>
+  </si>
+  <si>
+    <t>252,70</t>
+  </si>
+  <si>
+    <t>253,55</t>
+  </si>
+  <si>
+    <t>242,06</t>
+  </si>
+  <si>
+    <t>241,72</t>
+  </si>
+  <si>
+    <t>238,73</t>
+  </si>
+  <si>
+    <t>233,63</t>
+  </si>
+  <si>
+    <t>11 240,51</t>
+  </si>
+  <si>
+    <t>11 244,29</t>
+  </si>
+  <si>
+    <t>10 726,85</t>
+  </si>
+  <si>
+    <t>10 721,11</t>
+  </si>
+  <si>
+    <t>10 505,47</t>
+  </si>
+  <si>
+    <t>10 288,24</t>
+  </si>
+  <si>
+    <t>21 383,23</t>
+  </si>
+  <si>
+    <t>21 448,09</t>
+  </si>
+  <si>
+    <t>20 472,41</t>
+  </si>
+  <si>
+    <t>20 451,71</t>
+  </si>
+  <si>
+    <t>20 052,65</t>
+  </si>
+  <si>
+    <t>19 668,41</t>
+  </si>
+  <si>
+    <t>230,00</t>
+  </si>
+  <si>
+    <t>221,50</t>
+  </si>
+  <si>
+    <t>231,50</t>
+  </si>
+  <si>
+    <t>221,00</t>
+  </si>
+  <si>
+    <t>1 950,27</t>
+  </si>
+  <si>
+    <t>1 943,17</t>
+  </si>
+  <si>
+    <t>1 853,83</t>
+  </si>
+  <si>
+    <t>1 856,27</t>
+  </si>
+  <si>
+    <t>1 842,77</t>
+  </si>
+  <si>
+    <t>1 788,49</t>
+  </si>
+  <si>
+    <t>11 568,57</t>
+  </si>
+  <si>
+    <t>11 598,23</t>
+  </si>
+  <si>
+    <t>11 135,84</t>
+  </si>
+  <si>
+    <t>11 164,66</t>
+  </si>
+  <si>
+    <t>10 982,27</t>
+  </si>
+  <si>
+    <t>10 743,81</t>
+  </si>
+  <si>
+    <t>903,11</t>
+  </si>
+  <si>
+    <t>901,50</t>
+  </si>
+  <si>
+    <t>879,68</t>
+  </si>
+  <si>
+    <t>888,82</t>
+  </si>
+  <si>
+    <t>898,40</t>
+  </si>
+  <si>
+    <t>877,83</t>
+  </si>
+  <si>
+    <t>50 861,86</t>
+  </si>
+  <si>
+    <t>51 041,40</t>
+  </si>
+  <si>
+    <t>48 722,44</t>
+  </si>
+  <si>
+    <t>48 632,12</t>
+  </si>
+  <si>
+    <t>47 819,06</t>
+  </si>
+  <si>
+    <t>46 733,57</t>
+  </si>
+  <si>
+    <t>2 417,47</t>
+  </si>
+  <si>
+    <t>2 422,20</t>
+  </si>
+  <si>
+    <t>2 311,46</t>
+  </si>
+  <si>
+    <t>2 306,59</t>
+  </si>
+  <si>
+    <t>2 264,56</t>
+  </si>
+  <si>
+    <t>2 214,32</t>
+  </si>
+  <si>
+    <t>12 513,07</t>
+  </si>
+  <si>
+    <t>12 520,33</t>
+  </si>
+  <si>
+    <t>11 962,10</t>
+  </si>
+  <si>
+    <t>12 053,06</t>
+  </si>
+  <si>
+    <t>11 881,52</t>
+  </si>
+  <si>
+    <t>11 633,90</t>
+  </si>
+  <si>
+    <t>1 272,97</t>
+  </si>
+  <si>
+    <t>1 285,05</t>
+  </si>
+  <si>
+    <t>1 211,38</t>
+  </si>
+  <si>
+    <t>1 203,89</t>
+  </si>
+  <si>
+    <t>1 178,10</t>
+  </si>
+  <si>
+    <t>1 149,11</t>
+  </si>
+  <si>
+    <t>114,43</t>
+  </si>
+  <si>
+    <t>114,95</t>
+  </si>
+  <si>
+    <t>110,00</t>
+  </si>
+  <si>
+    <t>109,84</t>
+  </si>
+  <si>
+    <t>108,00</t>
+  </si>
+  <si>
+    <t>105,38</t>
+  </si>
+  <si>
+    <t>552,58</t>
+  </si>
+  <si>
+    <t>554,43</t>
+  </si>
+  <si>
+    <t>529,31</t>
+  </si>
+  <si>
+    <t>528,57</t>
+  </si>
+  <si>
+    <t>519,34</t>
+  </si>
+  <si>
+    <t>508,26</t>
+  </si>
+  <si>
+    <t>4 129,57</t>
+  </si>
+  <si>
+    <t>4 113,68</t>
+  </si>
+  <si>
+    <t>3 954,96</t>
+  </si>
+  <si>
+    <t>3 949,33</t>
+  </si>
+  <si>
+    <t>3 877,71</t>
+  </si>
+  <si>
+    <t>3 779,13</t>
+  </si>
+  <si>
+    <t>17 620,00</t>
+  </si>
+  <si>
+    <t>17 710,00</t>
+  </si>
+  <si>
+    <t>16 960,00</t>
+  </si>
+  <si>
+    <t>16 570,00</t>
+  </si>
+  <si>
+    <t>16 240,00</t>
+  </si>
+  <si>
+    <t>14 960,00</t>
+  </si>
+  <si>
+    <t>15 010,00</t>
+  </si>
+  <si>
+    <t>14 330,00</t>
+  </si>
+  <si>
+    <t>14 310,00</t>
+  </si>
+  <si>
+    <t>14 060,00</t>
+  </si>
+  <si>
+    <t>13 760,00</t>
+  </si>
+  <si>
+    <t>2 364,28</t>
+  </si>
+  <si>
+    <t>2 375,24</t>
+  </si>
+  <si>
+    <t>2 276,70</t>
+  </si>
+  <si>
+    <t>2 271,81</t>
+  </si>
+  <si>
+    <t>2 232,88</t>
+  </si>
+  <si>
+    <t>2 183,30</t>
+  </si>
+  <si>
+    <t>945,64</t>
+  </si>
+  <si>
+    <t>960,86</t>
+  </si>
+  <si>
+    <t>906,39</t>
+  </si>
+  <si>
+    <t>905,75</t>
+  </si>
+  <si>
+    <t>889,31</t>
+  </si>
+  <si>
+    <t>869,24</t>
+  </si>
+  <si>
+    <t>8 991,20</t>
+  </si>
+  <si>
+    <t>9 032,92</t>
+  </si>
+  <si>
+    <t>8 660,18</t>
+  </si>
+  <si>
+    <t>8 639,74</t>
+  </si>
+  <si>
+    <t>8 492,90</t>
+  </si>
+  <si>
+    <t>8 305,67</t>
+  </si>
+  <si>
+    <t>12 303,85</t>
+  </si>
+  <si>
+    <t>12 203,13</t>
+  </si>
+  <si>
+    <t>11 701,16</t>
+  </si>
+  <si>
+    <t>11 705,58</t>
+  </si>
+  <si>
+    <t>11 423,05</t>
+  </si>
+  <si>
+    <t>11 164,18</t>
+  </si>
+  <si>
+    <t>16.01.2015</t>
+  </si>
+  <si>
+    <t>15.01.2015</t>
+  </si>
+  <si>
+    <t>14.01.2015</t>
+  </si>
+  <si>
+    <t>13.01.2015</t>
+  </si>
+  <si>
+    <t>12.01.2015</t>
+  </si>
+  <si>
+    <t>11.01.2015</t>
+  </si>
+  <si>
+    <t>10.01.2015</t>
+  </si>
+  <si>
+    <t>09.01.2015</t>
+  </si>
+  <si>
+    <t>12 721,76</t>
+  </si>
+  <si>
+    <t>12 675,99</t>
+  </si>
+  <si>
+    <t>12 028,10</t>
+  </si>
+  <si>
+    <t>1 616,64</t>
+  </si>
+  <si>
+    <t>1 603,97</t>
+  </si>
+  <si>
+    <t>1 537,98</t>
+  </si>
+  <si>
+    <t>551,93</t>
+  </si>
+  <si>
+    <t>550,11</t>
+  </si>
+  <si>
+    <t>521,68</t>
+  </si>
+  <si>
+    <t>19 505,28</t>
+  </si>
+  <si>
+    <t>19 500,48</t>
+  </si>
+  <si>
+    <t>18 536,03</t>
+  </si>
+  <si>
+    <t>5 498,52</t>
+  </si>
+  <si>
+    <t>5 449,68</t>
+  </si>
+  <si>
+    <t>5 117,51</t>
+  </si>
+  <si>
+    <t>69,92</t>
+  </si>
+  <si>
+    <t>69,67</t>
+  </si>
+  <si>
+    <t>65,25</t>
+  </si>
+  <si>
+    <t>217,33</t>
+  </si>
+  <si>
+    <t>216,31</t>
+  </si>
+  <si>
+    <t>202,04</t>
+  </si>
+  <si>
+    <t>9 607,45</t>
+  </si>
+  <si>
+    <t>9 555,96</t>
+  </si>
+  <si>
+    <t>8 998,11</t>
+  </si>
+  <si>
+    <t>18 348,93</t>
+  </si>
+  <si>
+    <t>18 457,84</t>
+  </si>
+  <si>
+    <t>17 235,72</t>
+  </si>
+  <si>
+    <t>209,50</t>
+  </si>
+  <si>
+    <t>218,00</t>
+  </si>
+  <si>
+    <t>207,00</t>
+  </si>
+  <si>
+    <t>1 666,98</t>
+  </si>
+  <si>
+    <t>1 670,46</t>
+  </si>
+  <si>
+    <t>1 601,73</t>
+  </si>
+  <si>
+    <t>9 909,76</t>
+  </si>
+  <si>
+    <t>9 772,22</t>
+  </si>
+  <si>
+    <t>9 334,36</t>
+  </si>
+  <si>
+    <t>803,77</t>
+  </si>
+  <si>
+    <t>807,10</t>
+  </si>
+  <si>
+    <t>757,96</t>
+  </si>
+  <si>
+    <t>43 582,63</t>
+  </si>
+  <si>
+    <t>43 388,68</t>
+  </si>
+  <si>
+    <t>40 634,44</t>
+  </si>
+  <si>
+    <t>2 060,08</t>
+  </si>
+  <si>
+    <t>2 048,22</t>
+  </si>
+  <si>
+    <t>1 917,67</t>
+  </si>
+  <si>
+    <t>10 877,42</t>
+  </si>
+  <si>
+    <t>10 819,99</t>
+  </si>
+  <si>
+    <t>10 260,39</t>
+  </si>
+  <si>
+    <t>1 076,94</t>
+  </si>
+  <si>
+    <t>1 059,94</t>
+  </si>
+  <si>
+    <t>994,86</t>
+  </si>
+  <si>
+    <t>99,18</t>
+  </si>
+  <si>
+    <t>98,84</t>
+  </si>
+  <si>
+    <t>93,78</t>
+  </si>
+  <si>
+    <t>472,80</t>
+  </si>
+  <si>
+    <t>470,58</t>
+  </si>
+  <si>
+    <t>439,55</t>
+  </si>
+  <si>
+    <t>3 552,00</t>
+  </si>
+  <si>
+    <t>3 541,50</t>
+  </si>
+  <si>
+    <t>3 375,93</t>
+  </si>
+  <si>
+    <t>15 300,00</t>
+  </si>
+  <si>
+    <t>15 230,00</t>
+  </si>
+  <si>
+    <t>14 460,00</t>
+  </si>
+  <si>
+    <t>12 800,00</t>
+  </si>
+  <si>
+    <t>12 740,00</t>
+  </si>
+  <si>
+    <t>11 900,00</t>
+  </si>
+  <si>
+    <t>2 053,92</t>
+  </si>
+  <si>
+    <t>2 046,64</t>
+  </si>
+  <si>
+    <t>1 942,87</t>
+  </si>
+  <si>
+    <t>809,18</t>
+  </si>
+  <si>
+    <t>807,68</t>
+  </si>
+  <si>
+    <t>752,21</t>
+  </si>
+  <si>
+    <t>7 813,93</t>
+  </si>
+  <si>
+    <t>7 787,29</t>
+  </si>
+  <si>
+    <t>7 396,36</t>
+  </si>
+  <si>
+    <t>10 414,72</t>
+  </si>
+  <si>
+    <t>10 298,38</t>
+  </si>
+  <si>
+    <t>9 753,84</t>
+  </si>
+  <si>
+    <t>08.01.2015</t>
+  </si>
+  <si>
+    <t>07.01.2015</t>
+  </si>
+  <si>
+    <t>06.01.2015</t>
+  </si>
+  <si>
+    <t>05.01.2015</t>
+  </si>
+  <si>
+    <t>04.01.2015</t>
+  </si>
+  <si>
+    <t>03.01.2015</t>
+  </si>
+  <si>
+    <t>02.01.2015</t>
+  </si>
+  <si>
+    <t>01.01.2015</t>
+  </si>
+  <si>
+    <t>В ЯНВАРЕ</t>
+  </si>
+  <si>
+    <t>15 686,89</t>
+  </si>
+  <si>
+    <t>15 571,39</t>
+  </si>
+  <si>
+    <t>15 735,91</t>
+  </si>
+  <si>
+    <t>15 778,95</t>
+  </si>
+  <si>
+    <t>1 785,32</t>
+  </si>
+  <si>
+    <t>1 777,88</t>
+  </si>
+  <si>
+    <t>1 781,19</t>
+  </si>
+  <si>
+    <t>1 784,05</t>
+  </si>
+  <si>
+    <t>607,78</t>
+  </si>
+  <si>
+    <t>610,74</t>
+  </si>
+  <si>
+    <t>618,23</t>
+  </si>
+  <si>
+    <t>619,28</t>
+  </si>
+  <si>
+    <t>22 925,39</t>
+  </si>
+  <si>
+    <t>22 894,21</t>
+  </si>
+  <si>
+    <t>23 138,68</t>
+  </si>
+  <si>
+    <t>23 158,80</t>
+  </si>
+  <si>
+    <t>5 956,95</t>
+  </si>
+  <si>
+    <t>5 945,42</t>
+  </si>
+  <si>
+    <t>6 069,23</t>
+  </si>
+  <si>
+    <t>6 047,89</t>
+  </si>
+  <si>
+    <t>80,36</t>
+  </si>
+  <si>
+    <t>79,70</t>
+  </si>
+  <si>
+    <t>80,62</t>
+  </si>
+  <si>
+    <t>243,53</t>
+  </si>
+  <si>
+    <t>241,24</t>
+  </si>
+  <si>
+    <t>244,02</t>
+  </si>
+  <si>
+    <t>245,17</t>
+  </si>
+  <si>
+    <t>10 968,29</t>
+  </si>
+  <si>
+    <t>10 917,84</t>
+  </si>
+  <si>
+    <t>11 012,70</t>
+  </si>
+  <si>
+    <t>11 015,17</t>
+  </si>
+  <si>
+    <t>21 057,14</t>
+  </si>
+  <si>
+    <t>20 851,63</t>
+  </si>
+  <si>
+    <t>21 060,48</t>
+  </si>
+  <si>
+    <t>21 145,34</t>
+  </si>
+  <si>
+    <t>242,50</t>
+  </si>
+  <si>
+    <t>243,50</t>
+  </si>
+  <si>
+    <t>239,00</t>
+  </si>
+  <si>
+    <t>236,50</t>
+  </si>
+  <si>
+    <t>1 952,72</t>
+  </si>
+  <si>
+    <t>1 952,65</t>
+  </si>
+  <si>
+    <t>1 962,38</t>
+  </si>
+  <si>
+    <t>1 967,51</t>
+  </si>
+  <si>
+    <t>11 243,44</t>
+  </si>
+  <si>
+    <t>11 197,46</t>
+  </si>
+  <si>
+    <t>11 263,85</t>
+  </si>
+  <si>
+    <t>11 173,55</t>
+  </si>
+  <si>
+    <t>783,68</t>
+  </si>
+  <si>
+    <t>786,67</t>
+  </si>
+  <si>
+    <t>792,56</t>
+  </si>
+  <si>
+    <t>823,63</t>
+  </si>
+  <si>
+    <t>50 229,39</t>
+  </si>
+  <si>
+    <t>49 867,30</t>
+  </si>
+  <si>
+    <t>50 429,26</t>
+  </si>
+  <si>
+    <t>50 603,43</t>
+  </si>
+  <si>
+    <t>2 375,05</t>
+  </si>
+  <si>
+    <t>2 356,70</t>
+  </si>
+  <si>
+    <t>2 383,41</t>
+  </si>
+  <si>
+    <t>2 396,12</t>
+  </si>
+  <si>
+    <t>11 926,79</t>
+  </si>
+  <si>
+    <t>11 878,40</t>
+  </si>
+  <si>
+    <t>11 975,76</t>
+  </si>
+  <si>
+    <t>11 877,50</t>
+  </si>
+  <si>
+    <t>1 248,06</t>
+  </si>
+  <si>
+    <t>1 241,95</t>
+  </si>
+  <si>
+    <t>1 255,63</t>
+  </si>
+  <si>
+    <t>1 256,23</t>
+  </si>
+  <si>
+    <t>111,89</t>
+  </si>
+  <si>
+    <t>111,75</t>
+  </si>
+  <si>
+    <t>113,17</t>
+  </si>
+  <si>
+    <t>113,24</t>
+  </si>
+  <si>
+    <t>538,15</t>
+  </si>
+  <si>
+    <t>536,42</t>
+  </si>
+  <si>
+    <t>542,61</t>
+  </si>
+  <si>
+    <t>545,15</t>
+  </si>
+  <si>
+    <t>4 025,19</t>
+  </si>
+  <si>
+    <t>4 028,46</t>
+  </si>
+  <si>
+    <t>4 075,11</t>
+  </si>
+  <si>
+    <t>4 067,24</t>
+  </si>
+  <si>
+    <t>16 700,00</t>
+  </si>
+  <si>
+    <t>16 760,00</t>
+  </si>
+  <si>
+    <t>16 970,00</t>
+  </si>
+  <si>
+    <t>16 980,00</t>
+  </si>
+  <si>
+    <t>14 750,00</t>
+  </si>
+  <si>
+    <t>14 920,00</t>
+  </si>
+  <si>
+    <t>14 990,00</t>
+  </si>
+  <si>
+    <t>2 237,65</t>
+  </si>
+  <si>
+    <t>2 242,65</t>
+  </si>
+  <si>
+    <t>2 272,83</t>
+  </si>
+  <si>
+    <t>2 277,11</t>
+  </si>
+  <si>
+    <t>496,33</t>
+  </si>
+  <si>
+    <t>453,85</t>
+  </si>
+  <si>
+    <t>445,37</t>
+  </si>
+  <si>
+    <t>461,23</t>
+  </si>
+  <si>
+    <t>8 542,25</t>
+  </si>
+  <si>
+    <t>8 561,15</t>
+  </si>
+  <si>
+    <t>8 670,89</t>
+  </si>
+  <si>
+    <t>8 680,55</t>
+  </si>
+  <si>
+    <t>11 643,24</t>
+  </si>
+  <si>
+    <t>11 628,16</t>
+  </si>
+  <si>
+    <t>11 757,71</t>
+  </si>
+  <si>
+    <t>11 636,74</t>
+  </si>
+  <si>
+    <t>28.02.2015</t>
+  </si>
+  <si>
+    <t>27.02.2015</t>
+  </si>
+  <si>
+    <t>26.02.2015</t>
+  </si>
+  <si>
+    <t>25.02.2015</t>
+  </si>
+  <si>
+    <t>15 709,91</t>
+  </si>
+  <si>
+    <t>15 509,82</t>
+  </si>
+  <si>
+    <t>15 706,92</t>
+  </si>
+  <si>
+    <t>15 888,75</t>
+  </si>
+  <si>
+    <t>15 944,82</t>
+  </si>
+  <si>
+    <t>15 949,34</t>
+  </si>
+  <si>
+    <t>1 766,80</t>
+  </si>
+  <si>
+    <t>1 753,16</t>
+  </si>
+  <si>
+    <t>1 766,40</t>
+  </si>
+  <si>
+    <t>1 785,25</t>
+  </si>
+  <si>
+    <t>1 775,69</t>
+  </si>
+  <si>
+    <t>1 768,12</t>
+  </si>
+  <si>
+    <t>611,56</t>
+  </si>
+  <si>
+    <t>610,32</t>
+  </si>
+  <si>
+    <t>615,27</t>
+  </si>
+  <si>
+    <t>614,88</t>
+  </si>
+  <si>
+    <t>611,80</t>
+  </si>
+  <si>
+    <t>614,18</t>
+  </si>
+  <si>
+    <t>22 850,97</t>
+  </si>
+  <si>
+    <t>22 761,31</t>
+  </si>
+  <si>
+    <t>22 814,48</t>
+  </si>
+  <si>
+    <t>22 881,63</t>
+  </si>
+  <si>
+    <t>22 892,07</t>
+  </si>
+  <si>
+    <t>22 910,40</t>
+  </si>
+  <si>
+    <t>5 997,26</t>
+  </si>
+  <si>
+    <t>6 020,34</t>
+  </si>
+  <si>
+    <t>6 054,77</t>
+  </si>
+  <si>
+    <t>6 050,15</t>
+  </si>
+  <si>
+    <t>6 081,12</t>
+  </si>
+  <si>
+    <t>6 051,97</t>
+  </si>
+  <si>
+    <t>80,27</t>
+  </si>
+  <si>
+    <t>79,83</t>
+  </si>
+  <si>
+    <t>79,81</t>
+  </si>
+  <si>
+    <t>80,55</t>
+  </si>
+  <si>
+    <t>80,51</t>
+  </si>
+  <si>
+    <t>80,30</t>
+  </si>
+  <si>
+    <t>243,04</t>
+  </si>
+  <si>
+    <t>243,44</t>
+  </si>
+  <si>
+    <t>245,75</t>
+  </si>
+  <si>
+    <t>244,92</t>
+  </si>
+  <si>
+    <t>10 911,23</t>
+  </si>
+  <si>
+    <t>10 861,49</t>
+  </si>
+  <si>
+    <t>10 877,89</t>
+  </si>
+  <si>
+    <t>10 958,80</t>
+  </si>
+  <si>
+    <t>10 994,36</t>
+  </si>
+  <si>
+    <t>10 955,47</t>
+  </si>
+  <si>
+    <t>20 972,66</t>
+  </si>
+  <si>
+    <t>20 904,28</t>
+  </si>
+  <si>
+    <t>20 878,58</t>
+  </si>
+  <si>
+    <t>21 120,46</t>
+  </si>
+  <si>
+    <t>21 105,10</t>
+  </si>
+  <si>
+    <t>21 034,33</t>
+  </si>
+  <si>
+    <t>238,00</t>
+  </si>
+  <si>
+    <t>238,50</t>
+  </si>
+  <si>
+    <t>237,50</t>
+  </si>
+  <si>
+    <t>1 964,04</t>
+  </si>
+  <si>
+    <t>1 945,49</t>
+  </si>
+  <si>
+    <t>1 959,85</t>
+  </si>
+  <si>
+    <t>1 980,16</t>
+  </si>
+  <si>
+    <t>1 975,63</t>
+  </si>
+  <si>
+    <t>1 965,27</t>
+  </si>
+  <si>
+    <t>11 153,92</t>
+  </si>
+  <si>
+    <t>11 145,44</t>
+  </si>
+  <si>
+    <t>11 129,20</t>
+  </si>
+  <si>
+    <t>11 239,16</t>
+  </si>
+  <si>
+    <t>11 192,94</t>
+  </si>
+  <si>
+    <t>11 153,17</t>
+  </si>
+  <si>
+    <t>876,70</t>
+  </si>
+  <si>
+    <t>820,56</t>
+  </si>
+  <si>
+    <t>735,74</t>
+  </si>
+  <si>
+    <t>687,89</t>
+  </si>
+  <si>
+    <t>656,83</t>
+  </si>
+  <si>
+    <t>725,76</t>
+  </si>
+  <si>
+    <t>50 151,03</t>
+  </si>
+  <si>
+    <t>49 910,45</t>
+  </si>
+  <si>
+    <t>49 981,39</t>
+  </si>
+  <si>
+    <t>50 426,14</t>
+  </si>
+  <si>
+    <t>50 386,09</t>
+  </si>
+  <si>
+    <t>50 258,73</t>
+  </si>
+  <si>
+    <t>2 375,13</t>
+  </si>
+  <si>
+    <t>2 360,86</t>
+  </si>
+  <si>
+    <t>2 361,35</t>
+  </si>
+  <si>
+    <t>2 383,54</t>
+  </si>
+  <si>
+    <t>2 383,77</t>
+  </si>
+  <si>
+    <t>2 377,87</t>
+  </si>
+  <si>
+    <t>11 817,57</t>
+  </si>
+  <si>
+    <t>11 849,65</t>
+  </si>
+  <si>
+    <t>11 840,15</t>
+  </si>
+  <si>
+    <t>12 011,12</t>
+  </si>
+  <si>
+    <t>11 983,12</t>
+  </si>
+  <si>
+    <t>11 942,94</t>
+  </si>
+  <si>
+    <t>1 246,38</t>
+  </si>
+  <si>
+    <t>1 244,37</t>
+  </si>
+  <si>
+    <t>1 244,47</t>
+  </si>
+  <si>
+    <t>1 251,63</t>
+  </si>
+  <si>
+    <t>1 257,54</t>
+  </si>
+  <si>
+    <t>1 252,69</t>
+  </si>
+  <si>
+    <t>112,35</t>
+  </si>
+  <si>
+    <t>111,66</t>
+  </si>
+  <si>
+    <t>112,57</t>
+  </si>
+  <si>
+    <t>113,09</t>
+  </si>
+  <si>
+    <t>112,74</t>
+  </si>
+  <si>
+    <t>113,15</t>
+  </si>
+  <si>
+    <t>540,42</t>
+  </si>
+  <si>
+    <t>537,15</t>
+  </si>
+  <si>
+    <t>542,24</t>
+  </si>
+  <si>
+    <t>4 033,93</t>
+  </si>
+  <si>
+    <t>4 017,74</t>
+  </si>
+  <si>
+    <t>4 036,68</t>
+  </si>
+  <si>
+    <t>4 046,52</t>
+  </si>
+  <si>
+    <t>4 039,50</t>
+  </si>
+  <si>
+    <t>4 057,50</t>
+  </si>
+  <si>
+    <t>16 880,00</t>
+  </si>
+  <si>
+    <t>16 860,00</t>
+  </si>
+  <si>
+    <t>16 990,00</t>
+  </si>
+  <si>
+    <t>16 930,00</t>
+  </si>
+  <si>
+    <t>14 860,00</t>
+  </si>
+  <si>
+    <t>14 770,00</t>
+  </si>
+  <si>
+    <t>2 258,99</t>
+  </si>
+  <si>
+    <t>2 249,38</t>
+  </si>
+  <si>
+    <t>2 268,36</t>
+  </si>
+  <si>
+    <t>2 279,50</t>
+  </si>
+  <si>
+    <t>2 271,58</t>
+  </si>
+  <si>
+    <t>2 278,77</t>
+  </si>
+  <si>
+    <t>530,71</t>
+  </si>
+  <si>
+    <t>543,01</t>
+  </si>
+  <si>
+    <t>544,52</t>
+  </si>
+  <si>
+    <t>564,77</t>
+  </si>
+  <si>
+    <t>563,71</t>
+  </si>
+  <si>
+    <t>569,35</t>
+  </si>
+  <si>
+    <t>8 614,99</t>
+  </si>
+  <si>
+    <t>8 560,83</t>
+  </si>
+  <si>
+    <t>8 633,39</t>
+  </si>
+  <si>
+    <t>8 675,92</t>
+  </si>
+  <si>
+    <t>8 646,99</t>
+  </si>
+  <si>
+    <t>8 673,32</t>
+  </si>
+  <si>
+    <t>11 594,51</t>
+  </si>
+  <si>
+    <t>11 571,56</t>
+  </si>
+  <si>
+    <t>11 484,41</t>
+  </si>
+  <si>
+    <t>11 652,91</t>
+  </si>
+  <si>
+    <t>11 611,16</t>
+  </si>
+  <si>
+    <t>11 557,36</t>
+  </si>
+  <si>
+    <t>24.02.2015</t>
+  </si>
+  <si>
+    <t>23.02.2015</t>
+  </si>
+  <si>
+    <t>22.02.2015</t>
+  </si>
+  <si>
+    <t>21.02.2015</t>
+  </si>
+  <si>
+    <t>20.02.2015</t>
+  </si>
+  <si>
+    <t>19.02.2015</t>
+  </si>
+  <si>
+    <t>18.02.2015</t>
+  </si>
+  <si>
+    <t>17.02.2015</t>
+  </si>
+  <si>
+    <t>16 262,53</t>
+  </si>
+  <si>
+    <t>16 507,53</t>
+  </si>
+  <si>
+    <t>16 547,03</t>
+  </si>
+  <si>
+    <t>16 451,11</t>
+  </si>
+  <si>
+    <t>16 451,25</t>
+  </si>
+  <si>
+    <t>16 589,71</t>
+  </si>
+  <si>
+    <t>1 790,89</t>
+  </si>
+  <si>
+    <t>1 806,79</t>
+  </si>
+  <si>
+    <t>1 836,87</t>
+  </si>
+  <si>
+    <t>1 816,79</t>
+  </si>
+  <si>
+    <t>1 815,90</t>
+  </si>
+  <si>
+    <t>1 849,78</t>
+  </si>
+  <si>
+    <t>623,50</t>
+  </si>
+  <si>
+    <t>626,98</t>
+  </si>
+  <si>
+    <t>626,38</t>
+  </si>
+  <si>
+    <t>620,13</t>
+  </si>
+  <si>
+    <t>624,00</t>
+  </si>
+  <si>
+    <t>631,06</t>
+  </si>
+  <si>
+    <t>23 218,23</t>
+  </si>
+  <si>
+    <t>23 328,68</t>
+  </si>
+  <si>
+    <t>23 389,75</t>
+  </si>
+  <si>
+    <t>23 167,08</t>
+  </si>
+  <si>
+    <t>23 174,72</t>
+  </si>
+  <si>
+    <t>23 389,82</t>
+  </si>
+  <si>
+    <t>6 111,41</t>
+  </si>
+  <si>
+    <t>6 133,49</t>
+  </si>
+  <si>
+    <t>6 152,43</t>
+  </si>
+  <si>
+    <t>6 151,36</t>
+  </si>
+  <si>
+    <t>6 106,96</t>
+  </si>
+  <si>
+    <t>6 267,06</t>
+  </si>
+  <si>
+    <t>81,56</t>
+  </si>
+  <si>
+    <t>82,67</t>
+  </si>
+  <si>
+    <t>82,43</t>
+  </si>
+  <si>
+    <t>82,13</t>
+  </si>
+  <si>
+    <t>82,18</t>
+  </si>
+  <si>
+    <t>82,64</t>
+  </si>
+  <si>
+    <t>248,65</t>
+  </si>
+  <si>
+    <t>252,11</t>
+  </si>
+  <si>
+    <t>252,61</t>
+  </si>
+  <si>
+    <t>250,46</t>
+  </si>
+  <si>
+    <t>250,63</t>
+  </si>
+  <si>
+    <t>255,31</t>
+  </si>
+  <si>
+    <t>11 123,40</t>
+  </si>
+  <si>
+    <t>11 248,35</t>
+  </si>
+  <si>
+    <t>11 286,17</t>
+  </si>
+  <si>
+    <t>11 227,24</t>
+  </si>
+  <si>
+    <t>11 239,19</t>
+  </si>
+  <si>
+    <t>11 343,46</t>
+  </si>
+  <si>
+    <t>21 292,29</t>
+  </si>
+  <si>
+    <t>21 555,71</t>
+  </si>
+  <si>
+    <t>21 578,81</t>
+  </si>
+  <si>
+    <t>21 424,55</t>
+  </si>
+  <si>
+    <t>21 557,59</t>
+  </si>
+  <si>
+    <t>21 616,67</t>
+  </si>
+  <si>
+    <t>232,00</t>
+  </si>
+  <si>
+    <t>233,00</t>
+  </si>
+  <si>
+    <t>230,50</t>
+  </si>
+  <si>
+    <t>1 986,18</t>
+  </si>
+  <si>
+    <t>2 002,40</t>
+  </si>
+  <si>
+    <t>2 022,23</t>
+  </si>
+  <si>
+    <t>1 999,33</t>
+  </si>
+  <si>
+    <t>1 997,01</t>
+  </si>
+  <si>
+    <t>2 032,48</t>
+  </si>
+  <si>
+    <t>11 217,15</t>
+  </si>
+  <si>
+    <t>11 249,33</t>
+  </si>
+  <si>
+    <t>11 358,00</t>
+  </si>
+  <si>
+    <t>11 284,48</t>
+  </si>
+  <si>
+    <t>11 267,57</t>
+  </si>
+  <si>
+    <t>11 333,39</t>
+  </si>
+  <si>
+    <t>777,84</t>
+  </si>
+  <si>
+    <t>810,49</t>
+  </si>
+  <si>
+    <t>815,64</t>
+  </si>
+  <si>
+    <t>796,85</t>
+  </si>
+  <si>
+    <t>819,95</t>
+  </si>
+  <si>
+    <t>819,87</t>
+  </si>
+  <si>
+    <t>51 063,40</t>
+  </si>
+  <si>
+    <t>51 772,27</t>
+  </si>
+  <si>
+    <t>51 864,13</t>
+  </si>
+  <si>
+    <t>51 456,52</t>
+  </si>
+  <si>
+    <t>51 424,22</t>
+  </si>
+  <si>
+    <t>51 796,07</t>
+  </si>
+  <si>
+    <t>2 418,08</t>
+  </si>
+  <si>
+    <t>2 449,76</t>
+  </si>
+  <si>
+    <t>2 455,75</t>
+  </si>
+  <si>
+    <t>2 435,33</t>
+  </si>
+  <si>
+    <t>2 434,65</t>
+  </si>
+  <si>
+    <t>2 445,31</t>
+  </si>
+  <si>
+    <t>12 060,90</t>
+  </si>
+  <si>
+    <t>12 153,95</t>
+  </si>
+  <si>
+    <t>12 172,95</t>
+  </si>
+  <si>
+    <t>12 186,81</t>
+  </si>
+  <si>
+    <t>12 155,84</t>
+  </si>
+  <si>
+    <t>12 258,66</t>
+  </si>
+  <si>
+    <t>1 268,76</t>
+  </si>
+  <si>
+    <t>1 283,61</t>
+  </si>
+  <si>
+    <t>1 280,43</t>
+  </si>
+  <si>
+    <t>1 279,95</t>
+  </si>
+  <si>
+    <t>1 281,87</t>
+  </si>
+  <si>
+    <t>1 301,40</t>
+  </si>
+  <si>
+    <t>115,05</t>
+  </si>
+  <si>
+    <t>115,87</t>
+  </si>
+  <si>
+    <t>115,74</t>
+  </si>
+  <si>
+    <t>114,73</t>
+  </si>
+  <si>
+    <t>115,19</t>
+  </si>
+  <si>
+    <t>116,35</t>
+  </si>
+  <si>
+    <t>548,79</t>
+  </si>
+  <si>
+    <t>556,42</t>
+  </si>
+  <si>
+    <t>557,52</t>
+  </si>
+  <si>
+    <t>552,79</t>
+  </si>
+  <si>
+    <t>553,15</t>
+  </si>
+  <si>
+    <t>555,33</t>
+  </si>
+  <si>
+    <t>4 133,57</t>
+  </si>
+  <si>
+    <t>4 126,21</t>
+  </si>
+  <si>
+    <t>4 124,57</t>
+  </si>
+  <si>
+    <t>4 101,57</t>
+  </si>
+  <si>
+    <t>4 138,33</t>
+  </si>
+  <si>
+    <t>4 191,72</t>
+  </si>
+  <si>
+    <t>17 330,00</t>
+  </si>
+  <si>
+    <t>17 210,00</t>
+  </si>
+  <si>
+    <t>17 490,00</t>
+  </si>
+  <si>
+    <t>15 090,00</t>
+  </si>
+  <si>
+    <t>15 330,00</t>
+  </si>
+  <si>
+    <t>15 200,00</t>
+  </si>
+  <si>
+    <t>15 270,00</t>
+  </si>
+  <si>
+    <t>2 317,05</t>
+  </si>
+  <si>
+    <t>2 330,33</t>
+  </si>
+  <si>
+    <t>2 330,07</t>
+  </si>
+  <si>
+    <t>2 310,84</t>
+  </si>
+  <si>
+    <t>2 318,95</t>
+  </si>
+  <si>
+    <t>2 348,29</t>
+  </si>
+  <si>
+    <t>565,17</t>
+  </si>
+  <si>
+    <t>588,46</t>
+  </si>
+  <si>
+    <t>598,24</t>
+  </si>
+  <si>
+    <t>608,00</t>
+  </si>
+  <si>
+    <t>608,40</t>
+  </si>
+  <si>
+    <t>793,25</t>
+  </si>
+  <si>
+    <t>8 818,89</t>
+  </si>
+  <si>
+    <t>8 869,05</t>
+  </si>
+  <si>
+    <t>8 868,45</t>
+  </si>
+  <si>
+    <t>8 795,53</t>
+  </si>
+  <si>
+    <t>8 825,07</t>
+  </si>
+  <si>
+    <t>8 937,66</t>
+  </si>
+  <si>
+    <t>11 689,47</t>
+  </si>
+  <si>
+    <t>11 755,75</t>
+  </si>
+  <si>
+    <t>11 893,01</t>
+  </si>
+  <si>
+    <t>11 855,24</t>
+  </si>
+  <si>
+    <t>11 844,79</t>
+  </si>
+  <si>
+    <t>11 960,23</t>
+  </si>
+  <si>
+    <t>16.02.2015</t>
+  </si>
+  <si>
+    <t>15.02.2015</t>
+  </si>
+  <si>
+    <t>14.02.2015</t>
+  </si>
+  <si>
+    <t>13.02.2015</t>
+  </si>
+  <si>
+    <t>12.02.2015</t>
+  </si>
+  <si>
+    <t>11.02.2015</t>
+  </si>
+  <si>
+    <t>10.02.2015</t>
+  </si>
+  <si>
+    <t>09.02.2015</t>
+  </si>
+  <si>
+    <t>16 646,86</t>
+  </si>
+  <si>
+    <t>16 365,11</t>
+  </si>
+  <si>
+    <t>16 620,86</t>
+  </si>
+  <si>
+    <t>16 547,07</t>
+  </si>
+  <si>
+    <t>1 860,92</t>
+  </si>
+  <si>
+    <t>1 836,79</t>
+  </si>
+  <si>
+    <t>1 861,67</t>
+  </si>
+  <si>
+    <t>1 875,85</t>
+  </si>
+  <si>
+    <t>630,93</t>
+  </si>
+  <si>
+    <t>624,82</t>
+  </si>
+  <si>
+    <t>629,09</t>
+  </si>
+  <si>
+    <t>631,31</t>
+  </si>
+  <si>
+    <t>23 428,59</t>
+  </si>
+  <si>
+    <t>22 940,89</t>
+  </si>
+  <si>
+    <t>23 144,65</t>
+  </si>
+  <si>
+    <t>23 240,66</t>
+  </si>
+  <si>
+    <t>6 283,00</t>
+  </si>
+  <si>
+    <t>6 291,66</t>
+  </si>
+  <si>
+    <t>6 384,17</t>
+  </si>
+  <si>
+    <t>6 367,33</t>
+  </si>
+  <si>
+    <t>83,40</t>
+  </si>
+  <si>
+    <t>81,99</t>
+  </si>
+  <si>
+    <t>83,59</t>
+  </si>
+  <si>
+    <t>83,76</t>
+  </si>
+  <si>
+    <t>257,65</t>
+  </si>
+  <si>
+    <t>253,30</t>
+  </si>
+  <si>
+    <t>257,82</t>
+  </si>
+  <si>
+    <t>258,32</t>
+  </si>
+  <si>
+    <t>11 429,21</t>
+  </si>
+  <si>
+    <t>11 256,41</t>
+  </si>
+  <si>
+    <t>11 398,58</t>
+  </si>
+  <si>
+    <t>11 414,43</t>
+  </si>
+  <si>
+    <t>21 826,72</t>
+  </si>
+  <si>
+    <t>21 359,08</t>
+  </si>
+  <si>
+    <t>21 724,93</t>
+  </si>
+  <si>
+    <t>21 781,41</t>
+  </si>
+  <si>
+    <t>225,00</t>
+  </si>
+  <si>
+    <t>223,00</t>
+  </si>
+  <si>
+    <t>2 024,58</t>
+  </si>
+  <si>
+    <t>2 006,42</t>
+  </si>
+  <si>
+    <t>2 028,21</t>
+  </si>
+  <si>
+    <t>1 999,38</t>
+  </si>
+  <si>
+    <t>11 369,50</t>
+  </si>
+  <si>
+    <t>11 206,45</t>
+  </si>
+  <si>
+    <t>11 104,71</t>
+  </si>
+  <si>
+    <t>11 236,78</t>
+  </si>
+  <si>
+    <t>846,70</t>
+  </si>
+  <si>
+    <t>834,02</t>
+  </si>
+  <si>
+    <t>851,46</t>
+  </si>
+  <si>
+    <t>856,55</t>
+  </si>
+  <si>
+    <t>52 223,13</t>
+  </si>
+  <si>
+    <t>51 389,90</t>
+  </si>
+  <si>
+    <t>52 270,30</t>
+  </si>
+  <si>
+    <t>52 344,49</t>
+  </si>
+  <si>
+    <t>2 464,48</t>
+  </si>
+  <si>
+    <t>2 424,74</t>
+  </si>
+  <si>
+    <t>2 463,97</t>
+  </si>
+  <si>
+    <t>2 468,09</t>
+  </si>
+  <si>
+    <t>12 286,23</t>
+  </si>
+  <si>
+    <t>12 176,01</t>
+  </si>
+  <si>
+    <t>12 267,79</t>
+  </si>
+  <si>
+    <t>12 108,62</t>
+  </si>
+  <si>
+    <t>1 313,45</t>
+  </si>
+  <si>
+    <t>1 290,62</t>
+  </si>
+  <si>
+    <t>1 313,74</t>
+  </si>
+  <si>
+    <t>1 312,72</t>
+  </si>
+  <si>
+    <t>116,48</t>
+  </si>
+  <si>
+    <t>115,21</t>
+  </si>
+  <si>
+    <t>115,98</t>
+  </si>
+  <si>
+    <t>116,23</t>
+  </si>
+  <si>
+    <t>560,43</t>
+  </si>
+  <si>
+    <t>550,97</t>
+  </si>
+  <si>
+    <t>560,79</t>
+  </si>
+  <si>
+    <t>561,88</t>
+  </si>
+  <si>
+    <t>4 203,20</t>
+  </si>
+  <si>
+    <t>4 150,17</t>
+  </si>
+  <si>
+    <t>4 181,58</t>
+  </si>
+  <si>
+    <t>4 202,37</t>
+  </si>
+  <si>
+    <t>17 500,00</t>
+  </si>
+  <si>
+    <t>17 360,00</t>
+  </si>
+  <si>
+    <t>17 480,00</t>
+  </si>
+  <si>
+    <t>17 460,00</t>
+  </si>
+  <si>
+    <t>15 410,00</t>
+  </si>
+  <si>
+    <t>15 150,00</t>
+  </si>
+  <si>
+    <t>15 420,00</t>
+  </si>
+  <si>
+    <t>15 450,00</t>
+  </si>
+  <si>
+    <t>2 353,10</t>
+  </si>
+  <si>
+    <t>2 330,00</t>
+  </si>
+  <si>
+    <t>2 348,25</t>
+  </si>
+  <si>
+    <t>2 353,39</t>
+  </si>
+  <si>
+    <t>918,36</t>
+  </si>
+  <si>
+    <t>944,75</t>
+  </si>
+  <si>
+    <t>952,04</t>
+  </si>
+  <si>
+    <t>984,50</t>
+  </si>
+  <si>
+    <t>8 955,66</t>
+  </si>
+  <si>
+    <t>8 869,24</t>
+  </si>
+  <si>
+    <t>8 937,06</t>
+  </si>
+  <si>
+    <t>8 958,08</t>
+  </si>
+  <si>
+    <t>12 002,08</t>
+  </si>
+  <si>
+    <t>11 814,73</t>
+  </si>
+  <si>
+    <t>11 817,12</t>
+  </si>
+  <si>
+    <t>12 041,73</t>
+  </si>
+  <si>
+    <t>08.02.2015</t>
+  </si>
+  <si>
+    <t>07.02.2015</t>
+  </si>
+  <si>
+    <t>06.02.2015</t>
+  </si>
+  <si>
+    <t>05.02.2015</t>
+  </si>
+  <si>
+    <t>04.02.2015</t>
+  </si>
+  <si>
+    <t>03.02.2015</t>
+  </si>
+  <si>
+    <t>02.02.2015</t>
+  </si>
+  <si>
+    <t>01.02.2015</t>
+  </si>
+  <si>
+    <t>В ФЕВРАЛЕ</t>
+  </si>
+  <si>
+    <t>15 303,95</t>
+  </si>
+  <si>
+    <t>15 151,36</t>
+  </si>
+  <si>
+    <t>15 204,62</t>
+  </si>
+  <si>
+    <t>15 198,33</t>
+  </si>
+  <si>
+    <t>15 165,24</t>
+  </si>
+  <si>
+    <t>1 716,43</t>
+  </si>
+  <si>
+    <t>1 703,69</t>
+  </si>
+  <si>
+    <t>1 716,97</t>
+  </si>
+  <si>
+    <t>1 716,64</t>
+  </si>
+  <si>
+    <t>1 719,32</t>
+  </si>
+  <si>
+    <t>582,34</t>
+  </si>
+  <si>
+    <t>576,68</t>
+  </si>
+  <si>
+    <t>583,31</t>
+  </si>
+  <si>
+    <t>582,39</t>
+  </si>
+  <si>
+    <t>584,57</t>
+  </si>
+  <si>
+    <t>21 898,48</t>
+  </si>
+  <si>
+    <t>21 716,24</t>
+  </si>
+  <si>
+    <t>21 663,27</t>
+  </si>
+  <si>
+    <t>21 652,90</t>
+  </si>
+  <si>
+    <t>21 784,34</t>
+  </si>
+  <si>
+    <t>5 644,05</t>
+  </si>
+  <si>
+    <t>5 596,97</t>
+  </si>
+  <si>
+    <t>5 575,01</t>
+  </si>
+  <si>
+    <t>5 699,63</t>
+  </si>
+  <si>
+    <t>5 723,49</t>
+  </si>
+  <si>
+    <t>79,36</t>
+  </si>
+  <si>
+    <t>78,86</t>
+  </si>
+  <si>
+    <t>78,10</t>
+  </si>
+  <si>
+    <t>78,27</t>
+  </si>
+  <si>
+    <t>78,33</t>
+  </si>
+  <si>
+    <t>230,69</t>
+  </si>
+  <si>
+    <t>234,94</t>
+  </si>
+  <si>
+    <t>232,54</t>
+  </si>
+  <si>
+    <t>233,66</t>
+  </si>
+  <si>
+    <t>233,82</t>
+  </si>
+  <si>
+    <t>10 728,58</t>
+  </si>
+  <si>
+    <t>10 678,73</t>
+  </si>
+  <si>
+    <t>10 620,83</t>
+  </si>
+  <si>
+    <t>10 646,00</t>
+  </si>
+  <si>
+    <t>10 678,69</t>
+  </si>
+  <si>
+    <t>20 433,33</t>
+  </si>
+  <si>
+    <t>20 389,13</t>
+  </si>
+  <si>
+    <t>20 165,15</t>
+  </si>
+  <si>
+    <t>20 258,49</t>
+  </si>
+  <si>
+    <t>20 214,13</t>
+  </si>
+  <si>
+    <t>251,50</t>
+  </si>
+  <si>
+    <t>254,00</t>
+  </si>
+  <si>
+    <t>255,50</t>
+  </si>
+  <si>
+    <t>252,00</t>
+  </si>
+  <si>
+    <t>247,50</t>
+  </si>
+  <si>
+    <t>1 845,83</t>
+  </si>
+  <si>
+    <t>1 834,08</t>
+  </si>
+  <si>
+    <t>1 871,63</t>
+  </si>
+  <si>
+    <t>1 859,62</t>
+  </si>
+  <si>
+    <t>1 854,62</t>
+  </si>
+  <si>
+    <t>11 105,12</t>
+  </si>
+  <si>
+    <t>11 067,11</t>
+  </si>
+  <si>
+    <t>11 061,67</t>
+  </si>
+  <si>
+    <t>11 129,66</t>
+  </si>
+  <si>
+    <t>11 156,25</t>
+  </si>
+  <si>
+    <t>811,00</t>
+  </si>
+  <si>
+    <t>793,50</t>
+  </si>
+  <si>
+    <t>777,99</t>
+  </si>
+  <si>
+    <t>776,53</t>
+  </si>
+  <si>
+    <t>779,14</t>
+  </si>
+  <si>
+    <t>49 076,08</t>
+  </si>
+  <si>
+    <t>48 796,75</t>
+  </si>
+  <si>
+    <t>48 361,26</t>
+  </si>
+  <si>
+    <t>48 623,29</t>
+  </si>
+  <si>
+    <t>48 644,50</t>
+  </si>
+  <si>
+    <t>2 374,43</t>
+  </si>
+  <si>
+    <t>2 355,34</t>
+  </si>
+  <si>
+    <t>2 332,81</t>
+  </si>
+  <si>
+    <t>2 343,49</t>
+  </si>
+  <si>
+    <t>2 347,88</t>
+  </si>
+  <si>
+    <t>11 684,04</t>
+  </si>
+  <si>
+    <t>11 699,36</t>
+  </si>
+  <si>
+    <t>11 654,00</t>
+  </si>
+  <si>
+    <t>11 656,86</t>
+  </si>
+  <si>
+    <t>11 658,33</t>
+  </si>
+  <si>
+    <t>1 231,57</t>
+  </si>
+  <si>
+    <t>1 226,28</t>
+  </si>
+  <si>
+    <t>1 222,63</t>
+  </si>
+  <si>
+    <t>1 217,04</t>
+  </si>
+  <si>
+    <t>1 219,20</t>
+  </si>
+  <si>
+    <t>108,29</t>
+  </si>
+  <si>
+    <t>106,97</t>
+  </si>
+  <si>
+    <t>107,71</t>
+  </si>
+  <si>
+    <t>107,62</t>
+  </si>
+  <si>
+    <t>107,74</t>
+  </si>
+  <si>
+    <t>532,73</t>
+  </si>
+  <si>
+    <t>529,11</t>
+  </si>
+  <si>
+    <t>523,69</t>
+  </si>
+  <si>
+    <t>526,22</t>
+  </si>
+  <si>
+    <t>526,58</t>
+  </si>
+  <si>
+    <t>3 910,07</t>
+  </si>
+  <si>
+    <t>3 878,61</t>
+  </si>
+  <si>
+    <t>3 911,78</t>
+  </si>
+  <si>
+    <t>3 903,64</t>
+  </si>
+  <si>
+    <t>3 898,59</t>
+  </si>
+  <si>
+    <t>15 970,00</t>
+  </si>
+  <si>
+    <t>15 870,00</t>
+  </si>
+  <si>
+    <t>15 930,00</t>
+  </si>
+  <si>
+    <t>15 910,00</t>
+  </si>
+  <si>
+    <t>15 940,00</t>
+  </si>
+  <si>
+    <t>14 740,00</t>
+  </si>
+  <si>
+    <t>14 640,00</t>
+  </si>
+  <si>
+    <t>14 490,00</t>
+  </si>
+  <si>
+    <t>14 560,00</t>
+  </si>
+  <si>
+    <t>14 570,00</t>
+  </si>
+  <si>
+    <t>2 143,27</t>
+  </si>
+  <si>
+    <t>2 124,16</t>
+  </si>
+  <si>
+    <t>2 141,13</t>
+  </si>
+  <si>
+    <t>2 139,02</t>
+  </si>
+  <si>
+    <t>2 146,13</t>
+  </si>
+  <si>
+    <t>629,51</t>
+  </si>
+  <si>
+    <t>624,31</t>
+  </si>
+  <si>
+    <t>619,89</t>
+  </si>
+  <si>
+    <t>622,22</t>
+  </si>
+  <si>
+    <t>630,74</t>
+  </si>
+  <si>
+    <t>8 184,80</t>
+  </si>
+  <si>
+    <t>8 110,58</t>
+  </si>
+  <si>
+    <t>8 175,82</t>
+  </si>
+  <si>
+    <t>8 160,75</t>
+  </si>
+  <si>
+    <t>8 184,93</t>
+  </si>
+  <si>
+    <t>11 344,64</t>
+  </si>
+  <si>
+    <t>11 415,54</t>
+  </si>
+  <si>
+    <t>11 404,35</t>
+  </si>
+  <si>
+    <t>11 471,10</t>
+  </si>
+  <si>
+    <t>11 477,52</t>
+  </si>
+  <si>
+    <t>31.03.2015</t>
+  </si>
+  <si>
+    <t>30.03.2015</t>
+  </si>
+  <si>
+    <t>29.03.2015</t>
+  </si>
+  <si>
+    <t>28.03.2015</t>
+  </si>
+  <si>
+    <t>27.03.2015</t>
+  </si>
+  <si>
+    <t>26.03.2015</t>
+  </si>
+  <si>
+    <t>25.03.2015</t>
+  </si>
+  <si>
+    <t>14 962,03</t>
+  </si>
+  <si>
+    <t>14 953,74</t>
+  </si>
+  <si>
+    <t>14 886,54</t>
+  </si>
+  <si>
+    <t>15 038,57</t>
+  </si>
+  <si>
+    <t>15 012,18</t>
+  </si>
+  <si>
+    <t>15 024,59</t>
+  </si>
+  <si>
+    <t>1 701,08</t>
+  </si>
+  <si>
+    <t>1 705,37</t>
+  </si>
+  <si>
+    <t>1 698,81</t>
+  </si>
+  <si>
+    <t>1 747,94</t>
+  </si>
+  <si>
+    <t>1 745,04</t>
+  </si>
+  <si>
+    <t>1 737,93</t>
+  </si>
+  <si>
+    <t>576,53</t>
+  </si>
+  <si>
+    <t>574,85</t>
+  </si>
+  <si>
+    <t>577,10</t>
+  </si>
+  <si>
+    <t>589,08</t>
+  </si>
+  <si>
+    <t>586,43</t>
+  </si>
+  <si>
+    <t>583,21</t>
+  </si>
+  <si>
+    <t>21 797,60</t>
+  </si>
+  <si>
+    <t>21 784,93</t>
+  </si>
+  <si>
+    <t>21 906,05</t>
+  </si>
+  <si>
+    <t>22 269,87</t>
+  </si>
+  <si>
+    <t>22 317,04</t>
+  </si>
+  <si>
+    <t>22 342,07</t>
+  </si>
+  <si>
+    <t>5 671,13</t>
+  </si>
+  <si>
+    <t>5 691,31</t>
+  </si>
+  <si>
+    <t>5 685,89</t>
+  </si>
+  <si>
+    <t>5 774,89</t>
+  </si>
+  <si>
+    <t>5 762,15</t>
+  </si>
+  <si>
+    <t>5 765,71</t>
+  </si>
+  <si>
+    <t>78,92</t>
+  </si>
+  <si>
+    <t>79,72</t>
+  </si>
+  <si>
+    <t>79,57</t>
+  </si>
+  <si>
+    <t>81,50</t>
+  </si>
+  <si>
+    <t>81,22</t>
+  </si>
+  <si>
+    <t>81,57</t>
+  </si>
+  <si>
+    <t>235,59</t>
+  </si>
+  <si>
+    <t>239,32</t>
+  </si>
+  <si>
+    <t>238,83</t>
+  </si>
+  <si>
+    <t>244,50</t>
+  </si>
+  <si>
+    <t>244,34</t>
+  </si>
+  <si>
+    <t>244,66</t>
+  </si>
+  <si>
+    <t>10 648,10</t>
+  </si>
+  <si>
+    <t>10 651,78</t>
+  </si>
+  <si>
+    <t>10 657,81</t>
+  </si>
+  <si>
+    <t>10 865,03</t>
+  </si>
+  <si>
+    <t>10 868,39</t>
+  </si>
+  <si>
+    <t>10 875,35</t>
+  </si>
+  <si>
+    <t>20 217,15</t>
+  </si>
+  <si>
+    <t>20 383,28</t>
+  </si>
+  <si>
+    <t>20 231,53</t>
+  </si>
+  <si>
+    <t>20 738,78</t>
+  </si>
+  <si>
+    <t>20 674,92</t>
+  </si>
+  <si>
+    <t>20 728,16</t>
+  </si>
+  <si>
+    <t>247,00</t>
+  </si>
+  <si>
+    <t>246,50</t>
+  </si>
+  <si>
+    <t>245,50</t>
+  </si>
+  <si>
+    <t>244,00</t>
+  </si>
+  <si>
+    <t>1 823,14</t>
+  </si>
+  <si>
+    <t>1 829,92</t>
+  </si>
+  <si>
+    <t>1 807,52</t>
+  </si>
+  <si>
+    <t>1 818,96</t>
+  </si>
+  <si>
+    <t>1 814,26</t>
+  </si>
+  <si>
+    <t>1 839,42</t>
+  </si>
+  <si>
+    <t>11 115,70</t>
+  </si>
+  <si>
+    <t>11 011,89</t>
+  </si>
+  <si>
+    <t>10 934,21</t>
+  </si>
+  <si>
+    <t>11 008,39</t>
+  </si>
+  <si>
+    <t>11 152,86</t>
+  </si>
+  <si>
+    <t>11 132,10</t>
+  </si>
+  <si>
+    <t>788,19</t>
+  </si>
+  <si>
+    <t>797,09</t>
+  </si>
+  <si>
+    <t>802,17</t>
+  </si>
+  <si>
+    <t>813,46</t>
+  </si>
+  <si>
+    <t>825,14</t>
+  </si>
+  <si>
+    <t>829,63</t>
+  </si>
+  <si>
+    <t>48 972,51</t>
+  </si>
+  <si>
+    <t>49 254,03</t>
+  </si>
+  <si>
+    <t>49 195,90</t>
+  </si>
+  <si>
+    <t>50 354,92</t>
+  </si>
+  <si>
+    <t>50 298,96</t>
+  </si>
+  <si>
+    <t>50 384,88</t>
+  </si>
+  <si>
+    <t>2 362,24</t>
+  </si>
+  <si>
+    <t>2 383,72</t>
+  </si>
+  <si>
+    <t>2 382,22</t>
+  </si>
+  <si>
+    <t>2 425,59</t>
+  </si>
+  <si>
+    <t>2 416,12</t>
+  </si>
+  <si>
+    <t>2 414,56</t>
+  </si>
+  <si>
+    <t>11 637,40</t>
+  </si>
+  <si>
+    <t>11 664,50</t>
+  </si>
+  <si>
+    <t>11 650,95</t>
+  </si>
+  <si>
+    <t>11 802,38</t>
+  </si>
+  <si>
+    <t>11 818,57</t>
+  </si>
+  <si>
+    <t>11 827,75</t>
+  </si>
+  <si>
+    <t>1 222,06</t>
+  </si>
+  <si>
+    <t>1 223,38</t>
+  </si>
+  <si>
+    <t>1 223,73</t>
+  </si>
+  <si>
+    <t>1 246,03</t>
+  </si>
+  <si>
+    <t>1 243,77</t>
+  </si>
+  <si>
+    <t>1 246,14</t>
+  </si>
+  <si>
+    <t>106,37</t>
+  </si>
+  <si>
+    <t>106,78</t>
+  </si>
+  <si>
+    <t>106,59</t>
+  </si>
+  <si>
+    <t>108,80</t>
+  </si>
+  <si>
+    <t>108,53</t>
+  </si>
+  <si>
+    <t>108,07</t>
+  </si>
+  <si>
+    <t>530,56</t>
+  </si>
+  <si>
+    <t>534,53</t>
+  </si>
+  <si>
+    <t>533,45</t>
+  </si>
+  <si>
+    <t>546,10</t>
+  </si>
+  <si>
+    <t>545,74</t>
+  </si>
+  <si>
+    <t>546,46</t>
+  </si>
+  <si>
+    <t>3 829,65</t>
+  </si>
+  <si>
+    <t>3 830,22</t>
+  </si>
+  <si>
+    <t>3 824,92</t>
+  </si>
+  <si>
+    <t>3 870,84</t>
+  </si>
+  <si>
+    <t>3 864,02</t>
+  </si>
+  <si>
+    <t>3 840,93</t>
+  </si>
+  <si>
+    <t>15 860,00</t>
+  </si>
+  <si>
+    <t>15 780,00</t>
+  </si>
+  <si>
+    <t>15 820,00</t>
+  </si>
+  <si>
+    <t>16 000,00</t>
+  </si>
+  <si>
+    <t>16 010,00</t>
+  </si>
+  <si>
+    <t>15 900,00</t>
+  </si>
+  <si>
+    <t>14 680,00</t>
+  </si>
+  <si>
+    <t>14 790,00</t>
+  </si>
+  <si>
+    <t>14 760,00</t>
+  </si>
+  <si>
+    <t>15 110,00</t>
+  </si>
+  <si>
+    <t>15 120,00</t>
+  </si>
+  <si>
+    <t>2 122,26</t>
+  </si>
+  <si>
+    <t>2 118,85</t>
+  </si>
+  <si>
+    <t>2 111,44</t>
+  </si>
+  <si>
+    <t>2 148,93</t>
+  </si>
+  <si>
+    <t>2 141,28</t>
+  </si>
+  <si>
+    <t>2 133,68</t>
+  </si>
+  <si>
+    <t>638,96</t>
+  </si>
+  <si>
+    <t>643,04</t>
+  </si>
+  <si>
+    <t>632,12</t>
+  </si>
+  <si>
+    <t>677,58</t>
+  </si>
+  <si>
+    <t>691,08</t>
+  </si>
+  <si>
+    <t>694,90</t>
+  </si>
+  <si>
+    <t>8 089,71</t>
+  </si>
+  <si>
+    <t>8 071,82</t>
+  </si>
+  <si>
+    <t>8 049,52</t>
+  </si>
+  <si>
+    <t>8 193,70</t>
+  </si>
+  <si>
+    <t>8 171,44</t>
+  </si>
+  <si>
+    <t>8 138,44</t>
+  </si>
+  <si>
+    <t>11 403,42</t>
+  </si>
+  <si>
+    <t>11 353,54</t>
+  </si>
+  <si>
+    <t>11 327,56</t>
+  </si>
+  <si>
+    <t>11 480,58</t>
+  </si>
+  <si>
+    <t>11 561,32</t>
+  </si>
+  <si>
+    <t>11 546,39</t>
+  </si>
+  <si>
+    <t>24.03.2015</t>
+  </si>
+  <si>
+    <t>23.03.2015</t>
+  </si>
+  <si>
+    <t>22.03.2015</t>
+  </si>
+  <si>
+    <t>21.03.2015</t>
+  </si>
+  <si>
+    <t>20.03.2015</t>
+  </si>
+  <si>
+    <t>19.03.2015</t>
+  </si>
+  <si>
+    <t>18.03.2015</t>
+  </si>
+  <si>
+    <t>17.03.2015</t>
+  </si>
+  <si>
+    <t>14 994,77</t>
+  </si>
+  <si>
+    <t>14 983,84</t>
+  </si>
+  <si>
+    <t>15 150,76</t>
+  </si>
+  <si>
+    <t>15 078,57</t>
+  </si>
+  <si>
+    <t>15 182,29</t>
+  </si>
+  <si>
+    <t>15 218,39</t>
+  </si>
+  <si>
+    <t>1 749,44</t>
+  </si>
+  <si>
+    <t>1 753,41</t>
+  </si>
+  <si>
+    <t>1 776,56</t>
+  </si>
+  <si>
+    <t>1 757,21</t>
+  </si>
+  <si>
+    <t>1 768,47</t>
+  </si>
+  <si>
+    <t>1 776,47</t>
+  </si>
+  <si>
+    <t>585,71</t>
+  </si>
+  <si>
+    <t>585,63</t>
+  </si>
+  <si>
+    <t>593,42</t>
+  </si>
+  <si>
+    <t>591,35</t>
+  </si>
+  <si>
+    <t>597,07</t>
+  </si>
+  <si>
+    <t>599,15</t>
+  </si>
+  <si>
+    <t>22 394,97</t>
+  </si>
+  <si>
+    <t>22 545,47</t>
+  </si>
+  <si>
+    <t>22 898,04</t>
+  </si>
+  <si>
+    <t>22 539,58</t>
+  </si>
+  <si>
+    <t>22 576,74</t>
+  </si>
+  <si>
+    <t>22 601,32</t>
+  </si>
+  <si>
+    <t>5 809,62</t>
+  </si>
+  <si>
+    <t>5 812,25</t>
+  </si>
+  <si>
+    <t>5 817,63</t>
+  </si>
+  <si>
+    <t>5 721,60</t>
+  </si>
+  <si>
+    <t>5 726,32</t>
+  </si>
+  <si>
+    <t>5 689,34</t>
+  </si>
+  <si>
+    <t>81,25</t>
+  </si>
+  <si>
+    <t>81,30</t>
+  </si>
+  <si>
+    <t>82,00</t>
+  </si>
+  <si>
+    <t>80,82</t>
+  </si>
+  <si>
+    <t>80,65</t>
+  </si>
+  <si>
+    <t>80,23</t>
+  </si>
+  <si>
+    <t>244,67</t>
+  </si>
+  <si>
+    <t>244,84</t>
+  </si>
+  <si>
+    <t>246,95</t>
+  </si>
+  <si>
+    <t>243,21</t>
+  </si>
+  <si>
+    <t>242,89</t>
+  </si>
+  <si>
+    <t>242,45</t>
+  </si>
+  <si>
+    <t>10 871,29</t>
+  </si>
+  <si>
+    <t>10 900,54</t>
+  </si>
+  <si>
+    <t>10 954,17</t>
+  </si>
+  <si>
+    <t>10 792,30</t>
+  </si>
+  <si>
+    <t>10 835,69</t>
+  </si>
+  <si>
+    <t>10 843,94</t>
+  </si>
+  <si>
+    <t>20 728,13</t>
+  </si>
+  <si>
+    <t>20 723,96</t>
+  </si>
+  <si>
+    <t>20 985,27</t>
+  </si>
+  <si>
+    <t>20 763,84</t>
+  </si>
+  <si>
+    <t>20 809,80</t>
+  </si>
+  <si>
+    <t>20 764,03</t>
+  </si>
+  <si>
+    <t>246,00</t>
+  </si>
+  <si>
+    <t>243,00</t>
+  </si>
+  <si>
+    <t>1 850,69</t>
+  </si>
+  <si>
+    <t>1 849,65</t>
+  </si>
+  <si>
+    <t>1 867,46</t>
+  </si>
+  <si>
+    <t>1 869,03</t>
+  </si>
+  <si>
+    <t>1 893,02</t>
+  </si>
+  <si>
+    <t>1 911,54</t>
+  </si>
+  <si>
+    <t>11 085,67</t>
+  </si>
+  <si>
+    <t>11 120,15</t>
+  </si>
+  <si>
+    <t>11 033,68</t>
+  </si>
+  <si>
+    <t>10 904,15</t>
+  </si>
+  <si>
+    <t>11 036,09</t>
+  </si>
+  <si>
+    <t>11 086,30</t>
+  </si>
+  <si>
+    <t>822,95</t>
+  </si>
+  <si>
+    <t>808,04</t>
+  </si>
+  <si>
+    <t>823,85</t>
+  </si>
+  <si>
+    <t>807,44</t>
+  </si>
+  <si>
+    <t>791,01</t>
+  </si>
+  <si>
+    <t>769,95</t>
+  </si>
+  <si>
+    <t>50 225,95</t>
+  </si>
+  <si>
+    <t>50 266,01</t>
+  </si>
+  <si>
+    <t>50 799,59</t>
+  </si>
+  <si>
+    <t>50 113,82</t>
+  </si>
+  <si>
+    <t>50 129,94</t>
+  </si>
+  <si>
+    <t>49 971,42</t>
+  </si>
+  <si>
+    <t>2 406,19</t>
+  </si>
+  <si>
+    <t>2 406,41</t>
+  </si>
+  <si>
+    <t>2 427,17</t>
+  </si>
+  <si>
+    <t>2 390,65</t>
+  </si>
+  <si>
+    <t>2 386,44</t>
+  </si>
+  <si>
+    <t>2 372,63</t>
+  </si>
+  <si>
+    <t>11 834,51</t>
+  </si>
+  <si>
+    <t>11 865,67</t>
+  </si>
+  <si>
+    <t>11 989,75</t>
+  </si>
+  <si>
+    <t>11 839,14</t>
+  </si>
+  <si>
+    <t>11 876,86</t>
+  </si>
+  <si>
+    <t>11 900,85</t>
+  </si>
+  <si>
+    <t>1 240,78</t>
+  </si>
+  <si>
+    <t>1 243,25</t>
+  </si>
+  <si>
+    <t>1 252,11</t>
+  </si>
+  <si>
+    <t>1 229,32</t>
+  </si>
+  <si>
+    <t>1 237,53</t>
+  </si>
+  <si>
+    <t>1 237,46</t>
+  </si>
+  <si>
+    <t>108,47</t>
+  </si>
+  <si>
+    <t>108,09</t>
+  </si>
+  <si>
+    <t>109,33</t>
+  </si>
+  <si>
+    <t>108,39</t>
+  </si>
+  <si>
+    <t>109,42</t>
+  </si>
+  <si>
+    <t>109,77</t>
+  </si>
+  <si>
+    <t>544,29</t>
+  </si>
+  <si>
+    <t>544,65</t>
+  </si>
+  <si>
+    <t>549,35</t>
+  </si>
+  <si>
+    <t>541,04</t>
+  </si>
+  <si>
+    <t>540,32</t>
+  </si>
+  <si>
+    <t>537,06</t>
+  </si>
+  <si>
+    <t>3 852,84</t>
+  </si>
+  <si>
+    <t>3 872,59</t>
+  </si>
+  <si>
+    <t>3 909,62</t>
+  </si>
+  <si>
+    <t>3 912,86</t>
+  </si>
+  <si>
+    <t>3 946,47</t>
+  </si>
+  <si>
+    <t>3 958,39</t>
+  </si>
+  <si>
+    <t>15 950,00</t>
+  </si>
+  <si>
+    <t>16 250,00</t>
+  </si>
+  <si>
+    <t>16 190,00</t>
+  </si>
+  <si>
+    <t>16 370,00</t>
+  </si>
+  <si>
+    <t>15 060,00</t>
+  </si>
+  <si>
+    <t>15 070,00</t>
+  </si>
+  <si>
+    <t>14 970,00</t>
+  </si>
+  <si>
+    <t>14 950,00</t>
+  </si>
+  <si>
+    <t>2 144,37</t>
+  </si>
+  <si>
+    <t>2 140,66</t>
+  </si>
+  <si>
+    <t>2 171,30</t>
+  </si>
+  <si>
+    <t>2 162,45</t>
+  </si>
+  <si>
+    <t>2 183,34</t>
+  </si>
+  <si>
+    <t>2 193,16</t>
+  </si>
+  <si>
+    <t>698,84</t>
+  </si>
+  <si>
+    <t>692,87</t>
+  </si>
+  <si>
+    <t>690,91</t>
+  </si>
+  <si>
+    <t>696,28</t>
+  </si>
+  <si>
+    <t>657,14</t>
+  </si>
+  <si>
+    <t>653,19</t>
+  </si>
+  <si>
+    <t>8 174,56</t>
+  </si>
+  <si>
+    <t>8 159,84</t>
+  </si>
+  <si>
+    <t>8 273,23</t>
+  </si>
+  <si>
+    <t>8 238,40</t>
+  </si>
+  <si>
+    <t>8 318,96</t>
+  </si>
+  <si>
+    <t>8 355,59</t>
+  </si>
+  <si>
+    <t>11 577,37</t>
+  </si>
+  <si>
+    <t>11 535,33</t>
+  </si>
+  <si>
+    <t>11 583,16</t>
+  </si>
+  <si>
+    <t>11 443,82</t>
+  </si>
+  <si>
+    <t>11 549,62</t>
+  </si>
+  <si>
+    <t>11 593,03</t>
+  </si>
+  <si>
+    <t>16.03.2015</t>
+  </si>
+  <si>
+    <t>15.03.2015</t>
+  </si>
+  <si>
+    <t>14.03.2015</t>
+  </si>
+  <si>
+    <t>13.03.2015</t>
+  </si>
+  <si>
+    <t>12.03.2015</t>
+  </si>
+  <si>
+    <t>11.03.2015</t>
+  </si>
+  <si>
+    <t>10.03.2015</t>
+  </si>
+  <si>
+    <t>09.03.2015</t>
+  </si>
+  <si>
+    <t>15 531,77</t>
+  </si>
+  <si>
+    <t>15 689,54</t>
+  </si>
+  <si>
+    <t>15 694,44</t>
+  </si>
+  <si>
+    <t>15 651,81</t>
+  </si>
+  <si>
+    <t>1 801,86</t>
+  </si>
+  <si>
+    <t>1 823,98</t>
+  </si>
+  <si>
+    <t>1 816,25</t>
+  </si>
+  <si>
+    <t>1 792,85</t>
+  </si>
+  <si>
+    <t>605,02</t>
+  </si>
+  <si>
+    <t>612,76</t>
+  </si>
+  <si>
+    <t>613,72</t>
+  </si>
+  <si>
+    <t>608,04</t>
+  </si>
+  <si>
+    <t>22 904,75</t>
+  </si>
+  <si>
+    <t>23 165,14</t>
+  </si>
+  <si>
+    <t>23 168,16</t>
+  </si>
+  <si>
+    <t>23 027,18</t>
+  </si>
+  <si>
+    <t>5 834,37</t>
+  </si>
+  <si>
+    <t>5 921,16</t>
+  </si>
+  <si>
+    <t>5 999,36</t>
+  </si>
+  <si>
+    <t>5 936,63</t>
+  </si>
+  <si>
+    <t>81,12</t>
+  </si>
+  <si>
+    <t>81,42</t>
+  </si>
+  <si>
+    <t>81,45</t>
+  </si>
+  <si>
+    <t>80,78</t>
+  </si>
+  <si>
+    <t>245,06</t>
+  </si>
+  <si>
+    <t>246,04</t>
+  </si>
+  <si>
+    <t>244,08</t>
+  </si>
+  <si>
+    <t>10 975,52</t>
+  </si>
+  <si>
+    <t>11 058,15</t>
+  </si>
+  <si>
+    <t>11 060,18</t>
+  </si>
+  <si>
+    <t>10 966,13</t>
+  </si>
+  <si>
+    <t>21 060,29</t>
+  </si>
+  <si>
+    <t>21 164,93</t>
+  </si>
+  <si>
+    <t>21 214,69</t>
+  </si>
+  <si>
+    <t>21 054,55</t>
+  </si>
+  <si>
+    <t>242,00</t>
+  </si>
+  <si>
+    <t>240,00</t>
+  </si>
+  <si>
+    <t>1 927,94</t>
+  </si>
+  <si>
+    <t>1 957,37</t>
+  </si>
+  <si>
+    <t>1 963,03</t>
+  </si>
+  <si>
+    <t>1 946,57</t>
+  </si>
+  <si>
+    <t>11 304,80</t>
+  </si>
+  <si>
+    <t>11 398,22</t>
+  </si>
+  <si>
+    <t>11 379,37</t>
+  </si>
+  <si>
+    <t>11 252,91</t>
+  </si>
+  <si>
+    <t>774,23</t>
+  </si>
+  <si>
+    <t>787,47</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>804,30</t>
+  </si>
+  <si>
+    <t>50 522,21</t>
+  </si>
+  <si>
+    <t>50 770,99</t>
+  </si>
+  <si>
+    <t>50 782,11</t>
+  </si>
+  <si>
+    <t>50 447,66</t>
+  </si>
+  <si>
+    <t>2 397,01</t>
+  </si>
+  <si>
+    <t>2 404,74</t>
+  </si>
+  <si>
+    <t>2 403,32</t>
+  </si>
+  <si>
+    <t>2 384,88</t>
+  </si>
+  <si>
+    <t>12 079,30</t>
+  </si>
+  <si>
+    <t>12 056,77</t>
+  </si>
+  <si>
+    <t>12 053,87</t>
+  </si>
+  <si>
+    <t>11 951,27</t>
+  </si>
+  <si>
+    <t>1 253,49</t>
+  </si>
+  <si>
+    <t>1 259,40</t>
+  </si>
+  <si>
+    <t>1 259,55</t>
+  </si>
+  <si>
+    <t>1 247,55</t>
+  </si>
+  <si>
+    <t>111,28</t>
+  </si>
+  <si>
+    <t>112,76</t>
+  </si>
+  <si>
+    <t>112,93</t>
+  </si>
+  <si>
+    <t>112,17</t>
+  </si>
+  <si>
+    <t>542,85</t>
+  </si>
+  <si>
+    <t>545,01</t>
+  </si>
+  <si>
+    <t>540,68</t>
+  </si>
+  <si>
+    <t>4 011,00</t>
+  </si>
+  <si>
+    <t>4 034,35</t>
+  </si>
+  <si>
+    <t>4 058,67</t>
+  </si>
+  <si>
+    <t>4 028,16</t>
+  </si>
+  <si>
+    <t>16 600,00</t>
+  </si>
+  <si>
+    <t>16 840,00</t>
+  </si>
+  <si>
+    <t>16 890,00</t>
+  </si>
+  <si>
+    <t>16 710,00</t>
+  </si>
+  <si>
+    <t>15 020,00</t>
+  </si>
+  <si>
+    <t>15 080,00</t>
+  </si>
+  <si>
+    <t>2 225,65</t>
+  </si>
+  <si>
+    <t>2 258,77</t>
+  </si>
+  <si>
+    <t>2 263,14</t>
+  </si>
+  <si>
+    <t>2 243,20</t>
+  </si>
+  <si>
+    <t>653,04</t>
+  </si>
+  <si>
+    <t>631,76</t>
+  </si>
+  <si>
+    <t>580,00</t>
+  </si>
+  <si>
+    <t>569,90</t>
+  </si>
+  <si>
+    <t>8 482,76</t>
+  </si>
+  <si>
+    <t>8 609,03</t>
+  </si>
+  <si>
+    <t>8 623,55</t>
+  </si>
+  <si>
+    <t>8 560,07</t>
+  </si>
+  <si>
+    <t>11 742,64</t>
+  </si>
+  <si>
+    <t>11 797,84</t>
+  </si>
+  <si>
+    <t>11 802,36</t>
+  </si>
+  <si>
+    <t>11 624,67</t>
+  </si>
+  <si>
+    <t>08.03.2015</t>
+  </si>
+  <si>
+    <t>07.03.2015</t>
+  </si>
+  <si>
+    <t>06.03.2015</t>
+  </si>
+  <si>
+    <t>05.03.2015</t>
+  </si>
+  <si>
+    <t>04.03.2015</t>
+  </si>
+  <si>
+    <t>03.03.2015</t>
+  </si>
+  <si>
+    <t>02.03.2015</t>
+  </si>
+  <si>
+    <t>01.03.2015</t>
+  </si>
+  <si>
+    <t>В МАРТЕ</t>
+  </si>
+  <si>
+    <t>15 169,30</t>
+  </si>
+  <si>
+    <t>15 234,91</t>
+  </si>
+  <si>
+    <t>15 111,72</t>
+  </si>
+  <si>
+    <t>14 936,02</t>
+  </si>
+  <si>
+    <t>1 721,59</t>
+  </si>
+  <si>
+    <t>1 690,56</t>
+  </si>
+  <si>
+    <t>1 675,02</t>
+  </si>
+  <si>
+    <t>1 650,56</t>
+  </si>
+  <si>
+    <t>581,05</t>
+  </si>
+  <si>
+    <t>576,95</t>
+  </si>
+  <si>
+    <t>570,55</t>
+  </si>
+  <si>
+    <t>563,97</t>
+  </si>
+  <si>
+    <t>22 270,05</t>
+  </si>
+  <si>
+    <t>22 147,94</t>
+  </si>
+  <si>
+    <t>21 871,55</t>
+  </si>
+  <si>
+    <t>21 550,10</t>
+  </si>
+  <si>
+    <t>5 434,44</t>
+  </si>
+  <si>
+    <t>5 422,21</t>
+  </si>
+  <si>
+    <t>5 304,05</t>
+  </si>
+  <si>
+    <t>5 219,37</t>
+  </si>
+  <si>
+    <t>77,86</t>
+  </si>
+  <si>
+    <t>78,35</t>
+  </si>
+  <si>
+    <t>77,71</t>
+  </si>
+  <si>
+    <t>76,63</t>
+  </si>
+  <si>
+    <t>236,84</t>
+  </si>
+  <si>
+    <t>238,31</t>
+  </si>
+  <si>
+    <t>236,35</t>
+  </si>
+  <si>
+    <t>233,02</t>
+  </si>
+  <si>
+    <t>10 954,24</t>
+  </si>
+  <si>
+    <t>10 975,43</t>
+  </si>
+  <si>
+    <t>10 835,96</t>
+  </si>
+  <si>
+    <t>10 649,91</t>
+  </si>
+  <si>
+    <t>20 175,52</t>
+  </si>
+  <si>
+    <t>20 211,90</t>
+  </si>
+  <si>
+    <t>20 020,77</t>
+  </si>
+  <si>
+    <t>19 676,12</t>
+  </si>
+  <si>
+    <t>280,50</t>
+  </si>
+  <si>
+    <t>279,00</t>
+  </si>
+  <si>
+    <t>279,50</t>
+  </si>
+  <si>
+    <t>284,00</t>
+  </si>
+  <si>
+    <t>1 897,08</t>
+  </si>
+  <si>
+    <t>1 891,27</t>
+  </si>
+  <si>
+    <t>1 856,60</t>
+  </si>
+  <si>
+    <t>1 824,69</t>
+  </si>
+  <si>
+    <t>11 150,58</t>
+  </si>
+  <si>
+    <t>11 165,34</t>
+  </si>
+  <si>
+    <t>10 986,67</t>
+  </si>
+  <si>
+    <t>10 769,00</t>
+  </si>
+  <si>
+    <t>800,55</t>
+  </si>
+  <si>
+    <t>801,10</t>
+  </si>
+  <si>
+    <t>791,23</t>
+  </si>
+  <si>
+    <t>767,65</t>
+  </si>
+  <si>
+    <t>47 881,41</t>
+  </si>
+  <si>
+    <t>48 194,37</t>
+  </si>
+  <si>
+    <t>47 752,90</t>
+  </si>
+  <si>
+    <t>47 164,81</t>
+  </si>
+  <si>
+    <t>2 334,12</t>
+  </si>
+  <si>
+    <t>2 346,34</t>
+  </si>
+  <si>
+    <t>2 321,54</t>
+  </si>
+  <si>
+    <t>2 298,70</t>
+  </si>
+  <si>
+    <t>12 038,77</t>
+  </si>
+  <si>
+    <t>12 036,54</t>
+  </si>
+  <si>
+    <t>11 870,61</t>
+  </si>
+  <si>
+    <t>11 738,04</t>
+  </si>
+  <si>
+    <t>1 214,59</t>
+  </si>
+  <si>
+    <t>1 223,07</t>
+  </si>
+  <si>
+    <t>1 211,87</t>
+  </si>
+  <si>
+    <t>1 191,08</t>
+  </si>
+  <si>
+    <t>108,65</t>
+  </si>
+  <si>
+    <t>108,16</t>
+  </si>
+  <si>
+    <t>106,52</t>
+  </si>
+  <si>
+    <t>105,20</t>
+  </si>
+  <si>
+    <t>516,92</t>
+  </si>
+  <si>
+    <t>520,13</t>
+  </si>
+  <si>
+    <t>515,84</t>
+  </si>
+  <si>
+    <t>508,70</t>
+  </si>
+  <si>
+    <t>3 977,84</t>
+  </si>
+  <si>
+    <t>3 960,83</t>
+  </si>
+  <si>
+    <t>3 898,70</t>
+  </si>
+  <si>
+    <t>3 856,15</t>
+  </si>
+  <si>
+    <t>15 840,00</t>
+  </si>
+  <si>
+    <t>15 700,00</t>
+  </si>
+  <si>
+    <t>15 500,00</t>
+  </si>
+  <si>
+    <t>14 470,00</t>
+  </si>
+  <si>
+    <t>14 440,00</t>
+  </si>
+  <si>
+    <t>14 240,00</t>
+  </si>
+  <si>
+    <t>2 134,60</t>
+  </si>
+  <si>
+    <t>2 127,35</t>
+  </si>
+  <si>
+    <t>2 098,90</t>
+  </si>
+  <si>
+    <t>2 074,85</t>
+  </si>
+  <si>
+    <t>689,05</t>
+  </si>
+  <si>
+    <t>656,23</t>
+  </si>
+  <si>
+    <t>629,19</t>
+  </si>
+  <si>
+    <t>631,49</t>
+  </si>
+  <si>
+    <t>8 144,77</t>
+  </si>
+  <si>
+    <t>8 115,94</t>
+  </si>
+  <si>
+    <t>8 006,88</t>
+  </si>
+  <si>
+    <t>7 914,85</t>
+  </si>
+  <si>
+    <t>11 560,81</t>
+  </si>
+  <si>
+    <t>11 502,40</t>
+  </si>
+  <si>
+    <t>11 294,97</t>
+  </si>
+  <si>
+    <t>11 082,28</t>
+  </si>
+  <si>
+    <t>30.04.2015</t>
+  </si>
+  <si>
+    <t>29.04.2015</t>
+  </si>
+  <si>
+    <t>28.04.2015</t>
+  </si>
+  <si>
+    <t>27.04.2015</t>
+  </si>
+  <si>
+    <t>26.04.2015</t>
+  </si>
+  <si>
+    <t>25.04.2015</t>
+  </si>
+  <si>
+    <t>14 860,81</t>
+  </si>
+  <si>
+    <t>15 328,81</t>
+  </si>
+  <si>
+    <t>14 983,75</t>
+  </si>
+  <si>
+    <t>14 731,08</t>
+  </si>
+  <si>
+    <t>1 645,07</t>
+  </si>
+  <si>
+    <t>1 691,55</t>
+  </si>
+  <si>
+    <t>1 668,91</t>
+  </si>
+  <si>
+    <t>1 638,87</t>
+  </si>
+  <si>
+    <t>561,84</t>
+  </si>
+  <si>
+    <t>572,99</t>
+  </si>
+  <si>
+    <t>562,38</t>
+  </si>
+  <si>
+    <t>21 544,31</t>
+  </si>
+  <si>
+    <t>21 923,22</t>
+  </si>
+  <si>
+    <t>21 478,58</t>
+  </si>
+  <si>
+    <t>21 165,98</t>
+  </si>
+  <si>
+    <t>5 261,90</t>
+  </si>
+  <si>
+    <t>5 430,17</t>
+  </si>
+  <si>
+    <t>5 319,49</t>
+  </si>
+  <si>
+    <t>5 271,23</t>
+  </si>
+  <si>
+    <t>77,28</t>
+  </si>
+  <si>
+    <t>78,47</t>
+  </si>
+  <si>
+    <t>76,90</t>
+  </si>
+  <si>
+    <t>76,79</t>
+  </si>
+  <si>
+    <t>234,98</t>
+  </si>
+  <si>
+    <t>238,58</t>
+  </si>
+  <si>
+    <t>223,74</t>
+  </si>
+  <si>
+    <t>223,43</t>
+  </si>
+  <si>
+    <t>10 658,75</t>
+  </si>
+  <si>
+    <t>10 849,83</t>
+  </si>
+  <si>
+    <t>10 629,28</t>
+  </si>
+  <si>
+    <t>10 534,48</t>
+  </si>
+  <si>
+    <t>19 870,79</t>
+  </si>
+  <si>
+    <t>20 095,76</t>
+  </si>
+  <si>
+    <t>19 724,77</t>
+  </si>
+  <si>
+    <t>19 587,14</t>
+  </si>
+  <si>
+    <t>272,00</t>
+  </si>
+  <si>
+    <t>283,00</t>
+  </si>
+  <si>
+    <t>287,50</t>
+  </si>
+  <si>
+    <t>1 812,83</t>
+  </si>
+  <si>
+    <t>1 865,14</t>
+  </si>
+  <si>
+    <t>1 838,06</t>
+  </si>
+  <si>
+    <t>1 816,06</t>
+  </si>
+  <si>
+    <t>10 866,93</t>
+  </si>
+  <si>
+    <t>11 275,44</t>
+  </si>
+  <si>
+    <t>11 009,02</t>
+  </si>
+  <si>
+    <t>10 847,34</t>
+  </si>
+  <si>
+    <t>777,06</t>
+  </si>
+  <si>
+    <t>785,98</t>
+  </si>
+  <si>
+    <t>782,16</t>
+  </si>
+  <si>
+    <t>782,99</t>
+  </si>
+  <si>
+    <t>47 482,85</t>
+  </si>
+  <si>
+    <t>48 275,75</t>
+  </si>
+  <si>
+    <t>47 337,47</t>
+  </si>
+  <si>
+    <t>47 182,91</t>
+  </si>
+  <si>
+    <t>2 317,25</t>
+  </si>
+  <si>
+    <t>2 353,89</t>
+  </si>
+  <si>
+    <t>2 305,62</t>
+  </si>
+  <si>
+    <t>2 302,75</t>
+  </si>
+  <si>
+    <t>11 729,15</t>
+  </si>
+  <si>
+    <t>11 935,17</t>
+  </si>
+  <si>
+    <t>11 740,54</t>
+  </si>
+  <si>
+    <t>11 586,08</t>
+  </si>
+  <si>
+    <t>1 196,52</t>
+  </si>
+  <si>
+    <t>1 220,95</t>
+  </si>
+  <si>
+    <t>1 202,00</t>
+  </si>
+  <si>
+    <t>1 196,19</t>
+  </si>
+  <si>
+    <t>104,88</t>
+  </si>
+  <si>
+    <t>107,25</t>
+  </si>
+  <si>
+    <t>105,79</t>
+  </si>
+  <si>
+    <t>104,20</t>
+  </si>
+  <si>
+    <t>506,74</t>
+  </si>
+  <si>
+    <t>515,10</t>
+  </si>
+  <si>
+    <t>510,49</t>
+  </si>
+  <si>
+    <t>509,77</t>
+  </si>
+  <si>
+    <t>3 843,63</t>
+  </si>
+  <si>
+    <t>3 929,12</t>
+  </si>
+  <si>
+    <t>3 837,53</t>
+  </si>
+  <si>
+    <t>3 782,94</t>
+  </si>
+  <si>
+    <t>15 680,00</t>
+  </si>
+  <si>
+    <t>15 430,00</t>
+  </si>
+  <si>
+    <t>14 360,00</t>
+  </si>
+  <si>
+    <t>14 580,00</t>
+  </si>
+  <si>
+    <t>14 290,00</t>
+  </si>
+  <si>
+    <t>14 270,00</t>
+  </si>
+  <si>
+    <t>2 064,11</t>
+  </si>
+  <si>
+    <t>2 107,83</t>
+  </si>
+  <si>
+    <t>2 072,46</t>
+  </si>
+  <si>
+    <t>2 034,15</t>
+  </si>
+  <si>
+    <t>635,40</t>
+  </si>
+  <si>
+    <t>645,13</t>
+  </si>
+  <si>
+    <t>682,10</t>
+  </si>
+  <si>
+    <t>665,27</t>
+  </si>
+  <si>
+    <t>7 873,89</t>
+  </si>
+  <si>
+    <t>8 040,81</t>
+  </si>
+  <si>
+    <t>7 906,17</t>
+  </si>
+  <si>
+    <t>7 764,93</t>
+  </si>
+  <si>
+    <t>11 098,13</t>
+  </si>
+  <si>
+    <t>11 375,32</t>
+  </si>
+  <si>
+    <t>11 172,64</t>
+  </si>
+  <si>
+    <t>11 063,53</t>
+  </si>
+  <si>
+    <t>24.04.2015</t>
+  </si>
+  <si>
+    <t>23.04.2015</t>
+  </si>
+  <si>
+    <t>22.04.2015</t>
+  </si>
+  <si>
+    <t>21.04.2015</t>
+  </si>
+  <si>
+    <t>20.04.2015</t>
+  </si>
+  <si>
+    <t>19.04.2015</t>
+  </si>
+  <si>
+    <t>18.04.2015</t>
+  </si>
+  <si>
+    <t>17.04.2015</t>
+  </si>
+  <si>
+    <t>14 685,39</t>
+  </si>
+  <si>
+    <t>14 752,67</t>
+  </si>
+  <si>
+    <t>14 686,74</t>
+  </si>
+  <si>
+    <t>14 644,86</t>
+  </si>
+  <si>
+    <t>14 774,01</t>
+  </si>
+  <si>
+    <t>15 074,54</t>
+  </si>
+  <si>
+    <t>1 626,51</t>
+  </si>
+  <si>
+    <t>1 628,50</t>
+  </si>
+  <si>
+    <t>1 630,22</t>
+  </si>
+  <si>
+    <t>1 632,40</t>
+  </si>
+  <si>
+    <t>1 651,05</t>
+  </si>
+  <si>
+    <t>1 682,99</t>
+  </si>
+  <si>
+    <t>554,09</t>
+  </si>
+  <si>
+    <t>557,33</t>
+  </si>
+  <si>
+    <t>556,55</t>
+  </si>
+  <si>
+    <t>555,13</t>
+  </si>
+  <si>
+    <t>564,09</t>
+  </si>
+  <si>
+    <t>575,87</t>
+  </si>
+  <si>
+    <t>21 078,71</t>
+  </si>
+  <si>
+    <t>21 085,64</t>
+  </si>
+  <si>
+    <t>21 074,46</t>
+  </si>
+  <si>
+    <t>20 987,00</t>
+  </si>
+  <si>
+    <t>21 220,06</t>
+  </si>
+  <si>
+    <t>21 610,47</t>
+  </si>
+  <si>
+    <t>5 303,58</t>
+  </si>
+  <si>
+    <t>5 394,18</t>
+  </si>
+  <si>
+    <t>5 460,70</t>
+  </si>
+  <si>
+    <t>5 451,67</t>
+  </si>
+  <si>
+    <t>5 523,69</t>
+  </si>
+  <si>
+    <t>5 601,02</t>
+  </si>
+  <si>
+    <t>77,12</t>
+  </si>
+  <si>
+    <t>77,61</t>
+  </si>
+  <si>
+    <t>77,78</t>
+  </si>
+  <si>
+    <t>77,47</t>
+  </si>
+  <si>
+    <t>77,29</t>
+  </si>
+  <si>
+    <t>78,16</t>
+  </si>
+  <si>
+    <t>224,37</t>
+  </si>
+  <si>
+    <t>225,78</t>
+  </si>
+  <si>
+    <t>226,09</t>
+  </si>
+  <si>
+    <t>224,26</t>
+  </si>
+  <si>
+    <t>224,57</t>
+  </si>
+  <si>
+    <t>227,07</t>
+  </si>
+  <si>
+    <t>10 523,61</t>
+  </si>
+  <si>
+    <t>10 575,72</t>
+  </si>
+  <si>
+    <t>10 536,30</t>
+  </si>
+  <si>
+    <t>10 513,96</t>
+  </si>
+  <si>
+    <t>10 580,26</t>
+  </si>
+  <si>
+    <t>10 695,86</t>
+  </si>
+  <si>
+    <t>19 646,00</t>
+  </si>
+  <si>
+    <t>19 720,65</t>
+  </si>
+  <si>
+    <t>19 792,04</t>
+  </si>
+  <si>
+    <t>19 785,43</t>
+  </si>
+  <si>
+    <t>19 901,58</t>
+  </si>
+  <si>
+    <t>20 103,17</t>
+  </si>
+  <si>
+    <t>278,00</t>
+  </si>
+  <si>
+    <t>277,00</t>
+  </si>
+  <si>
+    <t>280,00</t>
+  </si>
+  <si>
+    <t>274,00</t>
+  </si>
+  <si>
+    <t>267,00</t>
+  </si>
+  <si>
+    <t>1 799,46</t>
+  </si>
+  <si>
+    <t>1 786,36</t>
+  </si>
+  <si>
+    <t>1 780,44</t>
+  </si>
+  <si>
+    <t>1 761,12</t>
+  </si>
+  <si>
+    <t>1 774,04</t>
+  </si>
+  <si>
+    <t>1 811,56</t>
+  </si>
+  <si>
+    <t>10 748,93</t>
+  </si>
+  <si>
+    <t>10 737,85</t>
+  </si>
+  <si>
+    <t>10 744,80</t>
+  </si>
+  <si>
+    <t>10 812,70</t>
+  </si>
+  <si>
+    <t>10 867,97</t>
+  </si>
+  <si>
+    <t>10 999,31</t>
+  </si>
+  <si>
+    <t>795,01</t>
+  </si>
+  <si>
+    <t>805,59</t>
+  </si>
+  <si>
+    <t>810,10</t>
+  </si>
+  <si>
+    <t>804,04</t>
+  </si>
+  <si>
+    <t>809,13</t>
+  </si>
+  <si>
+    <t>820,93</t>
+  </si>
+  <si>
+    <t>47 371,90</t>
+  </si>
+  <si>
+    <t>47 672,57</t>
+  </si>
+  <si>
+    <t>47 748,95</t>
+  </si>
+  <si>
+    <t>47 426,77</t>
+  </si>
+  <si>
+    <t>47 589,04</t>
+  </si>
+  <si>
+    <t>48 187,57</t>
+  </si>
+  <si>
+    <t>2 309,39</t>
+  </si>
+  <si>
+    <t>2 321,43</t>
+  </si>
+  <si>
+    <t>2 322,93</t>
+  </si>
+  <si>
+    <t>2 308,05</t>
+  </si>
+  <si>
+    <t>2 312,32</t>
+  </si>
+  <si>
+    <t>2 339,19</t>
+  </si>
+  <si>
+    <t>11 439,75</t>
+  </si>
+  <si>
+    <t>11 446,72</t>
+  </si>
+  <si>
+    <t>11 434,45</t>
+  </si>
+  <si>
+    <t>11 369,86</t>
+  </si>
+  <si>
+    <t>11 413,80</t>
+  </si>
+  <si>
+    <t>11 643,86</t>
+  </si>
+  <si>
+    <t>1 198,41</t>
+  </si>
+  <si>
+    <t>1 204,02</t>
+  </si>
+  <si>
+    <t>1 196,31</t>
+  </si>
+  <si>
+    <t>1 191,54</t>
+  </si>
+  <si>
+    <t>1 193,60</t>
+  </si>
+  <si>
+    <t>1 210,43</t>
+  </si>
+  <si>
+    <t>103,80</t>
+  </si>
+  <si>
+    <t>104,02</t>
+  </si>
+  <si>
+    <t>104,06</t>
+  </si>
+  <si>
+    <t>103,43</t>
+  </si>
+  <si>
+    <t>104,58</t>
+  </si>
+  <si>
+    <t>106,71</t>
+  </si>
+  <si>
+    <t>511,91</t>
+  </si>
+  <si>
+    <t>515,13</t>
+  </si>
+  <si>
+    <t>512,63</t>
+  </si>
+  <si>
+    <t>518,34</t>
+  </si>
+  <si>
+    <t>3 784,65</t>
+  </si>
+  <si>
+    <t>3 801,54</t>
+  </si>
+  <si>
+    <t>3 794,21</t>
+  </si>
+  <si>
+    <t>3 783,95</t>
+  </si>
+  <si>
+    <t>3 837,46</t>
+  </si>
+  <si>
+    <t>3 904,16</t>
+  </si>
+  <si>
+    <t>15 220,00</t>
+  </si>
+  <si>
+    <t>15 760,00</t>
+  </si>
+  <si>
+    <t>14 420,00</t>
+  </si>
+  <si>
+    <t>14 350,00</t>
+  </si>
+  <si>
+    <t>14 510,00</t>
+  </si>
+  <si>
+    <t>2 030,62</t>
+  </si>
+  <si>
+    <t>2 036,85</t>
+  </si>
+  <si>
+    <t>2 040,96</t>
+  </si>
+  <si>
+    <t>2 035,63</t>
+  </si>
+  <si>
+    <t>2 063,62</t>
+  </si>
+  <si>
+    <t>2 108,06</t>
+  </si>
+  <si>
+    <t>664,58</t>
+  </si>
+  <si>
+    <t>635,24</t>
+  </si>
+  <si>
+    <t>643,92</t>
+  </si>
+  <si>
+    <t>638,31</t>
+  </si>
+  <si>
+    <t>613,25</t>
+  </si>
+  <si>
+    <t>616,27</t>
+  </si>
+  <si>
+    <t>7 752,86</t>
+  </si>
+  <si>
+    <t>7 779,88</t>
+  </si>
+  <si>
+    <t>7 796,56</t>
+  </si>
+  <si>
+    <t>7 776,63</t>
+  </si>
+  <si>
+    <t>7 883,75</t>
+  </si>
+  <si>
+    <t>8 053,06</t>
+  </si>
+  <si>
+    <t>10 859,99</t>
+  </si>
+  <si>
+    <t>10 910,89</t>
+  </si>
+  <si>
+    <t>10 924,58</t>
+  </si>
+  <si>
+    <t>11 006,16</t>
+  </si>
+  <si>
+    <t>11 045,91</t>
+  </si>
+  <si>
+    <t>11 167,62</t>
+  </si>
+  <si>
+    <t>16.04.2015</t>
+  </si>
+  <si>
+    <t>15.04.2015</t>
+  </si>
+  <si>
+    <t>14.04.2015</t>
+  </si>
+  <si>
+    <t>13.04.2015</t>
+  </si>
+  <si>
+    <t>12.04.2015</t>
+  </si>
+  <si>
+    <t>11.04.2015</t>
+  </si>
+  <si>
+    <t>10.04.2015</t>
+  </si>
+  <si>
+    <t>09.04.2015</t>
+  </si>
+  <si>
+    <t>15 042,82</t>
+  </si>
+  <si>
+    <t>15 304,62</t>
+  </si>
+  <si>
+    <t>15 250,61</t>
+  </si>
+  <si>
+    <t>15 258,29</t>
+  </si>
+  <si>
+    <t>15 114,49</t>
+  </si>
+  <si>
+    <t>15 083,88</t>
+  </si>
+  <si>
+    <t>1 683,92</t>
+  </si>
+  <si>
+    <t>1 704,89</t>
+  </si>
+  <si>
+    <t>1 693,60</t>
+  </si>
+  <si>
+    <t>1 704,33</t>
+  </si>
+  <si>
+    <t>1 704,97</t>
+  </si>
+  <si>
+    <t>1 700,59</t>
+  </si>
+  <si>
+    <t>572,71</t>
+  </si>
+  <si>
+    <t>580,92</t>
+  </si>
+  <si>
+    <t>577,47</t>
+  </si>
+  <si>
+    <t>576,96</t>
+  </si>
+  <si>
+    <t>572,95</t>
+  </si>
+  <si>
+    <t>21 506,78</t>
+  </si>
+  <si>
+    <t>21 766,85</t>
+  </si>
+  <si>
+    <t>21 666,11</t>
+  </si>
+  <si>
+    <t>21 762,37</t>
+  </si>
+  <si>
+    <t>21 725,98</t>
+  </si>
+  <si>
+    <t>21 706,75</t>
+  </si>
+  <si>
+    <t>5 602,06</t>
+  </si>
+  <si>
+    <t>5 671,03</t>
+  </si>
+  <si>
+    <t>5 638,37</t>
+  </si>
+  <si>
+    <t>5 655,73</t>
+  </si>
+  <si>
+    <t>5 635,31</t>
+  </si>
+  <si>
+    <t>5 611,33</t>
+  </si>
+  <si>
+    <t>78,04</t>
+  </si>
+  <si>
+    <t>78,42</t>
+  </si>
+  <si>
+    <t>78,74</t>
+  </si>
+  <si>
+    <t>79,06</t>
+  </si>
+  <si>
+    <t>79,30</t>
+  </si>
+  <si>
+    <t>79,17</t>
+  </si>
+  <si>
+    <t>226,76</t>
+  </si>
+  <si>
+    <t>228,01</t>
+  </si>
+  <si>
+    <t>228,81</t>
+  </si>
+  <si>
+    <t>229,75</t>
+  </si>
+  <si>
+    <t>230,38</t>
+  </si>
+  <si>
+    <t>230,06</t>
+  </si>
+  <si>
+    <t>10 675,61</t>
+  </si>
+  <si>
+    <t>10 770,65</t>
+  </si>
+  <si>
+    <t>10 784,10</t>
+  </si>
+  <si>
+    <t>10 800,47</t>
+  </si>
+  <si>
+    <t>10 743,74</t>
+  </si>
+  <si>
+    <t>10 692,85</t>
+  </si>
+  <si>
+    <t>20 188,34</t>
+  </si>
+  <si>
+    <t>20 282,02</t>
+  </si>
+  <si>
+    <t>20 218,00</t>
+  </si>
+  <si>
+    <t>20 254,88</t>
+  </si>
+  <si>
+    <t>20 306,09</t>
+  </si>
+  <si>
+    <t>20 337,45</t>
+  </si>
+  <si>
+    <t>262,00</t>
+  </si>
+  <si>
+    <t>258,00</t>
+  </si>
+  <si>
+    <t>257,50</t>
+  </si>
+  <si>
+    <t>252,50</t>
+  </si>
+  <si>
+    <t>255,00</t>
+  </si>
+  <si>
+    <t>1 805,83</t>
+  </si>
+  <si>
+    <t>1 839,36</t>
+  </si>
+  <si>
+    <t>1 829,10</t>
+  </si>
+  <si>
+    <t>1 839,61</t>
+  </si>
+  <si>
+    <t>1 815,14</t>
+  </si>
+  <si>
+    <t>1 808,94</t>
+  </si>
+  <si>
+    <t>10 892,86</t>
+  </si>
+  <si>
+    <t>11 079,03</t>
+  </si>
+  <si>
+    <t>10 986,20</t>
+  </si>
+  <si>
+    <t>10 981,37</t>
+  </si>
+  <si>
+    <t>10 882,50</t>
+  </si>
+  <si>
+    <t>10 968,41</t>
+  </si>
+  <si>
+    <t>820,96</t>
+  </si>
+  <si>
+    <t>829,02</t>
+  </si>
+  <si>
+    <t>860,00</t>
+  </si>
+  <si>
+    <t>856,73</t>
+  </si>
+  <si>
+    <t>833,99</t>
+  </si>
+  <si>
+    <t>820,08</t>
+  </si>
+  <si>
+    <t>48 180,35</t>
+  </si>
+  <si>
+    <t>48 494,73</t>
+  </si>
+  <si>
+    <t>48 627,97</t>
+  </si>
+  <si>
+    <t>48 855,98</t>
+  </si>
+  <si>
+    <t>48 893,91</t>
+  </si>
+  <si>
+    <t>48 828,29</t>
+  </si>
+  <si>
+    <t>2 337,81</t>
+  </si>
+  <si>
+    <t>2 352,12</t>
+  </si>
+  <si>
+    <t>2 368,89</t>
+  </si>
+  <si>
+    <t>2 374,86</t>
+  </si>
+  <si>
+    <t>2 371,08</t>
+  </si>
+  <si>
+    <t>11 597,10</t>
+  </si>
+  <si>
+    <t>11 688,26</t>
+  </si>
+  <si>
+    <t>11 635,03</t>
+  </si>
+  <si>
+    <t>11 640,17</t>
+  </si>
+  <si>
+    <t>11 582,80</t>
+  </si>
+  <si>
+    <t>11 537,10</t>
+  </si>
+  <si>
+    <t>1 207,75</t>
+  </si>
+  <si>
+    <t>1 224,11</t>
+  </si>
+  <si>
+    <t>1 221,44</t>
+  </si>
+  <si>
+    <t>1 228,09</t>
+  </si>
+  <si>
+    <t>1 223,46</t>
+  </si>
+  <si>
+    <t>1 224,13</t>
+  </si>
+  <si>
+    <t>106,68</t>
+  </si>
+  <si>
+    <t>108,64</t>
+  </si>
+  <si>
+    <t>108,02</t>
+  </si>
+  <si>
+    <t>107,95</t>
+  </si>
+  <si>
+    <t>107,11</t>
+  </si>
+  <si>
+    <t>106,73</t>
+  </si>
+  <si>
+    <t>517,63</t>
+  </si>
+  <si>
+    <t>520,49</t>
+  </si>
+  <si>
+    <t>522,27</t>
+  </si>
+  <si>
+    <t>524,42</t>
+  </si>
+  <si>
+    <t>525,85</t>
+  </si>
+  <si>
+    <t>525,13</t>
+  </si>
+  <si>
+    <t>3 869,31</t>
+  </si>
+  <si>
+    <t>3 937,36</t>
+  </si>
+  <si>
+    <t>3 901,94</t>
+  </si>
+  <si>
+    <t>3 910,18</t>
+  </si>
+  <si>
+    <t>3 880,53</t>
+  </si>
+  <si>
+    <t>3 858,57</t>
+  </si>
+  <si>
+    <t>15 990,00</t>
+  </si>
+  <si>
+    <t>15 890,00</t>
+  </si>
+  <si>
+    <t>15 830,00</t>
+  </si>
+  <si>
+    <t>14 620,00</t>
+  </si>
+  <si>
+    <t>14 720,00</t>
+  </si>
+  <si>
+    <t>14 700,00</t>
+  </si>
+  <si>
+    <t>2 103,35</t>
+  </si>
+  <si>
+    <t>2 140,87</t>
+  </si>
+  <si>
+    <t>2 128,31</t>
+  </si>
+  <si>
+    <t>2 127,72</t>
+  </si>
+  <si>
+    <t>2 112,26</t>
+  </si>
+  <si>
+    <t>2 110,52</t>
+  </si>
+  <si>
+    <t>616,07</t>
+  </si>
+  <si>
+    <t>628,68</t>
+  </si>
+  <si>
+    <t>623,79</t>
+  </si>
+  <si>
+    <t>624,68</t>
+  </si>
+  <si>
+    <t>628,72</t>
+  </si>
+  <si>
+    <t>626,87</t>
+  </si>
+  <si>
+    <t>8 036,83</t>
+  </si>
+  <si>
+    <t>8 180,34</t>
+  </si>
+  <si>
+    <t>8 132,39</t>
+  </si>
+  <si>
+    <t>8 127,34</t>
+  </si>
+  <si>
+    <t>8 067,52</t>
+  </si>
+  <si>
+    <t>8 060,54</t>
+  </si>
+  <si>
+    <t>11 113,11</t>
+  </si>
+  <si>
+    <t>11 132,21</t>
+  </si>
+  <si>
+    <t>11 109,01</t>
+  </si>
+  <si>
+    <t>11 116,43</t>
+  </si>
+  <si>
+    <t>11 162,91</t>
+  </si>
+  <si>
+    <t>11 169,80</t>
+  </si>
+  <si>
+    <t>08.04.2015</t>
+  </si>
+  <si>
+    <t>07.04.2015</t>
+  </si>
+  <si>
+    <t>06.04.2015</t>
+  </si>
+  <si>
+    <t>05.04.2015</t>
+  </si>
+  <si>
+    <t>04.04.2015</t>
+  </si>
+  <si>
+    <t>03.04.2015</t>
+  </si>
+  <si>
+    <t>02.04.2015</t>
+  </si>
+  <si>
+    <t>01.04.2015</t>
+  </si>
+  <si>
+    <t>В АПРЕЛЕ</t>
+  </si>
+  <si>
+    <t>15 787,52</t>
+  </si>
+  <si>
+    <t>15 642,99</t>
+  </si>
+  <si>
+    <t>15 436,56</t>
+  </si>
+  <si>
+    <t>15 322,96</t>
+  </si>
+  <si>
+    <t>15 273,73</t>
+  </si>
+  <si>
+    <t>15 392,88</t>
+  </si>
+  <si>
+    <t>1 756,29</t>
+  </si>
+  <si>
+    <t>1 749,97</t>
+  </si>
+  <si>
+    <t>1 725,80</t>
+  </si>
+  <si>
+    <t>1 720,78</t>
+  </si>
+  <si>
+    <t>1 713,14</t>
+  </si>
+  <si>
+    <t>1 733,99</t>
+  </si>
+  <si>
+    <t>595,68</t>
+  </si>
+  <si>
+    <t>589,83</t>
+  </si>
+  <si>
+    <t>582,32</t>
+  </si>
+  <si>
+    <t>578,08</t>
+  </si>
+  <si>
+    <t>577,73</t>
+  </si>
+  <si>
+    <t>585,39</t>
+  </si>
+  <si>
+    <t>22 779,47</t>
+  </si>
+  <si>
+    <t>22 700,03</t>
+  </si>
+  <si>
+    <t>22 535,32</t>
+  </si>
+  <si>
+    <t>22 365,30</t>
+  </si>
+  <si>
+    <t>22 324,69</t>
+  </si>
+  <si>
+    <t>22 425,84</t>
+  </si>
+  <si>
+    <t>5 583,16</t>
+  </si>
+  <si>
+    <t>5 575,84</t>
+  </si>
+  <si>
+    <t>5 546,39</t>
+  </si>
+  <si>
+    <t>5 519,78</t>
+  </si>
+  <si>
+    <t>5 529,44</t>
+  </si>
+  <si>
+    <t>5 526,40</t>
+  </si>
+  <si>
+    <t>80,05</t>
+  </si>
+  <si>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>78,20</t>
+  </si>
+  <si>
+    <t>77,55</t>
+  </si>
+  <si>
+    <t>77,08</t>
+  </si>
+  <si>
+    <t>254,83</t>
+  </si>
+  <si>
+    <t>253,46</t>
+  </si>
+  <si>
+    <t>250,38</t>
+  </si>
+  <si>
+    <t>248,67</t>
+  </si>
+  <si>
+    <t>246,61</t>
+  </si>
+  <si>
+    <t>244,13</t>
+  </si>
+  <si>
+    <t>11 043,54</t>
+  </si>
+  <si>
+    <t>10 977,28</t>
+  </si>
+  <si>
+    <t>10 854,32</t>
+  </si>
+  <si>
+    <t>10 781,33</t>
+  </si>
+  <si>
+    <t>10 743,31</t>
+  </si>
+  <si>
+    <t>10 773,40</t>
+  </si>
+  <si>
+    <t>20 691,29</t>
+  </si>
+  <si>
+    <t>20 570,94</t>
+  </si>
+  <si>
+    <t>20 352,52</t>
+  </si>
+  <si>
+    <t>20 442,69</t>
+  </si>
+  <si>
+    <t>20 273,86</t>
+  </si>
+  <si>
+    <t>20 139,93</t>
+  </si>
+  <si>
+    <t>288,00</t>
+  </si>
+  <si>
+    <t>289,00</t>
+  </si>
+  <si>
+    <t>1 917,18</t>
+  </si>
+  <si>
+    <t>1 907,78</t>
+  </si>
+  <si>
+    <t>1 894,45</t>
+  </si>
+  <si>
+    <t>1 888,57</t>
+  </si>
+  <si>
+    <t>1 881,25</t>
+  </si>
+  <si>
+    <t>1 905,84</t>
+  </si>
+  <si>
+    <t>10 596,47</t>
+  </si>
+  <si>
+    <t>10 726,88</t>
+  </si>
+  <si>
+    <t>10 603,82</t>
+  </si>
+  <si>
+    <t>10 593,10</t>
+  </si>
+  <si>
+    <t>10 532,99</t>
+  </si>
+  <si>
+    <t>10 553,84</t>
+  </si>
+  <si>
+    <t>820,95</t>
+  </si>
+  <si>
+    <t>820,04</t>
+  </si>
+  <si>
+    <t>810,53</t>
+  </si>
+  <si>
+    <t>803,87</t>
+  </si>
+  <si>
+    <t>799,45</t>
+  </si>
+  <si>
+    <t>785,73</t>
+  </si>
+  <si>
+    <t>49 158,14</t>
+  </si>
+  <si>
+    <t>48 862,57</t>
+  </si>
+  <si>
+    <t>48 282,23</t>
+  </si>
+  <si>
+    <t>47 968,04</t>
+  </si>
+  <si>
+    <t>47 632,43</t>
+  </si>
+  <si>
+    <t>47 442,35</t>
+  </si>
+  <si>
+    <t>2 402,54</t>
+  </si>
+  <si>
+    <t>2 388,19</t>
+  </si>
+  <si>
+    <t>2 359,09</t>
+  </si>
+  <si>
+    <t>2 342,15</t>
+  </si>
+  <si>
+    <t>2 323,39</t>
+  </si>
+  <si>
+    <t>2 310,65</t>
+  </si>
+  <si>
+    <t>11 966,09</t>
+  </si>
+  <si>
+    <t>11 866,51</t>
+  </si>
+  <si>
+    <t>11 776,07</t>
+  </si>
+  <si>
+    <t>11 755,19</t>
+  </si>
+  <si>
+    <t>11 723,55</t>
+  </si>
+  <si>
+    <t>11 743,00</t>
+  </si>
+  <si>
+    <t>1 202,60</t>
+  </si>
+  <si>
+    <t>1 195,37</t>
+  </si>
+  <si>
+    <t>1 188,80</t>
+  </si>
+  <si>
+    <t>1 184,24</t>
+  </si>
+  <si>
+    <t>1 184,79</t>
+  </si>
+  <si>
+    <t>1 185,77</t>
+  </si>
+  <si>
+    <t>110,67</t>
+  </si>
+  <si>
+    <t>109,65</t>
+  </si>
+  <si>
+    <t>107,49</t>
+  </si>
+  <si>
+    <t>110,53</t>
+  </si>
+  <si>
+    <t>108,24</t>
+  </si>
+  <si>
+    <t>519,00</t>
+  </si>
+  <si>
+    <t>529,06</t>
+  </si>
+  <si>
+    <t>522,63</t>
+  </si>
+  <si>
+    <t>519,06</t>
+  </si>
+  <si>
+    <t>514,77</t>
+  </si>
+  <si>
+    <t>511,56</t>
+  </si>
+  <si>
+    <t>3 948,97</t>
+  </si>
+  <si>
+    <t>3 911,83</t>
+  </si>
+  <si>
+    <t>3 859,95</t>
+  </si>
+  <si>
+    <t>3 828,92</t>
+  </si>
+  <si>
+    <t>3 842,62</t>
+  </si>
+  <si>
+    <t>3 910,16</t>
+  </si>
+  <si>
+    <t>16 300,00</t>
+  </si>
+  <si>
+    <t>16 180,00</t>
+  </si>
+  <si>
+    <t>14 810,00</t>
+  </si>
+  <si>
+    <t>14 630,00</t>
+  </si>
+  <si>
+    <t>14 530,00</t>
+  </si>
+  <si>
+    <t>14 410,00</t>
+  </si>
+  <si>
+    <t>14 320,00</t>
+  </si>
+  <si>
+    <t>2 188,90</t>
+  </si>
+  <si>
+    <t>2 171,25</t>
+  </si>
+  <si>
+    <t>2 143,04</t>
+  </si>
+  <si>
+    <t>2 124,27</t>
+  </si>
+  <si>
+    <t>2 120,75</t>
+  </si>
+  <si>
+    <t>2 149,12</t>
+  </si>
+  <si>
+    <t>705,69</t>
+  </si>
+  <si>
+    <t>697,76</t>
+  </si>
+  <si>
+    <t>678,89</t>
+  </si>
+  <si>
+    <t>674,25</t>
+  </si>
+  <si>
+    <t>694,46</t>
+  </si>
+  <si>
+    <t>690,12</t>
+  </si>
+  <si>
+    <t>8 348,52</t>
+  </si>
+  <si>
+    <t>8 278,14</t>
+  </si>
+  <si>
+    <t>8 168,39</t>
+  </si>
+  <si>
+    <t>8 096,96</t>
+  </si>
+  <si>
+    <t>8 084,15</t>
+  </si>
+  <si>
+    <t>8 193,63</t>
+  </si>
+  <si>
+    <t>11 396,06</t>
+  </si>
+  <si>
+    <t>11 362,97</t>
+  </si>
+  <si>
+    <t>11 331,67</t>
+  </si>
+  <si>
+    <t>11 327,59</t>
+  </si>
+  <si>
+    <t>11 282,31</t>
+  </si>
+  <si>
+    <t>11 309,22</t>
+  </si>
+  <si>
+    <t>31.05.2015</t>
+  </si>
+  <si>
+    <t>30.05.2015</t>
+  </si>
+  <si>
+    <t>29.05.2015</t>
+  </si>
+  <si>
+    <t>28.05.2015</t>
+  </si>
+  <si>
+    <t>27.05.2015</t>
+  </si>
+  <si>
+    <t>26.05.2015</t>
+  </si>
+  <si>
+    <t>25.05.2015</t>
+  </si>
+  <si>
+    <t>15 430,01</t>
+  </si>
+  <si>
+    <t>15 237,79</t>
+  </si>
+  <si>
+    <t>15 207,13</t>
+  </si>
+  <si>
+    <t>15 249,27</t>
+  </si>
+  <si>
+    <t>15 426,55</t>
+  </si>
+  <si>
+    <t>1 731,70</t>
+  </si>
+  <si>
+    <t>1 707,23</t>
+  </si>
+  <si>
+    <t>1 703,33</t>
+  </si>
+  <si>
+    <t>1 704,26</t>
+  </si>
+  <si>
+    <t>1 711,48</t>
+  </si>
+  <si>
+    <t>586,91</t>
+  </si>
+  <si>
+    <t>580,89</t>
+  </si>
+  <si>
+    <t>579,23</t>
+  </si>
+  <si>
+    <t>584,05</t>
+  </si>
+  <si>
+    <t>587,36</t>
+  </si>
+  <si>
+    <t>22 544,25</t>
+  </si>
+  <si>
+    <t>22 180,22</t>
+  </si>
+  <si>
+    <t>22 009,55</t>
+  </si>
+  <si>
+    <t>21 992,96</t>
+  </si>
+  <si>
+    <t>22 274,22</t>
+  </si>
+  <si>
+    <t>5 599,58</t>
+  </si>
+  <si>
+    <t>5 487,82</t>
+  </si>
+  <si>
+    <t>5 478,02</t>
+  </si>
+  <si>
+    <t>5 450,31</t>
+  </si>
+  <si>
+    <t>5 480,04</t>
+  </si>
+  <si>
+    <t>77,39</t>
+  </si>
+  <si>
+    <t>76,91</t>
+  </si>
+  <si>
+    <t>76,24</t>
+  </si>
+  <si>
+    <t>75,56</t>
+  </si>
+  <si>
+    <t>76,08</t>
+  </si>
+  <si>
+    <t>245,15</t>
+  </si>
+  <si>
+    <t>243,61</t>
+  </si>
+  <si>
+    <t>241,57</t>
+  </si>
+  <si>
+    <t>239,35</t>
+  </si>
+  <si>
+    <t>239,43</t>
+  </si>
+  <si>
+    <t>10 769,52</t>
+  </si>
+  <si>
+    <t>10 694,91</t>
+  </si>
+  <si>
+    <t>10 642,13</t>
+  </si>
+  <si>
+    <t>10 613,85</t>
+  </si>
+  <si>
+    <t>10 681,66</t>
+  </si>
+  <si>
+    <t>20 153,86</t>
+  </si>
+  <si>
+    <t>20 112,46</t>
+  </si>
+  <si>
+    <t>20 094,90</t>
+  </si>
+  <si>
+    <t>19 880,36</t>
+  </si>
+  <si>
+    <t>20 100,08</t>
+  </si>
+  <si>
+    <t>288,50</t>
+  </si>
+  <si>
+    <t>285,50</t>
+  </si>
+  <si>
+    <t>1 907,50</t>
+  </si>
+  <si>
+    <t>1 890,81</t>
+  </si>
+  <si>
+    <t>1 897,75</t>
+  </si>
+  <si>
+    <t>1 908,78</t>
+  </si>
+  <si>
+    <t>1 922,87</t>
+  </si>
+  <si>
+    <t>10 513,22</t>
+  </si>
+  <si>
+    <t>10 483,14</t>
+  </si>
+  <si>
+    <t>10 501,39</t>
+  </si>
+  <si>
+    <t>10 416,28</t>
+  </si>
+  <si>
+    <t>10 531,84</t>
+  </si>
+  <si>
+    <t>802,23</t>
+  </si>
+  <si>
+    <t>805,07</t>
+  </si>
+  <si>
+    <t>802,83</t>
+  </si>
+  <si>
+    <t>788,76</t>
+  </si>
+  <si>
+    <t>794,05</t>
+  </si>
+  <si>
+    <t>47 625,36</t>
+  </si>
+  <si>
+    <t>47 307,70</t>
+  </si>
+  <si>
+    <t>46 963,29</t>
+  </si>
+  <si>
+    <t>46 622,83</t>
+  </si>
+  <si>
+    <t>46 987,33</t>
+  </si>
+  <si>
+    <t>2 320,57</t>
+  </si>
+  <si>
+    <t>2 303,48</t>
+  </si>
+  <si>
+    <t>2 282,96</t>
+  </si>
+  <si>
+    <t>2 263,02</t>
+  </si>
+  <si>
+    <t>2 279,87</t>
+  </si>
+  <si>
+    <t>11 789,30</t>
+  </si>
+  <si>
+    <t>11 679,13</t>
+  </si>
+  <si>
+    <t>11 618,09</t>
+  </si>
+  <si>
+    <t>11 654,84</t>
+  </si>
+  <si>
+    <t>11 781,85</t>
+  </si>
+  <si>
+    <t>1 188,28</t>
+  </si>
+  <si>
+    <t>1 182,02</t>
+  </si>
+  <si>
+    <t>1 180,39</t>
+  </si>
+  <si>
+    <t>1 173,08</t>
+  </si>
+  <si>
+    <t>1 182,67</t>
+  </si>
+  <si>
+    <t>108,35</t>
+  </si>
+  <si>
+    <t>107,33</t>
+  </si>
+  <si>
+    <t>106,98</t>
+  </si>
+  <si>
+    <t>107,84</t>
+  </si>
+  <si>
+    <t>108,42</t>
+  </si>
+  <si>
+    <t>513,70</t>
+  </si>
+  <si>
+    <t>506,20</t>
+  </si>
+  <si>
+    <t>501,55</t>
+  </si>
+  <si>
+    <t>505,48</t>
+  </si>
+  <si>
+    <t>3 915,96</t>
+  </si>
+  <si>
+    <t>3 915,60</t>
+  </si>
+  <si>
+    <t>3 916,04</t>
+  </si>
+  <si>
+    <t>3 944,04</t>
+  </si>
+  <si>
+    <t>3 971,60</t>
+  </si>
+  <si>
+    <t>15 980,00</t>
+  </si>
+  <si>
+    <t>15 850,00</t>
+  </si>
+  <si>
+    <t>16 110,00</t>
+  </si>
+  <si>
+    <t>14 380,00</t>
+  </si>
+  <si>
+    <t>14 170,00</t>
+  </si>
+  <si>
+    <t>14 040,00</t>
+  </si>
+  <si>
+    <t>14 150,00</t>
+  </si>
+  <si>
+    <t>2 151,15</t>
+  </si>
+  <si>
+    <t>2 129,67</t>
+  </si>
+  <si>
+    <t>2 125,76</t>
+  </si>
+  <si>
+    <t>2 141,24</t>
+  </si>
+  <si>
+    <t>2 153,79</t>
+  </si>
+  <si>
+    <t>693,01</t>
+  </si>
+  <si>
+    <t>688,67</t>
+  </si>
+  <si>
+    <t>670,77</t>
+  </si>
+  <si>
+    <t>631,01</t>
+  </si>
+  <si>
+    <t>678,50</t>
+  </si>
+  <si>
+    <t>8 201,91</t>
+  </si>
+  <si>
+    <t>8 123,47</t>
+  </si>
+  <si>
+    <t>8 106,41</t>
+  </si>
+  <si>
+    <t>8 171,34</t>
+  </si>
+  <si>
+    <t>8 220,29</t>
+  </si>
+  <si>
+    <t>11 343,66</t>
+  </si>
+  <si>
+    <t>11 288,39</t>
+  </si>
+  <si>
+    <t>11 286,41</t>
+  </si>
+  <si>
+    <t>11 235,51</t>
+  </si>
+  <si>
+    <t>11 347,59</t>
+  </si>
+  <si>
+    <t>24.05.2015</t>
+  </si>
+  <si>
+    <t>23.05.2015</t>
+  </si>
+  <si>
+    <t>22.05.2015</t>
+  </si>
+  <si>
+    <t>21.05.2015</t>
+  </si>
+  <si>
+    <t>20.05.2015</t>
+  </si>
+  <si>
+    <t>19.05.2015</t>
+  </si>
+  <si>
+    <t>18.05.2015</t>
+  </si>
+  <si>
+    <t>17.05.2015</t>
+  </si>
+  <si>
+    <t>15 526,11</t>
+  </si>
+  <si>
+    <t>15 262,73</t>
+  </si>
+  <si>
+    <t>15 462,08</t>
+  </si>
+  <si>
+    <t>15 387,10</t>
+  </si>
+  <si>
+    <t>15 488,07</t>
+  </si>
+  <si>
+    <t>1 726,79</t>
+  </si>
+  <si>
+    <t>1 707,05</t>
+  </si>
+  <si>
+    <t>1 724,51</t>
+  </si>
+  <si>
+    <t>1 730,29</t>
+  </si>
+  <si>
+    <t>1 729,21</t>
+  </si>
+  <si>
+    <t>589,32</t>
+  </si>
+  <si>
+    <t>579,34</t>
+  </si>
+  <si>
+    <t>586,24</t>
+  </si>
+  <si>
+    <t>582,99</t>
+  </si>
+  <si>
+    <t>584,93</t>
+  </si>
+  <si>
+    <t>22 356,90</t>
+  </si>
+  <si>
+    <t>22 282,88</t>
+  </si>
+  <si>
+    <t>22 381,76</t>
+  </si>
+  <si>
+    <t>22 067,84</t>
+  </si>
+  <si>
+    <t>22 051,89</t>
+  </si>
+  <si>
+    <t>5 409,12</t>
+  </si>
+  <si>
+    <t>5 330,02</t>
+  </si>
+  <si>
+    <t>5 296,64</t>
+  </si>
+  <si>
+    <t>5 299,29</t>
+  </si>
+  <si>
+    <t>5 315,47</t>
+  </si>
+  <si>
+    <t>76,26</t>
+  </si>
+  <si>
+    <t>76,17</t>
+  </si>
+  <si>
+    <t>77,01</t>
+  </si>
+  <si>
+    <t>76,77</t>
+  </si>
+  <si>
+    <t>239,94</t>
+  </si>
+  <si>
+    <t>239,60</t>
+  </si>
+  <si>
+    <t>241,63</t>
+  </si>
+  <si>
+    <t>242,31</t>
+  </si>
+  <si>
+    <t>10 741,20</t>
+  </si>
+  <si>
+    <t>10 635,82</t>
+  </si>
+  <si>
+    <t>10 695,83</t>
+  </si>
+  <si>
+    <t>10 731,82</t>
+  </si>
+  <si>
+    <t>10 734,02</t>
+  </si>
+  <si>
+    <t>19 992,52</t>
+  </si>
+  <si>
+    <t>19 978,06</t>
+  </si>
+  <si>
+    <t>20 057,55</t>
+  </si>
+  <si>
+    <t>20 138,65</t>
+  </si>
+  <si>
+    <t>20 140,94</t>
+  </si>
+  <si>
+    <t>286,50</t>
+  </si>
+  <si>
+    <t>281,50</t>
+  </si>
+  <si>
+    <t>281,00</t>
+  </si>
+  <si>
+    <t>1 927,19</t>
+  </si>
+  <si>
+    <t>1 900,51</t>
+  </si>
+  <si>
+    <t>1 908,08</t>
+  </si>
+  <si>
+    <t>1 899,46</t>
+  </si>
+  <si>
+    <t>1 916,61</t>
+  </si>
+  <si>
+    <t>10 620,82</t>
+  </si>
+  <si>
+    <t>10 519,46</t>
+  </si>
+  <si>
+    <t>10 524,36</t>
+  </si>
+  <si>
+    <t>10 578,90</t>
+  </si>
+  <si>
+    <t>10 631,46</t>
+  </si>
+  <si>
+    <t>797,08</t>
+  </si>
+  <si>
+    <t>800,45</t>
+  </si>
+  <si>
+    <t>809,07</t>
+  </si>
+  <si>
+    <t>802,69</t>
+  </si>
+  <si>
+    <t>47 104,16</t>
+  </si>
+  <si>
+    <t>46 937,15</t>
+  </si>
+  <si>
+    <t>47 326,30</t>
+  </si>
+  <si>
+    <t>47 419,57</t>
+  </si>
+  <si>
+    <t>47 335,71</t>
+  </si>
+  <si>
+    <t>2 286,53</t>
+  </si>
+  <si>
+    <t>2 282,16</t>
+  </si>
+  <si>
+    <t>2 299,87</t>
+  </si>
+  <si>
+    <t>2 306,14</t>
+  </si>
+  <si>
+    <t>2 299,76</t>
+  </si>
+  <si>
+    <t>11 861,64</t>
+  </si>
+  <si>
+    <t>11 820,19</t>
+  </si>
+  <si>
+    <t>11 844,23</t>
+  </si>
+  <si>
+    <t>11 800,09</t>
+  </si>
+  <si>
+    <t>11 808,97</t>
+  </si>
+  <si>
+    <t>1 189,45</t>
+  </si>
+  <si>
+    <t>1 182,22</t>
+  </si>
+  <si>
+    <t>1 190,15</t>
+  </si>
+  <si>
+    <t>1 194,08</t>
+  </si>
+  <si>
+    <t>109,11</t>
+  </si>
+  <si>
+    <t>107,13</t>
+  </si>
+  <si>
+    <t>108,51</t>
+  </si>
+  <si>
+    <t>108,32</t>
+  </si>
+  <si>
+    <t>506,56</t>
+  </si>
+  <si>
+    <t>505,84</t>
+  </si>
+  <si>
+    <t>510,13</t>
+  </si>
+  <si>
+    <t>3 951,95</t>
+  </si>
+  <si>
+    <t>3 897,55</t>
+  </si>
+  <si>
+    <t>3 919,20</t>
+  </si>
+  <si>
+    <t>3 926,68</t>
+  </si>
+  <si>
+    <t>3 953,93</t>
+  </si>
+  <si>
+    <t>15 920,00</t>
+  </si>
+  <si>
+    <t>16 030,00</t>
+  </si>
+  <si>
+    <t>16 020,00</t>
+  </si>
+  <si>
+    <t>14 180,00</t>
+  </si>
+  <si>
+    <t>14 160,00</t>
+  </si>
+  <si>
+    <t>14 280,00</t>
+  </si>
+  <si>
+    <t>2 167,53</t>
+  </si>
+  <si>
+    <t>2 128,01</t>
+  </si>
+  <si>
+    <t>2 154,15</t>
+  </si>
+  <si>
+    <t>2 144,24</t>
+  </si>
+  <si>
+    <t>2 150,65</t>
+  </si>
+  <si>
+    <t>690,02</t>
+  </si>
+  <si>
+    <t>688,65</t>
+  </si>
+  <si>
+    <t>693,20</t>
+  </si>
+  <si>
+    <t>681,90</t>
+  </si>
+  <si>
+    <t>696,92</t>
+  </si>
+  <si>
+    <t>8 273,29</t>
+  </si>
+  <si>
+    <t>8 119,03</t>
+  </si>
+  <si>
+    <t>8 218,71</t>
+  </si>
+  <si>
+    <t>8 181,45</t>
+  </si>
+  <si>
+    <t>8 208,31</t>
+  </si>
+  <si>
+    <t>11 451,06</t>
+  </si>
+  <si>
+    <t>11 349,95</t>
+  </si>
+  <si>
+    <t>11 357,60</t>
+  </si>
+  <si>
+    <t>11 314,95</t>
+  </si>
+  <si>
+    <t>11 311,19</t>
+  </si>
+  <si>
+    <t>16.05.2015</t>
+  </si>
+  <si>
+    <t>15.05.2015</t>
+  </si>
+  <si>
+    <t>14.05.2015</t>
+  </si>
+  <si>
+    <t>13.05.2015</t>
+  </si>
+  <si>
+    <t>12.05.2015</t>
+  </si>
+  <si>
+    <t>11.05.2015</t>
+  </si>
+  <si>
+    <t>10.05.2015</t>
+  </si>
+  <si>
+    <t>09.05.2015</t>
+  </si>
+  <si>
+    <t>15 664,30</t>
+  </si>
+  <si>
+    <t>15 431,26</t>
+  </si>
+  <si>
+    <t>15 414,11</t>
+  </si>
+  <si>
+    <t>15 256,59</t>
+  </si>
+  <si>
+    <t>15 251,43</t>
+  </si>
+  <si>
+    <t>1 741,90</t>
+  </si>
+  <si>
+    <t>1 720,67</t>
+  </si>
+  <si>
+    <t>1 722,90</t>
+  </si>
+  <si>
+    <t>1 705,50</t>
+  </si>
+  <si>
+    <t>1 727,69</t>
+  </si>
+  <si>
+    <t>591,90</t>
+  </si>
+  <si>
+    <t>583,80</t>
+  </si>
+  <si>
+    <t>587,04</t>
+  </si>
+  <si>
+    <t>581,71</t>
+  </si>
+  <si>
+    <t>583,22</t>
+  </si>
+  <si>
+    <t>21 687,32</t>
+  </si>
+  <si>
+    <t>21 646,46</t>
+  </si>
+  <si>
+    <t>21 876,47</t>
+  </si>
+  <si>
+    <t>21 649,48</t>
+  </si>
+  <si>
+    <t>22 064,99</t>
+  </si>
+  <si>
+    <t>5 267,05</t>
+  </si>
+  <si>
+    <t>5 269,48</t>
+  </si>
+  <si>
+    <t>5 338,40</t>
+  </si>
+  <si>
+    <t>5 272,38</t>
+  </si>
+  <si>
+    <t>5 359,32</t>
+  </si>
+  <si>
+    <t>76,75</t>
+  </si>
+  <si>
+    <t>76,69</t>
+  </si>
+  <si>
+    <t>77,88</t>
+  </si>
+  <si>
+    <t>76,96</t>
+  </si>
+  <si>
+    <t>76,32</t>
+  </si>
+  <si>
+    <t>239,10</t>
+  </si>
+  <si>
+    <t>238,93</t>
+  </si>
+  <si>
+    <t>242,62</t>
+  </si>
+  <si>
+    <t>239,77</t>
+  </si>
+  <si>
+    <t>233,56</t>
+  </si>
+  <si>
+    <t>10 730,68</t>
+  </si>
+  <si>
+    <t>10 730,42</t>
+  </si>
+  <si>
+    <t>10 820,31</t>
+  </si>
+  <si>
+    <t>10 731,30</t>
+  </si>
+  <si>
+    <t>10 788,95</t>
+  </si>
+  <si>
+    <t>20 035,87</t>
+  </si>
+  <si>
+    <t>19 936,89</t>
+  </si>
+  <si>
+    <t>20 255,83</t>
+  </si>
+  <si>
+    <t>20 123,96</t>
+  </si>
+  <si>
+    <t>19 935,76</t>
+  </si>
+  <si>
+    <t>277,50</t>
+  </si>
+  <si>
+    <t>278,50</t>
+  </si>
+  <si>
+    <t>1 945,92</t>
+  </si>
+  <si>
+    <t>1 895,82</t>
+  </si>
+  <si>
+    <t>1 888,79</t>
+  </si>
+  <si>
+    <t>1 882,85</t>
+  </si>
+  <si>
+    <t>1 904,74</t>
+  </si>
+  <si>
+    <t>10 661,49</t>
+  </si>
+  <si>
+    <t>10 683,23</t>
+  </si>
+  <si>
+    <t>10 862,63</t>
+  </si>
+  <si>
+    <t>10 777,91</t>
+  </si>
+  <si>
+    <t>10 873,74</t>
+  </si>
+  <si>
+    <t>792,22</t>
+  </si>
+  <si>
+    <t>791,34</t>
+  </si>
+  <si>
+    <t>799,12</t>
+  </si>
+  <si>
+    <t>788,97</t>
+  </si>
+  <si>
+    <t>786,23</t>
+  </si>
+  <si>
+    <t>47 309,40</t>
+  </si>
+  <si>
+    <t>47 227,65</t>
+  </si>
+  <si>
+    <t>47 917,87</t>
+  </si>
+  <si>
+    <t>47 400,43</t>
+  </si>
+  <si>
+    <t>47 330,80</t>
+  </si>
+  <si>
+    <t>2 297,50</t>
+  </si>
+  <si>
+    <t>2 298,24</t>
+  </si>
+  <si>
+    <t>2 331,54</t>
+  </si>
+  <si>
+    <t>2 303,03</t>
+  </si>
+  <si>
+    <t>2 300,43</t>
+  </si>
+  <si>
+    <t>11 807,08</t>
+  </si>
+  <si>
+    <t>11 844,89</t>
+  </si>
+  <si>
+    <t>11 942,39</t>
+  </si>
+  <si>
+    <t>11 780,70</t>
+  </si>
+  <si>
+    <t>11 881,27</t>
+  </si>
+  <si>
+    <t>1 194,96</t>
+  </si>
+  <si>
+    <t>1 190,03</t>
+  </si>
+  <si>
+    <t>1 202,78</t>
+  </si>
+  <si>
+    <t>1 189,83</t>
+  </si>
+  <si>
+    <t>1 200,93</t>
+  </si>
+  <si>
+    <t>109,66</t>
+  </si>
+  <si>
+    <t>108,75</t>
+  </si>
+  <si>
+    <t>109,04</t>
+  </si>
+  <si>
+    <t>108,28</t>
+  </si>
+  <si>
+    <t>108,94</t>
+  </si>
+  <si>
+    <t>509,41</t>
+  </si>
+  <si>
+    <t>509,06</t>
+  </si>
+  <si>
+    <t>510,84</t>
+  </si>
+  <si>
+    <t>3 984,24</t>
+  </si>
+  <si>
+    <t>3 945,62</t>
+  </si>
+  <si>
+    <t>3 990,02</t>
+  </si>
+  <si>
+    <t>3 940,97</t>
+  </si>
+  <si>
+    <t>3 972,16</t>
+  </si>
+  <si>
+    <t>16 220,00</t>
+  </si>
+  <si>
+    <t>16 060,00</t>
+  </si>
+  <si>
+    <t>15 960,00</t>
+  </si>
+  <si>
+    <t>14 260,00</t>
+  </si>
+  <si>
+    <t>14 250,00</t>
+  </si>
+  <si>
+    <t>14 300,00</t>
+  </si>
+  <si>
+    <t>2 173,45</t>
+  </si>
+  <si>
+    <t>2 144,82</t>
+  </si>
+  <si>
+    <t>2 149,61</t>
+  </si>
+  <si>
+    <t>2 135,13</t>
+  </si>
+  <si>
+    <t>2 143,72</t>
+  </si>
+  <si>
+    <t>695,10</t>
+  </si>
+  <si>
+    <t>676,56</t>
+  </si>
+  <si>
+    <t>684,97</t>
+  </si>
+  <si>
+    <t>672,94</t>
+  </si>
+  <si>
+    <t>671,53</t>
+  </si>
+  <si>
+    <t>8 294,31</t>
+  </si>
+  <si>
+    <t>8 185,42</t>
+  </si>
+  <si>
+    <t>8 204,11</t>
+  </si>
+  <si>
+    <t>8 149,31</t>
+  </si>
+  <si>
+    <t>8 178,12</t>
+  </si>
+  <si>
+    <t>11 331,71</t>
+  </si>
+  <si>
+    <t>11 375,06</t>
+  </si>
+  <si>
+    <t>11 395,12</t>
+  </si>
+  <si>
+    <t>11 199,05</t>
+  </si>
+  <si>
+    <t>11 346,79</t>
+  </si>
+  <si>
+    <t>08.05.2015</t>
+  </si>
+  <si>
+    <t>07.05.2015</t>
+  </si>
+  <si>
+    <t>06.05.2015</t>
+  </si>
+  <si>
+    <t>05.05.2015</t>
+  </si>
+  <si>
+    <t>04.05.2015</t>
+  </si>
+  <si>
+    <t>03.05.2015</t>
+  </si>
+  <si>
+    <t>02.05.2015</t>
+  </si>
+  <si>
+    <t>01.05.2015</t>
+  </si>
+  <si>
+    <t>В МАЕ</t>
+  </si>
+  <si>
+    <t>16 379,55</t>
+  </si>
+  <si>
+    <t>16 408,17</t>
+  </si>
+  <si>
+    <t>16 341,71</t>
+  </si>
+  <si>
+    <t>16 507,97</t>
+  </si>
+  <si>
+    <t>1 845,42</t>
+  </si>
+  <si>
+    <t>1 855,88</t>
+  </si>
+  <si>
+    <t>1 870,03</t>
+  </si>
+  <si>
+    <t>1 872,22</t>
+  </si>
+  <si>
+    <t>625,74</t>
+  </si>
+  <si>
+    <t>631,17</t>
+  </si>
+  <si>
+    <t>632,56</t>
+  </si>
+  <si>
+    <t>634,46</t>
+  </si>
+  <si>
+    <t>24 107,80</t>
+  </si>
+  <si>
+    <t>24 109,33</t>
+  </si>
+  <si>
+    <t>24 161,21</t>
+  </si>
+  <si>
+    <t>24 285,71</t>
+  </si>
+  <si>
+    <t>5 714,71</t>
+  </si>
+  <si>
+    <t>5 748,94</t>
+  </si>
+  <si>
+    <t>5 784,35</t>
+  </si>
+  <si>
+    <t>5 747,93</t>
+  </si>
+  <si>
+    <t>82,41</t>
+  </si>
+  <si>
+    <t>82,21</t>
+  </si>
+  <si>
+    <t>82,60</t>
+  </si>
+  <si>
+    <t>82,58</t>
+  </si>
+  <si>
+    <t>249,38</t>
+  </si>
+  <si>
+    <t>252,33</t>
+  </si>
+  <si>
+    <t>253,51</t>
+  </si>
+  <si>
+    <t>253,48</t>
+  </si>
+  <si>
+    <t>11 368,67</t>
+  </si>
+  <si>
+    <t>11 378,87</t>
+  </si>
+  <si>
+    <t>11 457,09</t>
+  </si>
+  <si>
+    <t>11 458,16</t>
+  </si>
+  <si>
+    <t>21 586,60</t>
+  </si>
+  <si>
+    <t>21 521,67</t>
+  </si>
+  <si>
+    <t>21 630,12</t>
+  </si>
+  <si>
+    <t>21 645,61</t>
+  </si>
+  <si>
+    <t>275,73</t>
+  </si>
+  <si>
+    <t>278,59</t>
+  </si>
+  <si>
+    <t>281,80</t>
+  </si>
+  <si>
+    <t>284,23</t>
+  </si>
+  <si>
+    <t>1 945,26</t>
+  </si>
+  <si>
+    <t>1 965,83</t>
+  </si>
+  <si>
+    <t>1 970,47</t>
+  </si>
+  <si>
+    <t>1 968,98</t>
+  </si>
+  <si>
+    <t>10 486,69</t>
+  </si>
+  <si>
+    <t>10 523,48</t>
+  </si>
+  <si>
+    <t>10 623,74</t>
+  </si>
+  <si>
+    <t>10 584,68</t>
+  </si>
+  <si>
+    <t>818,45</t>
+  </si>
+  <si>
+    <t>821,59</t>
+  </si>
+  <si>
+    <t>823,56</t>
+  </si>
+  <si>
+    <t>815,81</t>
+  </si>
+  <si>
+    <t>50 740,64</t>
+  </si>
+  <si>
+    <t>50 661,06</t>
+  </si>
+  <si>
+    <t>50 874,93</t>
+  </si>
+  <si>
+    <t>50 884,30</t>
+  </si>
+  <si>
+    <t>2 471,71</t>
+  </si>
+  <si>
+    <t>2 465,29</t>
+  </si>
+  <si>
+    <t>2 476,97</t>
+  </si>
+  <si>
+    <t>2 477,43</t>
+  </si>
+  <si>
+    <t>12 449,60</t>
+  </si>
+  <si>
+    <t>12 394,64</t>
+  </si>
+  <si>
+    <t>12 420,76</t>
+  </si>
+  <si>
+    <t>12 513,12</t>
+  </si>
+  <si>
+    <t>1 248,61</t>
+  </si>
+  <si>
+    <t>1 240,67</t>
+  </si>
+  <si>
+    <t>1 243,58</t>
+  </si>
+  <si>
+    <t>1 240,91</t>
+  </si>
+  <si>
+    <t>115,46</t>
+  </si>
+  <si>
+    <t>116,12</t>
+  </si>
+  <si>
+    <t>116,57</t>
+  </si>
+  <si>
+    <t>116,56</t>
+  </si>
+  <si>
+    <t>526,27</t>
+  </si>
+  <si>
+    <t>533,57</t>
+  </si>
+  <si>
+    <t>536,08</t>
+  </si>
+  <si>
+    <t>536,01</t>
+  </si>
+  <si>
+    <t>4 066,51</t>
+  </si>
+  <si>
+    <t>4 110,52</t>
+  </si>
+  <si>
+    <t>4 128,58</t>
+  </si>
+  <si>
+    <t>4 143,45</t>
+  </si>
+  <si>
+    <t>16 974,00</t>
+  </si>
+  <si>
+    <t>17 165,00</t>
+  </si>
+  <si>
+    <t>17 186,00</t>
+  </si>
+  <si>
+    <t>17 248,00</t>
+  </si>
+  <si>
+    <t>15 346,00</t>
+  </si>
+  <si>
+    <t>15 308,00</t>
+  </si>
+  <si>
+    <t>15 380,00</t>
+  </si>
+  <si>
+    <t>15 378,00</t>
+  </si>
+  <si>
+    <t>2 283,50</t>
+  </si>
+  <si>
+    <t>2 299,48</t>
+  </si>
+  <si>
+    <t>2 309,52</t>
+  </si>
+  <si>
+    <t>2 311,11</t>
+  </si>
+  <si>
+    <t>724,12</t>
+  </si>
+  <si>
+    <t>728,95</t>
+  </si>
+  <si>
+    <t>727,19</t>
+  </si>
+  <si>
+    <t>700,66</t>
+  </si>
+  <si>
+    <t>8 708,93</t>
+  </si>
+  <si>
+    <t>8 771,24</t>
+  </si>
+  <si>
+    <t>8 808,20</t>
+  </si>
+  <si>
+    <t>8 816,90</t>
+  </si>
+  <si>
+    <t>11 756,57</t>
+  </si>
+  <si>
+    <t>11 797,88</t>
+  </si>
+  <si>
+    <t>11 904,89</t>
+  </si>
+  <si>
+    <t>11 924,10</t>
+  </si>
+  <si>
+    <t>30.06.2015</t>
+  </si>
+  <si>
+    <t>29.06.2015</t>
+  </si>
+  <si>
+    <t>28.06.2015</t>
+  </si>
+  <si>
+    <t>27.06.2015</t>
+  </si>
+  <si>
+    <t>26.06.2015</t>
+  </si>
+  <si>
+    <t>25.06.2015</t>
+  </si>
+  <si>
+    <t>16 549,53</t>
+  </si>
+  <si>
+    <t>16 643,67</t>
+  </si>
+  <si>
+    <t>16 567,90</t>
+  </si>
+  <si>
+    <t>16 742,06</t>
+  </si>
+  <si>
+    <t>16 676,73</t>
+  </si>
+  <si>
+    <t>16 556,09</t>
+  </si>
+  <si>
+    <t>1 876,56</t>
+  </si>
+  <si>
+    <t>1 885,52</t>
+  </si>
+  <si>
+    <t>1 875,06</t>
+  </si>
+  <si>
+    <t>1 903,94</t>
+  </si>
+  <si>
+    <t>1 891,84</t>
+  </si>
+  <si>
+    <t>1 883,42</t>
+  </si>
+  <si>
+    <t>635,94</t>
+  </si>
+  <si>
+    <t>638,20</t>
+  </si>
+  <si>
+    <t>635,66</t>
+  </si>
+  <si>
+    <t>641,77</t>
+  </si>
+  <si>
+    <t>639,20</t>
+  </si>
+  <si>
+    <t>636,58</t>
+  </si>
+  <si>
+    <t>24 301,04</t>
+  </si>
+  <si>
+    <t>24 282,86</t>
+  </si>
+  <si>
+    <t>24 241,70</t>
+  </si>
+  <si>
+    <t>24 427,78</t>
+  </si>
+  <si>
+    <t>24 345,66</t>
+  </si>
+  <si>
+    <t>24 003,57</t>
+  </si>
+  <si>
+    <t>5 753,14</t>
+  </si>
+  <si>
+    <t>5 718,98</t>
+  </si>
+  <si>
+    <t>5 629,46</t>
+  </si>
+  <si>
+    <t>5 658,29</t>
+  </si>
+  <si>
+    <t>5 648,58</t>
+  </si>
+  <si>
+    <t>5 620,98</t>
+  </si>
+  <si>
+    <t>82,65</t>
+  </si>
+  <si>
+    <t>82,33</t>
+  </si>
+  <si>
+    <t>82,22</t>
+  </si>
+  <si>
+    <t>82,53</t>
+  </si>
+  <si>
+    <t>83,10</t>
+  </si>
+  <si>
+    <t>82,89</t>
+  </si>
+  <si>
+    <t>252,49</t>
+  </si>
+  <si>
+    <t>254,80</t>
+  </si>
+  <si>
+    <t>255,92</t>
+  </si>
+  <si>
+    <t>257,60</t>
+  </si>
+  <si>
+    <t>256,95</t>
+  </si>
+  <si>
+    <t>11 497,68</t>
+  </si>
+  <si>
+    <t>11 486,20</t>
+  </si>
+  <si>
+    <t>11 431,88</t>
+  </si>
+  <si>
+    <t>11 551,48</t>
+  </si>
+  <si>
+    <t>11 481,08</t>
+  </si>
+  <si>
+    <t>11 458,08</t>
+  </si>
+  <si>
+    <t>21 736,62</t>
+  </si>
+  <si>
+    <t>21 630,55</t>
+  </si>
+  <si>
+    <t>21 673,55</t>
+  </si>
+  <si>
+    <t>21 632,87</t>
+  </si>
+  <si>
+    <t>21 750,53</t>
+  </si>
+  <si>
+    <t>21 658,66</t>
+  </si>
+  <si>
+    <t>282,51</t>
+  </si>
+  <si>
+    <t>285,44</t>
+  </si>
+  <si>
+    <t>282,67</t>
+  </si>
+  <si>
+    <t>287,32</t>
+  </si>
+  <si>
+    <t>286,02</t>
+  </si>
+  <si>
+    <t>1 977,88</t>
+  </si>
+  <si>
+    <t>1 979,12</t>
+  </si>
+  <si>
+    <t>1 959,01</t>
+  </si>
+  <si>
+    <t>1 990,41</t>
+  </si>
+  <si>
+    <t>1 993,18</t>
+  </si>
+  <si>
+    <t>1 982,72</t>
+  </si>
+  <si>
+    <t>10 524,02</t>
+  </si>
+  <si>
+    <t>10 557,93</t>
+  </si>
+  <si>
+    <t>10 542,23</t>
+  </si>
+  <si>
+    <t>10 649,09</t>
+  </si>
+  <si>
+    <t>10 725,30</t>
+  </si>
+  <si>
+    <t>10 758,39</t>
+  </si>
+  <si>
+    <t>817,93</t>
+  </si>
+  <si>
+    <t>811,55</t>
+  </si>
+  <si>
+    <t>794,44</t>
+  </si>
+  <si>
+    <t>814,85</t>
+  </si>
+  <si>
+    <t>829,01</t>
+  </si>
+  <si>
+    <t>835,88</t>
+  </si>
+  <si>
+    <t>50 911,32</t>
+  </si>
+  <si>
+    <t>50 776,50</t>
+  </si>
+  <si>
+    <t>50 699,51</t>
+  </si>
+  <si>
+    <t>50 948,65</t>
+  </si>
+  <si>
+    <t>51 207,23</t>
+  </si>
+  <si>
+    <t>51 059,46</t>
+  </si>
+  <si>
+    <t>2 477,48</t>
+  </si>
+  <si>
+    <t>2 466,91</t>
+  </si>
+  <si>
+    <t>2 462,88</t>
+  </si>
+  <si>
+    <t>2 474,19</t>
+  </si>
+  <si>
+    <t>2 489,89</t>
+  </si>
+  <si>
+    <t>2 484,01</t>
+  </si>
+  <si>
+    <t>12 461,61</t>
+  </si>
+  <si>
+    <t>12 492,76</t>
+  </si>
+  <si>
+    <t>12 499,90</t>
+  </si>
+  <si>
+    <t>12 624,83</t>
+  </si>
+  <si>
+    <t>12 551,55</t>
+  </si>
+  <si>
+    <t>12 495,04</t>
+  </si>
+  <si>
+    <t>1 243,84</t>
+  </si>
+  <si>
+    <t>1 244,81</t>
+  </si>
+  <si>
+    <t>1 241,97</t>
+  </si>
+  <si>
+    <t>1 252,19</t>
+  </si>
+  <si>
+    <t>1 247,81</t>
+  </si>
+  <si>
+    <t>1 248,29</t>
+  </si>
+  <si>
+    <t>116,65</t>
+  </si>
+  <si>
+    <t>116,97</t>
+  </si>
+  <si>
+    <t>116,38</t>
+  </si>
+  <si>
+    <t>117,42</t>
+  </si>
+  <si>
+    <t>117,08</t>
+  </si>
+  <si>
+    <t>116,61</t>
+  </si>
+  <si>
+    <t>535,97</t>
+  </si>
+  <si>
+    <t>533,91</t>
+  </si>
+  <si>
+    <t>533,04</t>
+  </si>
+  <si>
+    <t>535,38</t>
+  </si>
+  <si>
+    <t>538,90</t>
+  </si>
+  <si>
+    <t>537,54</t>
+  </si>
+  <si>
+    <t>4 151,51</t>
+  </si>
+  <si>
+    <t>4 161,65</t>
+  </si>
+  <si>
+    <t>4 147,03</t>
+  </si>
+  <si>
+    <t>4 203,67</t>
+  </si>
+  <si>
+    <t>4 198,85</t>
+  </si>
+  <si>
+    <t>4 181,44</t>
+  </si>
+  <si>
+    <t>17 302,00</t>
+  </si>
+  <si>
+    <t>17 331,00</t>
+  </si>
+  <si>
+    <t>17 342,00</t>
+  </si>
+  <si>
+    <t>17 464,00</t>
+  </si>
+  <si>
+    <t>17 421,00</t>
+  </si>
+  <si>
+    <t>17 388,00</t>
+  </si>
+  <si>
+    <t>15 377,00</t>
+  </si>
+  <si>
+    <t>15 318,00</t>
+  </si>
+  <si>
+    <t>15 293,00</t>
+  </si>
+  <si>
+    <t>15 461,00</t>
+  </si>
+  <si>
+    <t>15 422,00</t>
+  </si>
+  <si>
+    <t>2 317,68</t>
+  </si>
+  <si>
+    <t>2 328,42</t>
+  </si>
+  <si>
+    <t>2 318,63</t>
+  </si>
+  <si>
+    <t>2 344,54</t>
+  </si>
+  <si>
+    <t>2 337,65</t>
+  </si>
+  <si>
+    <t>2 328,13</t>
+  </si>
+  <si>
+    <t>710,25</t>
+  </si>
+  <si>
+    <t>704,28</t>
+  </si>
+  <si>
+    <t>695,14</t>
+  </si>
+  <si>
+    <t>722,82</t>
+  </si>
+  <si>
+    <t>717,45</t>
+  </si>
+  <si>
+    <t>701,00</t>
+  </si>
+  <si>
+    <t>8 842,18</t>
+  </si>
+  <si>
+    <t>8 882,06</t>
+  </si>
+  <si>
+    <t>8 844,23</t>
+  </si>
+  <si>
+    <t>8 942,19</t>
+  </si>
+  <si>
+    <t>8 914,06</t>
+  </si>
+  <si>
+    <t>8 877,25</t>
+  </si>
+  <si>
+    <t>11 874,89</t>
+  </si>
+  <si>
+    <t>11 908,98</t>
+  </si>
+  <si>
+    <t>11 849,02</t>
+  </si>
+  <si>
+    <t>11 977,73</t>
+  </si>
+  <si>
+    <t>11 888,74</t>
+  </si>
+  <si>
+    <t>11 926,60</t>
+  </si>
+  <si>
+    <t>24.06.2015</t>
+  </si>
+  <si>
+    <t>23.06.2015</t>
+  </si>
+  <si>
+    <t>22.06.2015</t>
+  </si>
+  <si>
+    <t>21.06.2015</t>
+  </si>
+  <si>
+    <t>20.06.2015</t>
+  </si>
+  <si>
+    <t>19.06.2015</t>
+  </si>
+  <si>
+    <t>18.06.2015</t>
+  </si>
+  <si>
+    <t>17.06.2015</t>
+  </si>
+  <si>
+    <t>16 565,60</t>
+  </si>
+  <si>
+    <t>16 384,60</t>
+  </si>
+  <si>
+    <t>16 368,00</t>
+  </si>
+  <si>
+    <t>16 525,48</t>
+  </si>
+  <si>
+    <t>16 723,90</t>
+  </si>
+  <si>
+    <t>16 407,96</t>
+  </si>
+  <si>
+    <t>1 884,05</t>
+  </si>
+  <si>
+    <t>1 857,93</t>
+  </si>
+  <si>
+    <t>1 864,17</t>
+  </si>
+  <si>
+    <t>1 848,70</t>
+  </si>
+  <si>
+    <t>1 865,98</t>
+  </si>
+  <si>
+    <t>1 834,43</t>
+  </si>
+  <si>
+    <t>634,69</t>
+  </si>
+  <si>
+    <t>627,86</t>
+  </si>
+  <si>
+    <t>633,13</t>
+  </si>
+  <si>
+    <t>634,50</t>
+  </si>
+  <si>
+    <t>638,56</t>
+  </si>
+  <si>
+    <t>626,13</t>
+  </si>
+  <si>
+    <t>23 932,74</t>
+  </si>
+  <si>
+    <t>23 790,12</t>
+  </si>
+  <si>
+    <t>23 687,22</t>
+  </si>
+  <si>
+    <t>23 747,25</t>
+  </si>
+  <si>
+    <t>23 697,41</t>
+  </si>
+  <si>
+    <t>23 488,66</t>
+  </si>
+  <si>
+    <t>5 645,78</t>
+  </si>
+  <si>
+    <t>5 644,03</t>
+  </si>
+  <si>
+    <t>5 585,77</t>
+  </si>
+  <si>
+    <t>5 604,82</t>
+  </si>
+  <si>
+    <t>5 636,61</t>
+  </si>
+  <si>
+    <t>5 548,08</t>
+  </si>
+  <si>
+    <t>82,95</t>
+  </si>
+  <si>
+    <t>82,45</t>
+  </si>
+  <si>
+    <t>82,51</t>
+  </si>
+  <si>
+    <t>82,88</t>
+  </si>
+  <si>
+    <t>257,17</t>
+  </si>
+  <si>
+    <t>260,40</t>
+  </si>
+  <si>
+    <t>260,25</t>
+  </si>
+  <si>
+    <t>260,54</t>
+  </si>
+  <si>
+    <t>262,83</t>
+  </si>
+  <si>
+    <t>261,54</t>
+  </si>
+  <si>
+    <t>11 453,27</t>
+  </si>
+  <si>
+    <t>11 361,20</t>
+  </si>
+  <si>
+    <t>11 381,50</t>
+  </si>
+  <si>
+    <t>11 427,61</t>
+  </si>
+  <si>
+    <t>11 459,01</t>
+  </si>
+  <si>
+    <t>11 327,77</t>
+  </si>
+  <si>
+    <t>21 654,22</t>
+  </si>
+  <si>
+    <t>21 576,45</t>
+  </si>
+  <si>
+    <t>21 587,87</t>
+  </si>
+  <si>
+    <t>21 552,08</t>
+  </si>
+  <si>
+    <t>21 629,46</t>
+  </si>
+  <si>
+    <t>21 599,30</t>
+  </si>
+  <si>
+    <t>279,10</t>
+  </si>
+  <si>
+    <t>280,23</t>
+  </si>
+  <si>
+    <t>280,96</t>
+  </si>
+  <si>
+    <t>280,97</t>
+  </si>
+  <si>
+    <t>277,41</t>
+  </si>
+  <si>
+    <t>276,21</t>
+  </si>
+  <si>
+    <t>1 982,76</t>
+  </si>
+  <si>
+    <t>1 965,91</t>
+  </si>
+  <si>
+    <t>1 968,46</t>
+  </si>
+  <si>
+    <t>1 987,86</t>
+  </si>
+  <si>
+    <t>1 972,81</t>
+  </si>
+  <si>
+    <t>1 940,90</t>
+  </si>
+  <si>
+    <t>10 756,65</t>
+  </si>
+  <si>
+    <t>10 688,56</t>
+  </si>
+  <si>
+    <t>10 748,24</t>
+  </si>
+  <si>
+    <t>11 050,32</t>
+  </si>
+  <si>
+    <t>11 044,49</t>
+  </si>
+  <si>
+    <t>10 892,43</t>
+  </si>
+  <si>
+    <t>842,75</t>
+  </si>
+  <si>
+    <t>847,79</t>
+  </si>
+  <si>
+    <t>851,05</t>
+  </si>
+  <si>
+    <t>843,57</t>
+  </si>
+  <si>
+    <t>850,99</t>
+  </si>
+  <si>
+    <t>845,65</t>
+  </si>
+  <si>
+    <t>51 069,53</t>
+  </si>
+  <si>
+    <t>50 770,07</t>
+  </si>
+  <si>
+    <t>50 767,17</t>
+  </si>
+  <si>
+    <t>50 826,81</t>
+  </si>
+  <si>
+    <t>51 267,79</t>
+  </si>
+  <si>
+    <t>50 916,78</t>
+  </si>
+  <si>
+    <t>2 485,93</t>
+  </si>
+  <si>
+    <t>2 471,65</t>
+  </si>
+  <si>
+    <t>2 470,88</t>
+  </si>
+  <si>
+    <t>2 473,94</t>
+  </si>
+  <si>
+    <t>2 495,71</t>
+  </si>
+  <si>
+    <t>2 483,40</t>
+  </si>
+  <si>
+    <t>12 500,51</t>
+  </si>
+  <si>
+    <t>12 453,84</t>
+  </si>
+  <si>
+    <t>12 455,63</t>
+  </si>
+  <si>
+    <t>12 538,69</t>
+  </si>
+  <si>
+    <t>12 497,88</t>
+  </si>
+  <si>
+    <t>12 391,56</t>
+  </si>
+  <si>
+    <t>1 249,14</t>
+  </si>
+  <si>
+    <t>1 240,15</t>
+  </si>
+  <si>
+    <t>1 239,72</t>
+  </si>
+  <si>
+    <t>1 250,40</t>
+  </si>
+  <si>
+    <t>1 247,98</t>
+  </si>
+  <si>
+    <t>1 229,76</t>
+  </si>
+  <si>
+    <t>116,51</t>
+  </si>
+  <si>
+    <t>115,03</t>
+  </si>
+  <si>
+    <t>116,42</t>
+  </si>
+  <si>
+    <t>117,20</t>
+  </si>
+  <si>
+    <t>115,73</t>
+  </si>
+  <si>
+    <t>537,99</t>
+  </si>
+  <si>
+    <t>534,86</t>
+  </si>
+  <si>
+    <t>534,54</t>
+  </si>
+  <si>
+    <t>535,13</t>
+  </si>
+  <si>
+    <t>539,84</t>
+  </si>
+  <si>
+    <t>537,19</t>
+  </si>
+  <si>
+    <t>4 178,17</t>
+  </si>
+  <si>
+    <t>4 141,20</t>
+  </si>
+  <si>
+    <t>4 168,24</t>
+  </si>
+  <si>
+    <t>4 180,70</t>
+  </si>
+  <si>
+    <t>4 194,28</t>
+  </si>
+  <si>
+    <t>4 128,14</t>
+  </si>
+  <si>
+    <t>17 336,00</t>
+  </si>
+  <si>
+    <t>17 224,00</t>
+  </si>
+  <si>
+    <t>17 262,00</t>
+  </si>
+  <si>
+    <t>17 380,00</t>
+  </si>
+  <si>
+    <t>17 525,00</t>
+  </si>
+  <si>
+    <t>17 237,00</t>
+  </si>
+  <si>
+    <t>15 435,00</t>
+  </si>
+  <si>
+    <t>15 345,00</t>
+  </si>
+  <si>
+    <t>15 336,00</t>
+  </si>
+  <si>
+    <t>15 353,00</t>
+  </si>
+  <si>
+    <t>15 488,00</t>
+  </si>
+  <si>
+    <t>15 412,00</t>
+  </si>
+  <si>
+    <t>2 322,08</t>
+  </si>
+  <si>
+    <t>2 296,78</t>
+  </si>
+  <si>
+    <t>2 313,30</t>
+  </si>
+  <si>
+    <t>2 325,74</t>
+  </si>
+  <si>
+    <t>2 343,54</t>
+  </si>
+  <si>
+    <t>2 301,24</t>
+  </si>
+  <si>
+    <t>709,66</t>
+  </si>
+  <si>
+    <t>730,19</t>
+  </si>
+  <si>
+    <t>728,90</t>
+  </si>
+  <si>
+    <t>728,49</t>
+  </si>
+  <si>
+    <t>730,39</t>
+  </si>
+  <si>
+    <t>729,56</t>
+  </si>
+  <si>
+    <t>8 856,69</t>
+  </si>
+  <si>
+    <t>8 762,31</t>
+  </si>
+  <si>
+    <t>8 824,70</t>
+  </si>
+  <si>
+    <t>8 871,23</t>
+  </si>
+  <si>
+    <t>8 939,42</t>
+  </si>
+  <si>
+    <t>8 778,27</t>
+  </si>
+  <si>
+    <t>11 919,68</t>
+  </si>
+  <si>
+    <t>11 802,61</t>
+  </si>
+  <si>
+    <t>11 857,80</t>
+  </si>
+  <si>
+    <t>11 914,70</t>
+  </si>
+  <si>
+    <t>11 900,98</t>
+  </si>
+  <si>
+    <t>11 775,54</t>
+  </si>
+  <si>
+    <t>16.06.2015</t>
+  </si>
+  <si>
+    <t>15.06.2015</t>
+  </si>
+  <si>
+    <t>14.06.2015</t>
+  </si>
+  <si>
+    <t>13.06.2015</t>
+  </si>
+  <si>
+    <t>12.06.2015</t>
+  </si>
+  <si>
+    <t>11.06.2015</t>
+  </si>
+  <si>
+    <t>10.06.2015</t>
+  </si>
+  <si>
+    <t>09.06.2015</t>
+  </si>
+  <si>
+    <t>16 424,66</t>
+  </si>
+  <si>
+    <t>16 285,45</t>
+  </si>
+  <si>
+    <t>15 962,19</t>
+  </si>
+  <si>
+    <t>15 856,24</t>
+  </si>
+  <si>
+    <t>15 655,71</t>
+  </si>
+  <si>
+    <t>1 841,73</t>
+  </si>
+  <si>
+    <t>1 830,31</t>
+  </si>
+  <si>
+    <t>1 769,37</t>
+  </si>
+  <si>
+    <t>1 746,27</t>
+  </si>
+  <si>
+    <t>1 728,76</t>
+  </si>
+  <si>
+    <t>629,40</t>
+  </si>
+  <si>
+    <t>624,48</t>
+  </si>
+  <si>
+    <t>605,13</t>
+  </si>
+  <si>
+    <t>597,44</t>
+  </si>
+  <si>
+    <t>589,45</t>
+  </si>
+  <si>
+    <t>23 452,63</t>
+  </si>
+  <si>
+    <t>23 299,44</t>
+  </si>
+  <si>
+    <t>22 806,75</t>
+  </si>
+  <si>
+    <t>22 731,11</t>
+  </si>
+  <si>
+    <t>22 546,21</t>
+  </si>
+  <si>
+    <t>5 740,74</t>
+  </si>
+  <si>
+    <t>5 599,56</t>
+  </si>
+  <si>
+    <t>5 565,05</t>
+  </si>
+  <si>
+    <t>5 560,24</t>
+  </si>
+  <si>
+    <t>5 530,25</t>
+  </si>
+  <si>
+    <t>82,38</t>
+  </si>
+  <si>
+    <t>81,38</t>
+  </si>
+  <si>
+    <t>80,18</t>
+  </si>
+  <si>
+    <t>79,68</t>
+  </si>
+  <si>
+    <t>263,35</t>
+  </si>
+  <si>
+    <t>260,15</t>
+  </si>
+  <si>
+    <t>256,93</t>
+  </si>
+  <si>
+    <t>256,40</t>
+  </si>
+  <si>
+    <t>254,73</t>
+  </si>
+  <si>
+    <t>11 365,39</t>
+  </si>
+  <si>
+    <t>11 258,70</t>
+  </si>
+  <si>
+    <t>11 090,25</t>
+  </si>
+  <si>
+    <t>10 994,21</t>
+  </si>
+  <si>
+    <t>10 957,84</t>
+  </si>
+  <si>
+    <t>21 585,15</t>
+  </si>
+  <si>
+    <t>21 141,00</t>
+  </si>
+  <si>
+    <t>20 803,79</t>
+  </si>
+  <si>
+    <t>20 703,22</t>
+  </si>
+  <si>
+    <t>20 600,26</t>
+  </si>
+  <si>
+    <t>273,56</t>
+  </si>
+  <si>
+    <t>274,36</t>
+  </si>
+  <si>
+    <t>281,22</t>
+  </si>
+  <si>
+    <t>279,12</t>
+  </si>
+  <si>
+    <t>278,75</t>
+  </si>
+  <si>
+    <t>1 954,14</t>
+  </si>
+  <si>
+    <t>1 955,10</t>
+  </si>
+  <si>
+    <t>1 911,08</t>
+  </si>
+  <si>
+    <t>1 888,59</t>
+  </si>
+  <si>
+    <t>1 884,09</t>
+  </si>
+  <si>
+    <t>10 918,78</t>
+  </si>
+  <si>
+    <t>10 822,49</t>
+  </si>
+  <si>
+    <t>10 676,77</t>
+  </si>
+  <si>
+    <t>10 591,25</t>
+  </si>
+  <si>
+    <t>10 550,50</t>
+  </si>
+  <si>
+    <t>836,94</t>
+  </si>
+  <si>
+    <t>829,04</t>
+  </si>
+  <si>
+    <t>816,56</t>
+  </si>
+  <si>
+    <t>814,86</t>
+  </si>
+  <si>
+    <t>816,82</t>
+  </si>
+  <si>
+    <t>50 697,61</t>
+  </si>
+  <si>
+    <t>50 102,66</t>
+  </si>
+  <si>
+    <t>49 408,96</t>
+  </si>
+  <si>
+    <t>49 213,71</t>
+  </si>
+  <si>
+    <t>48 879,06</t>
+  </si>
+  <si>
+    <t>2 469,19</t>
+  </si>
+  <si>
+    <t>2 440,13</t>
+  </si>
+  <si>
+    <t>2 411,15</t>
+  </si>
+  <si>
+    <t>2 405,86</t>
+  </si>
+  <si>
+    <t>2 389,79</t>
+  </si>
+  <si>
+    <t>12 235,67</t>
+  </si>
+  <si>
+    <t>12 147,24</t>
+  </si>
+  <si>
+    <t>12 013,51</t>
+  </si>
+  <si>
+    <t>11 923,40</t>
+  </si>
+  <si>
+    <t>11 865,76</t>
+  </si>
+  <si>
+    <t>1 227,69</t>
+  </si>
+  <si>
+    <t>1 220,01</t>
+  </si>
+  <si>
+    <t>1 201,64</t>
+  </si>
+  <si>
+    <t>1 197,41</t>
+  </si>
+  <si>
+    <t>1 194,52</t>
+  </si>
+  <si>
+    <t>115,61</t>
+  </si>
+  <si>
+    <t>112,61</t>
+  </si>
+  <si>
+    <t>111,05</t>
+  </si>
+  <si>
+    <t>109,72</t>
+  </si>
+  <si>
+    <t>533,85</t>
+  </si>
+  <si>
+    <t>527,36</t>
+  </si>
+  <si>
+    <t>520,84</t>
+  </si>
+  <si>
+    <t>519,76</t>
+  </si>
+  <si>
+    <t>516,38</t>
+  </si>
+  <si>
+    <t>4 155,52</t>
+  </si>
+  <si>
+    <t>4 102,05</t>
+  </si>
+  <si>
+    <t>4 025,05</t>
+  </si>
+  <si>
+    <t>3 962,01</t>
+  </si>
+  <si>
+    <t>3 917,39</t>
+  </si>
+  <si>
+    <t>17 294,00</t>
+  </si>
+  <si>
+    <t>17 031,00</t>
+  </si>
+  <si>
+    <t>16 657,00</t>
+  </si>
+  <si>
+    <t>16 324,00</t>
+  </si>
+  <si>
+    <t>16 154,00</t>
+  </si>
+  <si>
+    <t>15 316,00</t>
+  </si>
+  <si>
+    <t>15 130,00</t>
+  </si>
+  <si>
+    <t>14 943,00</t>
+  </si>
+  <si>
+    <t>14 912,00</t>
+  </si>
+  <si>
+    <t>14 815,00</t>
+  </si>
+  <si>
+    <t>2 312,13</t>
+  </si>
+  <si>
+    <t>2 300,90</t>
+  </si>
+  <si>
+    <t>2 227,19</t>
+  </si>
+  <si>
+    <t>2 197,14</t>
+  </si>
+  <si>
+    <t>2 168,14</t>
+  </si>
+  <si>
+    <t>732,47</t>
+  </si>
+  <si>
+    <t>718,76</t>
+  </si>
+  <si>
+    <t>713,27</t>
+  </si>
+  <si>
+    <t>705,89</t>
+  </si>
+  <si>
+    <t>701,65</t>
+  </si>
+  <si>
+    <t>8 818,77</t>
+  </si>
+  <si>
+    <t>8 774,58</t>
+  </si>
+  <si>
+    <t>8 494,20</t>
+  </si>
+  <si>
+    <t>8 379,88</t>
+  </si>
+  <si>
+    <t>8 268,68</t>
+  </si>
+  <si>
+    <t>11 784,90</t>
+  </si>
+  <si>
+    <t>11 724,99</t>
+  </si>
+  <si>
+    <t>11 621,92</t>
+  </si>
+  <si>
+    <t>11 463,60</t>
+  </si>
+  <si>
+    <t>11 316,44</t>
+  </si>
+  <si>
+    <t>08.06.2015</t>
+  </si>
+  <si>
+    <t>07.06.2015</t>
+  </si>
+  <si>
+    <t>06.06.2015</t>
+  </si>
+  <si>
+    <t>05.06.2015</t>
+  </si>
+  <si>
+    <t>04.06.2015</t>
+  </si>
+  <si>
+    <t>03.06.2015</t>
+  </si>
+  <si>
+    <t>02.06.2015</t>
+  </si>
+  <si>
+    <t>01.06.2015</t>
+  </si>
+  <si>
+    <t>В ИЮНЕ</t>
+  </si>
+  <si>
+    <t>15 672,36</t>
+  </si>
+  <si>
+    <t>15 817,00</t>
+  </si>
+  <si>
+    <t>15 778,27</t>
+  </si>
+  <si>
+    <t>15 802,34</t>
+  </si>
+  <si>
+    <t>15 731,16</t>
+  </si>
+  <si>
+    <t>1 766,73</t>
+  </si>
+  <si>
+    <t>1 774,87</t>
+  </si>
+  <si>
+    <t>1 779,55</t>
+  </si>
+  <si>
+    <t>1 771,80</t>
+  </si>
+  <si>
+    <t>1 760,64</t>
+  </si>
+  <si>
+    <t>617,54</t>
+  </si>
+  <si>
+    <t>622,07</t>
+  </si>
+  <si>
+    <t>621,98</t>
+  </si>
+  <si>
+    <t>619,49</t>
+  </si>
+  <si>
+    <t>611,73</t>
+  </si>
+  <si>
+    <t>23 771,40</t>
+  </si>
+  <si>
+    <t>23 772,55</t>
+  </si>
+  <si>
+    <t>23 708,20</t>
+  </si>
+  <si>
+    <t>23 464,21</t>
+  </si>
+  <si>
+    <t>23 420,12</t>
+  </si>
+  <si>
+    <t>5 485,24</t>
+  </si>
+  <si>
+    <t>5 498,15</t>
+  </si>
+  <si>
+    <t>5 512,44</t>
+  </si>
+  <si>
+    <t>5 477,85</t>
+  </si>
+  <si>
+    <t>5 530,06</t>
+  </si>
+  <si>
+    <t>81,20</t>
+  </si>
+  <si>
+    <t>81,15</t>
+  </si>
+  <si>
+    <t>81,17</t>
+  </si>
+  <si>
+    <t>80,84</t>
+  </si>
+  <si>
+    <t>249,35</t>
+  </si>
+  <si>
+    <t>249,20</t>
+  </si>
+  <si>
+    <t>249,01</t>
+  </si>
+  <si>
+    <t>247,79</t>
+  </si>
+  <si>
+    <t>239,98</t>
+  </si>
+  <si>
+    <t>11 091,60</t>
+  </si>
+  <si>
+    <t>11 149,22</t>
+  </si>
+  <si>
+    <t>11 126,97</t>
+  </si>
+  <si>
+    <t>11 047,33</t>
+  </si>
+  <si>
+    <t>11 022,01</t>
+  </si>
+  <si>
+    <t>21 294,18</t>
+  </si>
+  <si>
+    <t>21 256,94</t>
+  </si>
+  <si>
+    <t>21 256,29</t>
+  </si>
+  <si>
+    <t>21 070,06</t>
+  </si>
+  <si>
+    <t>21 107,07</t>
+  </si>
+  <si>
+    <t>257,89</t>
+  </si>
+  <si>
+    <t>254,22</t>
+  </si>
+  <si>
+    <t>251,67</t>
+  </si>
+  <si>
+    <t>256,48</t>
+  </si>
+  <si>
+    <t>260,36</t>
+  </si>
+  <si>
+    <t>1 870,35</t>
+  </si>
+  <si>
+    <t>1 873,71</t>
+  </si>
+  <si>
+    <t>1 860,18</t>
+  </si>
+  <si>
+    <t>1 851,25</t>
+  </si>
+  <si>
+    <t>1 841,87</t>
+  </si>
+  <si>
+    <t>10 092,28</t>
+  </si>
+  <si>
+    <t>10 175,31</t>
+  </si>
+  <si>
+    <t>10 142,20</t>
+  </si>
+  <si>
+    <t>9 990,72</t>
+  </si>
+  <si>
+    <t>9 939,89</t>
+  </si>
+  <si>
+    <t>812,87</t>
+  </si>
+  <si>
+    <t>811,96</t>
+  </si>
+  <si>
+    <t>808,51</t>
+  </si>
+  <si>
+    <t>804,57</t>
+  </si>
+  <si>
+    <t>796,84</t>
+  </si>
+  <si>
+    <t>50 231,84</t>
+  </si>
+  <si>
+    <t>50 251,89</t>
+  </si>
+  <si>
+    <t>50 210,59</t>
+  </si>
+  <si>
+    <t>49 945,52</t>
+  </si>
+  <si>
+    <t>49 879,59</t>
+  </si>
+  <si>
+    <t>2 451,18</t>
+  </si>
+  <si>
+    <t>2 449,97</t>
+  </si>
+  <si>
+    <t>2 447,88</t>
+  </si>
+  <si>
+    <t>2 435,83</t>
+  </si>
+  <si>
+    <t>2 434,96</t>
+  </si>
+  <si>
+    <t>11 736,00</t>
+  </si>
+  <si>
+    <t>11 758,98</t>
+  </si>
+  <si>
+    <t>11 682,87</t>
+  </si>
+  <si>
+    <t>11 634,04</t>
+  </si>
+  <si>
+    <t>11 603,55</t>
+  </si>
+  <si>
+    <t>1 225,77</t>
+  </si>
+  <si>
+    <t>1 230,69</t>
+  </si>
+  <si>
+    <t>1 228,93</t>
+  </si>
+  <si>
+    <t>1 224,53</t>
+  </si>
+  <si>
+    <t>1 219,80</t>
+  </si>
+  <si>
+    <t>113,22</t>
+  </si>
+  <si>
+    <t>113,93</t>
+  </si>
+  <si>
+    <t>113,63</t>
+  </si>
+  <si>
+    <t>113,35</t>
+  </si>
+  <si>
+    <t>112,05</t>
+  </si>
+  <si>
+    <t>521,98</t>
+  </si>
+  <si>
+    <t>521,67</t>
+  </si>
+  <si>
+    <t>521,26</t>
+  </si>
+  <si>
+    <t>518,72</t>
+  </si>
+  <si>
+    <t>518,52</t>
+  </si>
+  <si>
+    <t>4 033,39</t>
+  </si>
+  <si>
+    <t>4 067,33</t>
+  </si>
+  <si>
+    <t>4 076,65</t>
+  </si>
+  <si>
+    <t>4 035,75</t>
+  </si>
+  <si>
+    <t>4 014,66</t>
+  </si>
+  <si>
+    <t>16 698,00</t>
+  </si>
+  <si>
+    <t>16 816,00</t>
+  </si>
+  <si>
+    <t>16 795,00</t>
+  </si>
+  <si>
+    <t>16 772,00</t>
+  </si>
+  <si>
+    <t>16 551,00</t>
+  </si>
+  <si>
+    <t>15 221,00</t>
+  </si>
+  <si>
+    <t>15 212,00</t>
+  </si>
+  <si>
+    <t>15 126,00</t>
+  </si>
+  <si>
+    <t>2 239,72</t>
+  </si>
+  <si>
+    <t>2 255,99</t>
+  </si>
+  <si>
+    <t>2 253,34</t>
+  </si>
+  <si>
+    <t>2 243,95</t>
+  </si>
+  <si>
+    <t>2 217,16</t>
+  </si>
+  <si>
+    <t>711,26</t>
+  </si>
+  <si>
+    <t>689,89</t>
+  </si>
+  <si>
+    <t>688,25</t>
+  </si>
+  <si>
+    <t>687,55</t>
+  </si>
+  <si>
+    <t>683,00</t>
+  </si>
+  <si>
+    <t>8 543,68</t>
+  </si>
+  <si>
+    <t>8 606,51</t>
+  </si>
+  <si>
+    <t>8 596,07</t>
+  </si>
+  <si>
+    <t>8 560,76</t>
+  </si>
+  <si>
+    <t>8 458,50</t>
+  </si>
+  <si>
+    <t>11 122,75</t>
+  </si>
+  <si>
+    <t>11 136,71</t>
+  </si>
+  <si>
+    <t>11 124,88</t>
+  </si>
+  <si>
+    <t>11 022,32</t>
+  </si>
+  <si>
+    <t>11 021,72</t>
+  </si>
+  <si>
+    <t>31.07.2015</t>
+  </si>
+  <si>
+    <t>30.07.2015</t>
+  </si>
+  <si>
+    <t>29.07.2015</t>
+  </si>
+  <si>
+    <t>28.07.2015</t>
+  </si>
+  <si>
+    <t>27.07.2015</t>
+  </si>
+  <si>
+    <t>26.07.2015</t>
+  </si>
+  <si>
+    <t>25.07.2015</t>
+  </si>
+  <si>
+    <t>15 830,67</t>
+  </si>
+  <si>
+    <t>15 858,29</t>
+  </si>
+  <si>
+    <t>15 806,17</t>
+  </si>
+  <si>
+    <t>15 767,77</t>
+  </si>
+  <si>
+    <t>15 861,92</t>
+  </si>
+  <si>
+    <t>16 040,42</t>
+  </si>
+  <si>
+    <t>1 763,68</t>
+  </si>
+  <si>
+    <t>1 774,32</t>
+  </si>
+  <si>
+    <t>1 760,46</t>
+  </si>
+  <si>
+    <t>1 755,73</t>
+  </si>
+  <si>
+    <t>1 774,02</t>
+  </si>
+  <si>
+    <t>1 799,83</t>
+  </si>
+  <si>
+    <t>614,16</t>
+  </si>
+  <si>
+    <t>614,34</t>
+  </si>
+  <si>
+    <t>608,77</t>
+  </si>
+  <si>
+    <t>608,52</t>
+  </si>
+  <si>
+    <t>611,74</t>
+  </si>
+  <si>
+    <t>617,28</t>
+  </si>
+  <si>
+    <t>23 561,68</t>
+  </si>
+  <si>
+    <t>23 755,19</t>
+  </si>
+  <si>
+    <t>23 671,72</t>
+  </si>
+  <si>
+    <t>23 625,47</t>
+  </si>
+  <si>
+    <t>23 759,30</t>
+  </si>
+  <si>
+    <t>23 928,98</t>
+  </si>
+  <si>
+    <t>5 543,00</t>
+  </si>
+  <si>
+    <t>5 616,25</t>
+  </si>
+  <si>
+    <t>5 654,97</t>
+  </si>
+  <si>
+    <t>5 662,81</t>
+  </si>
+  <si>
+    <t>5 731,48</t>
+  </si>
+  <si>
+    <t>5 783,38</t>
+  </si>
+  <si>
+    <t>80,76</t>
+  </si>
+  <si>
+    <t>81,26</t>
+  </si>
+  <si>
+    <t>81,16</t>
+  </si>
+  <si>
+    <t>81,19</t>
+  </si>
+  <si>
+    <t>81,88</t>
+  </si>
+  <si>
+    <t>239,79</t>
+  </si>
+  <si>
+    <t>241,20</t>
+  </si>
+  <si>
+    <t>241,25</t>
+  </si>
+  <si>
+    <t>240,96</t>
+  </si>
+  <si>
+    <t>242,12</t>
+  </si>
+  <si>
+    <t>244,19</t>
+  </si>
+  <si>
+    <t>11 056,79</t>
+  </si>
+  <si>
+    <t>11 143,54</t>
+  </si>
+  <si>
+    <t>11 108,67</t>
+  </si>
+  <si>
+    <t>11 060,76</t>
+  </si>
+  <si>
+    <t>11 126,82</t>
+  </si>
+  <si>
+    <t>11 212,62</t>
+  </si>
+  <si>
+    <t>21 046,05</t>
+  </si>
+  <si>
+    <t>21 111,06</t>
+  </si>
+  <si>
+    <t>21 106,26</t>
+  </si>
+  <si>
+    <t>21 118,16</t>
+  </si>
+  <si>
+    <t>21 130,74</t>
+  </si>
+  <si>
+    <t>21 407,35</t>
+  </si>
+  <si>
+    <t>263,30</t>
+  </si>
+  <si>
+    <t>266,22</t>
+  </si>
+  <si>
+    <t>266,51</t>
+  </si>
+  <si>
+    <t>266,78</t>
+  </si>
+  <si>
+    <t>267,24</t>
+  </si>
+  <si>
+    <t>268,87</t>
+  </si>
+  <si>
+    <t>1 852,95</t>
+  </si>
+  <si>
+    <t>1 869,15</t>
+  </si>
+  <si>
+    <t>1 845,46</t>
+  </si>
+  <si>
+    <t>1 849,88</t>
+  </si>
+  <si>
+    <t>1 866,42</t>
+  </si>
+  <si>
+    <t>1 888,20</t>
+  </si>
+  <si>
+    <t>10 097,43</t>
+  </si>
+  <si>
+    <t>10 052,06</t>
+  </si>
+  <si>
+    <t>10 044,92</t>
+  </si>
+  <si>
+    <t>9 974,57</t>
+  </si>
+  <si>
+    <t>9 929,26</t>
+  </si>
+  <si>
+    <t>10 004,30</t>
+  </si>
+  <si>
+    <t>790,99</t>
+  </si>
+  <si>
+    <t>795,65</t>
+  </si>
+  <si>
+    <t>797,90</t>
+  </si>
+  <si>
+    <t>805,41</t>
+  </si>
+  <si>
+    <t>790,68</t>
+  </si>
+  <si>
+    <t>799,84</t>
+  </si>
+  <si>
+    <t>49 869,62</t>
+  </si>
+  <si>
+    <t>50 161,74</t>
+  </si>
+  <si>
+    <t>50 132,75</t>
+  </si>
+  <si>
+    <t>50 051,10</t>
+  </si>
+  <si>
+    <t>50 129,56</t>
+  </si>
+  <si>
+    <t>50 547,82</t>
+  </si>
+  <si>
+    <t>2 433,01</t>
+  </si>
+  <si>
+    <t>2 447,42</t>
+  </si>
+  <si>
+    <t>2 447,86</t>
+  </si>
+  <si>
+    <t>2 444,86</t>
+  </si>
+  <si>
+    <t>2 445,79</t>
+  </si>
+  <si>
+    <t>2 466,68</t>
+  </si>
+  <si>
+    <t>11 641,69</t>
+  </si>
+  <si>
+    <t>11 714,78</t>
+  </si>
+  <si>
+    <t>11 704,46</t>
+  </si>
+  <si>
+    <t>11 691,50</t>
+  </si>
+  <si>
+    <t>11 703,46</t>
+  </si>
+  <si>
+    <t>11 855,72</t>
+  </si>
+  <si>
+    <t>1 220,11</t>
+  </si>
+  <si>
+    <t>1 228,19</t>
+  </si>
+  <si>
+    <t>1 222,60</t>
+  </si>
+  <si>
+    <t>1 221,65</t>
+  </si>
+  <si>
+    <t>1 223,43</t>
+  </si>
+  <si>
+    <t>1 235,99</t>
+  </si>
+  <si>
+    <t>112,85</t>
+  </si>
+  <si>
+    <t>111,95</t>
+  </si>
+  <si>
+    <t>111,64</t>
+  </si>
+  <si>
+    <t>112,25</t>
+  </si>
+  <si>
+    <t>113,34</t>
+  </si>
+  <si>
+    <t>518,11</t>
+  </si>
+  <si>
+    <t>521,16</t>
+  </si>
+  <si>
+    <t>520,65</t>
+  </si>
+  <si>
+    <t>520,82</t>
+  </si>
+  <si>
+    <t>525,27</t>
+  </si>
+  <si>
+    <t>4 022,95</t>
+  </si>
+  <si>
+    <t>4 039,93</t>
+  </si>
+  <si>
+    <t>4 011,93</t>
+  </si>
+  <si>
+    <t>4 005,54</t>
+  </si>
+  <si>
+    <t>4 034,32</t>
+  </si>
+  <si>
+    <t>4 069,34</t>
+  </si>
+  <si>
+    <t>16 615,00</t>
+  </si>
+  <si>
+    <t>16 486,00</t>
+  </si>
+  <si>
+    <t>16 448,00</t>
+  </si>
+  <si>
+    <t>16 528,00</t>
+  </si>
+  <si>
+    <t>16 703,00</t>
+  </si>
+  <si>
+    <t>15 108,00</t>
+  </si>
+  <si>
+    <t>15 197,00</t>
+  </si>
+  <si>
+    <t>15 182,00</t>
+  </si>
+  <si>
+    <t>15 187,00</t>
+  </si>
+  <si>
+    <t>15 317,00</t>
+  </si>
+  <si>
+    <t>2 225,05</t>
+  </si>
+  <si>
+    <t>2 228,59</t>
+  </si>
+  <si>
+    <t>2 210,41</t>
+  </si>
+  <si>
+    <t>2 205,61</t>
+  </si>
+  <si>
+    <t>2 217,53</t>
+  </si>
+  <si>
+    <t>2 240,08</t>
+  </si>
+  <si>
+    <t>683,16</t>
+  </si>
+  <si>
+    <t>687,65</t>
+  </si>
+  <si>
+    <t>689,34</t>
+  </si>
+  <si>
+    <t>686,97</t>
+  </si>
+  <si>
+    <t>675,73</t>
+  </si>
+  <si>
+    <t>693,08</t>
+  </si>
+  <si>
+    <t>8 488,12</t>
+  </si>
+  <si>
+    <t>8 501,34</t>
+  </si>
+  <si>
+    <t>8 432,50</t>
+  </si>
+  <si>
+    <t>8 414,11</t>
+  </si>
+  <si>
+    <t>8 460,02</t>
+  </si>
+  <si>
+    <t>8 546,96</t>
+  </si>
+  <si>
+    <t>11 187,47</t>
+  </si>
+  <si>
+    <t>11 213,80</t>
+  </si>
+  <si>
+    <t>11 194,45</t>
+  </si>
+  <si>
+    <t>11 227,75</t>
+  </si>
+  <si>
+    <t>11 332,28</t>
+  </si>
+  <si>
+    <t>24.07.2015</t>
+  </si>
+  <si>
+    <t>23.07.2015</t>
+  </si>
+  <si>
+    <t>22.07.2015</t>
+  </si>
+  <si>
+    <t>21.07.2015</t>
+  </si>
+  <si>
+    <t>20.07.2015</t>
+  </si>
+  <si>
+    <t>19.07.2015</t>
+  </si>
+  <si>
+    <t>18.07.2015</t>
+  </si>
+  <si>
+    <t>17.07.2015</t>
+  </si>
+  <si>
+    <t>16 222,59</t>
+  </si>
+  <si>
+    <t>16 230,81</t>
+  </si>
+  <si>
+    <t>16 095,71</t>
+  </si>
+  <si>
+    <t>16 357,74</t>
+  </si>
+  <si>
+    <t>16 287,40</t>
+  </si>
+  <si>
+    <t>16 390,07</t>
+  </si>
+  <si>
+    <t>1 801,87</t>
+  </si>
+  <si>
+    <t>1 797,19</t>
+  </si>
+  <si>
+    <t>1 797,64</t>
+  </si>
+  <si>
+    <t>1 820,21</t>
+  </si>
+  <si>
+    <t>1 822,36</t>
+  </si>
+  <si>
+    <t>1 815,96</t>
+  </si>
+  <si>
+    <t>625,44</t>
+  </si>
+  <si>
+    <t>624,40</t>
+  </si>
+  <si>
+    <t>622,51</t>
+  </si>
+  <si>
+    <t>630,47</t>
+  </si>
+  <si>
+    <t>628,88</t>
+  </si>
+  <si>
+    <t>629,32</t>
+  </si>
+  <si>
+    <t>23 992,79</t>
+  </si>
+  <si>
+    <t>23 748,47</t>
+  </si>
+  <si>
+    <t>23 695,82</t>
+  </si>
+  <si>
+    <t>23 787,56</t>
+  </si>
+  <si>
+    <t>23 785,98</t>
+  </si>
+  <si>
+    <t>23 796,11</t>
+  </si>
+  <si>
+    <t>5 811,26</t>
+  </si>
+  <si>
+    <t>5 814,53</t>
+  </si>
+  <si>
+    <t>5 734,34</t>
+  </si>
+  <si>
+    <t>5 776,32</t>
+  </si>
+  <si>
+    <t>5 772,53</t>
+  </si>
+  <si>
+    <t>5 739,02</t>
+  </si>
+  <si>
+    <t>82,05</t>
+  </si>
+  <si>
+    <t>82,06</t>
+  </si>
+  <si>
+    <t>82,50</t>
+  </si>
+  <si>
+    <t>82,96</t>
+  </si>
+  <si>
+    <t>244,70</t>
+  </si>
+  <si>
+    <t>244,40</t>
+  </si>
+  <si>
+    <t>242,92</t>
+  </si>
+  <si>
+    <t>247,68</t>
+  </si>
+  <si>
+    <t>248,79</t>
+  </si>
+  <si>
+    <t>248,56</t>
+  </si>
+  <si>
+    <t>11 266,15</t>
+  </si>
+  <si>
+    <t>11 260,88</t>
+  </si>
+  <si>
+    <t>11 257,90</t>
+  </si>
+  <si>
+    <t>11 400,74</t>
+  </si>
+  <si>
+    <t>11 437,45</t>
+  </si>
+  <si>
+    <t>11 396,32</t>
+  </si>
+  <si>
+    <t>21 444,70</t>
+  </si>
+  <si>
+    <t>21 445,29</t>
+  </si>
+  <si>
+    <t>21 402,96</t>
+  </si>
+  <si>
+    <t>21 508,31</t>
+  </si>
+  <si>
+    <t>21 579,53</t>
+  </si>
+  <si>
+    <t>21 546,24</t>
+  </si>
+  <si>
+    <t>270,53</t>
+  </si>
+  <si>
+    <t>268,60</t>
+  </si>
+  <si>
+    <t>269,05</t>
+  </si>
+  <si>
+    <t>270,27</t>
+  </si>
+  <si>
+    <t>270,24</t>
+  </si>
+  <si>
+    <t>270,12</t>
+  </si>
+  <si>
+    <t>1 893,21</t>
+  </si>
+  <si>
+    <t>1 879,30</t>
+  </si>
+  <si>
+    <t>1 893,54</t>
+  </si>
+  <si>
+    <t>1 913,71</t>
+  </si>
+  <si>
+    <t>1 879,73</t>
+  </si>
+  <si>
+    <t>1 874,74</t>
+  </si>
+  <si>
+    <t>10 273,09</t>
+  </si>
+  <si>
+    <t>10 245,04</t>
+  </si>
+  <si>
+    <t>10 220,98</t>
+  </si>
+  <si>
+    <t>10 388,93</t>
+  </si>
+  <si>
+    <t>10 386,03</t>
+  </si>
+  <si>
+    <t>10 319,47</t>
+  </si>
+  <si>
+    <t>805,72</t>
+  </si>
+  <si>
+    <t>810,47</t>
+  </si>
+  <si>
+    <t>808,33</t>
+  </si>
+  <si>
+    <t>814,77</t>
+  </si>
+  <si>
+    <t>810,06</t>
+  </si>
+  <si>
+    <t>808,90</t>
+  </si>
+  <si>
+    <t>50 690,22</t>
+  </si>
+  <si>
+    <t>50 634,17</t>
+  </si>
+  <si>
+    <t>50 386,07</t>
+  </si>
+  <si>
+    <t>50 919,74</t>
+  </si>
+  <si>
+    <t>51 131,95</t>
+  </si>
+  <si>
+    <t>51 048,50</t>
+  </si>
+  <si>
+    <t>2 471,98</t>
+  </si>
+  <si>
+    <t>2 469,04</t>
+  </si>
+  <si>
+    <t>2 454,26</t>
+  </si>
+  <si>
+    <t>2 478,72</t>
+  </si>
+  <si>
+    <t>2 490,01</t>
+  </si>
+  <si>
+    <t>2 487,70</t>
+  </si>
+  <si>
+    <t>12 034,18</t>
+  </si>
+  <si>
+    <t>11 984,52</t>
+  </si>
+  <si>
+    <t>11 995,28</t>
+  </si>
+  <si>
+    <t>12 100,32</t>
+  </si>
+  <si>
+    <t>12 150,27</t>
+  </si>
+  <si>
+    <t>12 140,22</t>
+  </si>
+  <si>
+    <t>1 242,08</t>
+  </si>
+  <si>
+    <t>1 242,25</t>
+  </si>
+  <si>
+    <t>1 235,02</t>
+  </si>
+  <si>
+    <t>1 260,68</t>
+  </si>
+  <si>
+    <t>1 274,21</t>
+  </si>
+  <si>
+    <t>1 269,86</t>
+  </si>
+  <si>
+    <t>114,66</t>
+  </si>
+  <si>
+    <t>114,42</t>
+  </si>
+  <si>
+    <t>114,31</t>
+  </si>
+  <si>
+    <t>115,62</t>
+  </si>
+  <si>
+    <t>115,58</t>
+  </si>
+  <si>
+    <t>116,02</t>
+  </si>
+  <si>
+    <t>526,37</t>
+  </si>
+  <si>
+    <t>519,66</t>
+  </si>
+  <si>
+    <t>522,53</t>
+  </si>
+  <si>
+    <t>522,83</t>
+  </si>
+  <si>
+    <t>525,17</t>
+  </si>
+  <si>
+    <t>524,68</t>
+  </si>
+  <si>
+    <t>4 096,84</t>
+  </si>
+  <si>
+    <t>4 071,98</t>
+  </si>
+  <si>
+    <t>4 071,51</t>
+  </si>
+  <si>
+    <t>4 082,87</t>
+  </si>
+  <si>
+    <t>4 035,50</t>
+  </si>
+  <si>
+    <t>4 043,19</t>
+  </si>
+  <si>
+    <t>16 905,00</t>
+  </si>
+  <si>
+    <t>16 834,00</t>
+  </si>
+  <si>
+    <t>16 862,00</t>
+  </si>
+  <si>
+    <t>17 046,00</t>
+  </si>
+  <si>
+    <t>17 066,00</t>
+  </si>
+  <si>
+    <t>15 349,00</t>
+  </si>
+  <si>
+    <t>15 237,00</t>
+  </si>
+  <si>
+    <t>15 391,00</t>
+  </si>
+  <si>
+    <t>15 460,00</t>
+  </si>
+  <si>
+    <t>15 446,00</t>
+  </si>
+  <si>
+    <t>2 268,98</t>
+  </si>
+  <si>
+    <t>2 265,79</t>
+  </si>
+  <si>
+    <t>2 261,25</t>
+  </si>
+  <si>
+    <t>2 291,52</t>
+  </si>
+  <si>
+    <t>2 286,64</t>
+  </si>
+  <si>
+    <t>2 287,11</t>
+  </si>
+  <si>
+    <t>697,68</t>
+  </si>
+  <si>
+    <t>695,24</t>
+  </si>
+  <si>
+    <t>696,55</t>
+  </si>
+  <si>
+    <t>701,18</t>
+  </si>
+  <si>
+    <t>703,53</t>
+  </si>
+  <si>
+    <t>705,30</t>
+  </si>
+  <si>
+    <t>8 656,35</t>
+  </si>
+  <si>
+    <t>8 645,39</t>
+  </si>
+  <si>
+    <t>8 627,48</t>
+  </si>
+  <si>
+    <t>8 744,14</t>
+  </si>
+  <si>
+    <t>8 723,87</t>
+  </si>
+  <si>
+    <t>8 724,58</t>
+  </si>
+  <si>
+    <t>11 452,66</t>
+  </si>
+  <si>
+    <t>11 384,82</t>
+  </si>
+  <si>
+    <t>11 324,14</t>
+  </si>
+  <si>
+    <t>11 465,53</t>
+  </si>
+  <si>
+    <t>11 503,79</t>
+  </si>
+  <si>
+    <t>11 440,08</t>
+  </si>
+  <si>
+    <t>16.07.2015</t>
+  </si>
+  <si>
+    <t>15.07.2015</t>
+  </si>
+  <si>
+    <t>14.07.2015</t>
+  </si>
+  <si>
+    <t>13.07.2015</t>
+  </si>
+  <si>
+    <t>12.07.2015</t>
+  </si>
+  <si>
+    <t>11.07.2015</t>
+  </si>
+  <si>
+    <t>10.07.2015</t>
+  </si>
+  <si>
+    <t>09.07.2015</t>
+  </si>
+  <si>
+    <t>16 293,09</t>
+  </si>
+  <si>
+    <t>16 304,92</t>
+  </si>
+  <si>
+    <t>16 251,65</t>
+  </si>
+  <si>
+    <t>16 392,17</t>
+  </si>
+  <si>
+    <t>16 484,44</t>
+  </si>
+  <si>
+    <t>1 813,00</t>
+  </si>
+  <si>
+    <t>1 815,44</t>
+  </si>
+  <si>
+    <t>1 857,01</t>
+  </si>
+  <si>
+    <t>1 861,38</t>
+  </si>
+  <si>
+    <t>624,80</t>
+  </si>
+  <si>
+    <t>627,55</t>
+  </si>
+  <si>
+    <t>626,00</t>
+  </si>
+  <si>
+    <t>628,82</t>
+  </si>
+  <si>
+    <t>628,43</t>
+  </si>
+  <si>
+    <t>23 927,32</t>
+  </si>
+  <si>
+    <t>23 965,48</t>
+  </si>
+  <si>
+    <t>24 033,93</t>
+  </si>
+  <si>
+    <t>24 057,51</t>
+  </si>
+  <si>
+    <t>24 121,11</t>
+  </si>
+  <si>
+    <t>5 754,77</t>
+  </si>
+  <si>
+    <t>5 723,84</t>
+  </si>
+  <si>
+    <t>5 695,68</t>
+  </si>
+  <si>
+    <t>5 741,58</t>
+  </si>
+  <si>
+    <t>5 705,62</t>
+  </si>
+  <si>
+    <t>82,71</t>
+  </si>
+  <si>
+    <t>82,74</t>
+  </si>
+  <si>
+    <t>82,34</t>
+  </si>
+  <si>
+    <t>248,34</t>
+  </si>
+  <si>
+    <t>247,82</t>
+  </si>
+  <si>
+    <t>250,20</t>
+  </si>
+  <si>
+    <t>249,56</t>
+  </si>
+  <si>
+    <t>249,17</t>
+  </si>
+  <si>
+    <t>11 378,85</t>
+  </si>
+  <si>
+    <t>11 419,25</t>
+  </si>
+  <si>
+    <t>11 384,21</t>
+  </si>
+  <si>
+    <t>11 407,67</t>
+  </si>
+  <si>
+    <t>11 396,19</t>
+  </si>
+  <si>
+    <t>21 572,39</t>
+  </si>
+  <si>
+    <t>21 549,84</t>
+  </si>
+  <si>
+    <t>21 587,66</t>
+  </si>
+  <si>
+    <t>21 597,93</t>
+  </si>
+  <si>
+    <t>21 515,73</t>
+  </si>
+  <si>
+    <t>269,56</t>
+  </si>
+  <si>
+    <t>272,52</t>
+  </si>
+  <si>
+    <t>276,59</t>
+  </si>
+  <si>
+    <t>276,75</t>
+  </si>
+  <si>
+    <t>274,89</t>
+  </si>
+  <si>
+    <t>1 885,45</t>
+  </si>
+  <si>
+    <t>1 907,58</t>
+  </si>
+  <si>
+    <t>1 945,35</t>
+  </si>
+  <si>
+    <t>1 960,25</t>
+  </si>
+  <si>
+    <t>1 952,13</t>
+  </si>
+  <si>
+    <t>10 235,27</t>
+  </si>
+  <si>
+    <t>10 307,99</t>
+  </si>
+  <si>
+    <t>10 416,65</t>
+  </si>
+  <si>
+    <t>10 391,94</t>
+  </si>
+  <si>
+    <t>814,78</t>
+  </si>
+  <si>
+    <t>814,81</t>
+  </si>
+  <si>
+    <t>809,25</t>
+  </si>
+  <si>
+    <t>809,33</t>
+  </si>
+  <si>
+    <t>815,04</t>
+  </si>
+  <si>
+    <t>50 952,55</t>
+  </si>
+  <si>
+    <t>50 893,95</t>
+  </si>
+  <si>
+    <t>50 879,89</t>
+  </si>
+  <si>
+    <t>50 795,49</t>
+  </si>
+  <si>
+    <t>50 750,52</t>
+  </si>
+  <si>
+    <t>2 485,04</t>
+  </si>
+  <si>
+    <t>2 480,21</t>
+  </si>
+  <si>
+    <t>2 481,42</t>
+  </si>
+  <si>
+    <t>2 476,30</t>
+  </si>
+  <si>
+    <t>2 472,65</t>
+  </si>
+  <si>
+    <t>12 153,57</t>
+  </si>
+  <si>
+    <t>12 224,16</t>
+  </si>
+  <si>
+    <t>12 199,20</t>
+  </si>
+  <si>
+    <t>12 293,96</t>
+  </si>
+  <si>
+    <t>12 371,81</t>
+  </si>
+  <si>
+    <t>1 258,27</t>
+  </si>
+  <si>
+    <t>1 255,66</t>
+  </si>
+  <si>
+    <t>1 246,69</t>
+  </si>
+  <si>
+    <t>1 249,10</t>
+  </si>
+  <si>
+    <t>1 254,49</t>
+  </si>
+  <si>
+    <t>115,30</t>
+  </si>
+  <si>
+    <t>115,80</t>
+  </si>
+  <si>
+    <t>115,93</t>
+  </si>
+  <si>
+    <t>116,32</t>
+  </si>
+  <si>
+    <t>524,20</t>
+  </si>
+  <si>
+    <t>523,10</t>
+  </si>
+  <si>
+    <t>527,98</t>
+  </si>
+  <si>
+    <t>526,65</t>
+  </si>
+  <si>
+    <t>525,82</t>
+  </si>
+  <si>
+    <t>4 030,24</t>
+  </si>
+  <si>
+    <t>4 057,28</t>
+  </si>
+  <si>
+    <t>4 068,76</t>
+  </si>
+  <si>
+    <t>4 093,40</t>
+  </si>
+  <si>
+    <t>4 086,67</t>
+  </si>
+  <si>
+    <t>16 954,00</t>
+  </si>
+  <si>
+    <t>17 027,00</t>
+  </si>
+  <si>
+    <t>17 035,00</t>
+  </si>
+  <si>
+    <t>17 056,00</t>
+  </si>
+  <si>
+    <t>17 110,00</t>
+  </si>
+  <si>
+    <t>15 432,00</t>
+  </si>
+  <si>
+    <t>15 396,00</t>
+  </si>
+  <si>
+    <t>15 357,00</t>
+  </si>
+  <si>
+    <t>15 333,00</t>
+  </si>
+  <si>
+    <t>2 269,98</t>
+  </si>
+  <si>
+    <t>2 282,06</t>
+  </si>
+  <si>
+    <t>2 285,70</t>
+  </si>
+  <si>
+    <t>2 296,91</t>
+  </si>
+  <si>
+    <t>2 296,79</t>
+  </si>
+  <si>
+    <t>717,77</t>
+  </si>
+  <si>
+    <t>720,47</t>
+  </si>
+  <si>
+    <t>732,97</t>
+  </si>
+  <si>
+    <t>730,94</t>
+  </si>
+  <si>
+    <t>730,14</t>
+  </si>
+  <si>
+    <t>8 705,48</t>
+  </si>
+  <si>
+    <t>8 718,75</t>
+  </si>
+  <si>
+    <t>8 760,66</t>
+  </si>
+  <si>
+    <t>8 760,71</t>
+  </si>
+  <si>
+    <t>11 478,32</t>
+  </si>
+  <si>
+    <t>11 560,01</t>
+  </si>
+  <si>
+    <t>11 710,97</t>
+  </si>
+  <si>
+    <t>11 847,16</t>
+  </si>
+  <si>
+    <t>11 794,14</t>
+  </si>
+  <si>
+    <t>08.07.2015</t>
+  </si>
+  <si>
+    <t>07.07.2015</t>
+  </si>
+  <si>
+    <t>06.07.2015</t>
+  </si>
+  <si>
+    <t>05.07.2015</t>
+  </si>
+  <si>
+    <t>04.07.2015</t>
+  </si>
+  <si>
+    <t>03.07.2015</t>
+  </si>
+  <si>
+    <t>02.07.2015</t>
+  </si>
+  <si>
+    <t>01.07.2015</t>
+  </si>
+  <si>
+    <t>В ИЮЛЕ</t>
+  </si>
+  <si>
+    <t>18 215,71</t>
+  </si>
+  <si>
+    <t>18 510,14</t>
+  </si>
+  <si>
+    <t>18 765,90</t>
+  </si>
+  <si>
+    <t>19 003,78</t>
+  </si>
+  <si>
+    <t>18 659,95</t>
+  </si>
+  <si>
+    <t>2 073,94</t>
+  </si>
+  <si>
+    <t>2 084,63</t>
+  </si>
+  <si>
+    <t>2 102,36</t>
+  </si>
+  <si>
+    <t>2 153,48</t>
+  </si>
+  <si>
+    <t>2 120,97</t>
+  </si>
+  <si>
+    <t>730,79</t>
+  </si>
+  <si>
+    <t>736,42</t>
+  </si>
+  <si>
+    <t>747,70</t>
+  </si>
+  <si>
+    <t>761,02</t>
+  </si>
+  <si>
+    <t>745,58</t>
+  </si>
+  <si>
+    <t>27 007,43</t>
+  </si>
+  <si>
+    <t>27 345,87</t>
+  </si>
+  <si>
+    <t>27 713,78</t>
+  </si>
+  <si>
+    <t>28 176,42</t>
+  </si>
+  <si>
+    <t>27 650,29</t>
+  </si>
+  <si>
+    <t>6 015,26</t>
+  </si>
+  <si>
+    <t>6 077,40</t>
+  </si>
+  <si>
+    <t>6 025,43</t>
+  </si>
+  <si>
+    <t>6 092,26</t>
+  </si>
+  <si>
+    <t>5 977,28</t>
+  </si>
+  <si>
+    <t>73,68</t>
+  </si>
+  <si>
+    <t>73,15</t>
+  </si>
+  <si>
+    <t>72,99</t>
+  </si>
+  <si>
+    <t>74,97</t>
+  </si>
+  <si>
+    <t>275,55</t>
+  </si>
+  <si>
+    <t>277,56</t>
+  </si>
+  <si>
+    <t>278,08</t>
+  </si>
+  <si>
+    <t>280,22</t>
+  </si>
+  <si>
+    <t>276,53</t>
+  </si>
+  <si>
+    <t>12 480,61</t>
+  </si>
+  <si>
+    <t>12 620,64</t>
+  </si>
+  <si>
+    <t>12 628,88</t>
+  </si>
+  <si>
+    <t>12 763,25</t>
+  </si>
+  <si>
+    <t>12 456,92</t>
+  </si>
+  <si>
+    <t>24 722,62</t>
+  </si>
+  <si>
+    <t>25 047,74</t>
+  </si>
+  <si>
+    <t>25 174,36</t>
+  </si>
+  <si>
+    <t>25 349,59</t>
+  </si>
+  <si>
+    <t>24 827,09</t>
+  </si>
+  <si>
+    <t>262,65</t>
+  </si>
+  <si>
+    <t>261,27</t>
+  </si>
+  <si>
+    <t>255,13</t>
+  </si>
+  <si>
+    <t>253,72</t>
+  </si>
+  <si>
+    <t>247,30</t>
+  </si>
+  <si>
+    <t>2 110,95</t>
+  </si>
+  <si>
+    <t>2 121,53</t>
+  </si>
+  <si>
+    <t>2 133,70</t>
+  </si>
+  <si>
+    <t>2 185,50</t>
+  </si>
+  <si>
+    <t>2 150,38</t>
+  </si>
+  <si>
+    <t>11 337,21</t>
+  </si>
+  <si>
+    <t>11 442,03</t>
+  </si>
+  <si>
+    <t>11 490,84</t>
+  </si>
+  <si>
+    <t>11 611,24</t>
+  </si>
+  <si>
+    <t>11 601,70</t>
+  </si>
+  <si>
+    <t>920,68</t>
+  </si>
+  <si>
+    <t>920,16</t>
+  </si>
+  <si>
+    <t>921,88</t>
+  </si>
+  <si>
+    <t>933,33</t>
+  </si>
+  <si>
+    <t>923,57</t>
+  </si>
+  <si>
+    <t>58 046,37</t>
+  </si>
+  <si>
+    <t>58 507,75</t>
+  </si>
+  <si>
+    <t>58 739,59</t>
+  </si>
+  <si>
+    <t>59 198,78</t>
+  </si>
+  <si>
+    <t>58 355,85</t>
+  </si>
+  <si>
+    <t>2 744,95</t>
+  </si>
+  <si>
+    <t>2 758,06</t>
+  </si>
+  <si>
+    <t>2 761,63</t>
+  </si>
+  <si>
+    <t>2 781,31</t>
+  </si>
+  <si>
+    <t>2 748,40</t>
+  </si>
+  <si>
+    <t>13 254,49</t>
+  </si>
+  <si>
+    <t>13 375,48</t>
+  </si>
+  <si>
+    <t>13 324,80</t>
+  </si>
+  <si>
+    <t>13 494,23</t>
+  </si>
+  <si>
+    <t>13 293,30</t>
+  </si>
+  <si>
+    <t>1 451,24</t>
+  </si>
+  <si>
+    <t>1 467,66</t>
+  </si>
+  <si>
+    <t>1 481,98</t>
+  </si>
+  <si>
+    <t>1 490,62</t>
+  </si>
+  <si>
+    <t>1 458,91</t>
+  </si>
+  <si>
+    <t>135,60</t>
+  </si>
+  <si>
+    <t>136,52</t>
+  </si>
+  <si>
+    <t>138,05</t>
+  </si>
+  <si>
+    <t>139,58</t>
+  </si>
+  <si>
+    <t>136,62</t>
+  </si>
+  <si>
+    <t>593,22</t>
+  </si>
+  <si>
+    <t>597,54</t>
+  </si>
+  <si>
+    <t>598,66</t>
+  </si>
+  <si>
+    <t>603,26</t>
+  </si>
+  <si>
+    <t>595,31</t>
+  </si>
+  <si>
+    <t>4 671,96</t>
+  </si>
+  <si>
+    <t>4 725,38</t>
+  </si>
+  <si>
+    <t>4 785,53</t>
+  </si>
+  <si>
+    <t>4 875,69</t>
+  </si>
+  <si>
+    <t>4 767,01</t>
+  </si>
+  <si>
+    <t>19 789,00</t>
+  </si>
+  <si>
+    <t>19 979,00</t>
+  </si>
+  <si>
+    <t>20 356,00</t>
+  </si>
+  <si>
+    <t>20 474,00</t>
+  </si>
+  <si>
+    <t>19 935,00</t>
+  </si>
+  <si>
+    <t>17 539,00</t>
+  </si>
+  <si>
+    <t>17 667,00</t>
+  </si>
+  <si>
+    <t>17 700,00</t>
+  </si>
+  <si>
+    <t>17 836,00</t>
+  </si>
+  <si>
+    <t>17 601,00</t>
+  </si>
+  <si>
+    <t>2 649,36</t>
+  </si>
+  <si>
+    <t>2 672,08</t>
+  </si>
+  <si>
+    <t>2 717,18</t>
+  </si>
+  <si>
+    <t>2 759,88</t>
+  </si>
+  <si>
+    <t>2 702,57</t>
+  </si>
+  <si>
+    <t>815,77</t>
+  </si>
+  <si>
+    <t>841,29</t>
+  </si>
+  <si>
+    <t>834,91</t>
+  </si>
+  <si>
+    <t>784,00</t>
+  </si>
+  <si>
+    <t>780,71</t>
+  </si>
+  <si>
+    <t>10 109,23</t>
+  </si>
+  <si>
+    <t>10 195,93</t>
+  </si>
+  <si>
+    <t>10 369,68</t>
+  </si>
+  <si>
+    <t>10 531,41</t>
+  </si>
+  <si>
+    <t>10 311,98</t>
+  </si>
+  <si>
+    <t>12 548,28</t>
+  </si>
+  <si>
+    <t>12 639,86</t>
+  </si>
+  <si>
+    <t>12 635,15</t>
+  </si>
+  <si>
+    <t>12 823,19</t>
+  </si>
+  <si>
+    <t>12 749,28</t>
+  </si>
+  <si>
+    <t>31.08.2015</t>
+  </si>
+  <si>
+    <t>30.08.2015</t>
+  </si>
+  <si>
+    <t>29.08.2015</t>
+  </si>
+  <si>
+    <t>28.08.2015</t>
+  </si>
+  <si>
+    <t>27.08.2015</t>
+  </si>
+  <si>
+    <t>26.08.2015</t>
+  </si>
+  <si>
+    <t>25.08.2015</t>
+  </si>
+  <si>
+    <t>17 480,80</t>
+  </si>
+  <si>
+    <t>17 133,66</t>
+  </si>
+  <si>
+    <t>16 867,46</t>
+  </si>
+  <si>
+    <t>16 661,37</t>
+  </si>
+  <si>
+    <t>16 417,19</t>
+  </si>
+  <si>
+    <t>16 385,06</t>
+  </si>
+  <si>
+    <t>1 978,34</t>
+  </si>
+  <si>
+    <t>1 940,52</t>
+  </si>
+  <si>
+    <t>1 921,19</t>
+  </si>
+  <si>
+    <t>1 909,47</t>
+  </si>
+  <si>
+    <t>1 885,60</t>
+  </si>
+  <si>
+    <t>1 886,99</t>
+  </si>
+  <si>
+    <t>696,77</t>
+  </si>
+  <si>
+    <t>680,60</t>
+  </si>
+  <si>
+    <t>671,22</t>
+  </si>
+  <si>
+    <t>666,07</t>
+  </si>
+  <si>
+    <t>659,15</t>
+  </si>
+  <si>
+    <t>658,93</t>
+  </si>
+  <si>
+    <t>26 290,36</t>
+  </si>
+  <si>
+    <t>25 754,20</t>
+  </si>
+  <si>
+    <t>25 737,30</t>
+  </si>
+  <si>
+    <t>25 477,04</t>
+  </si>
+  <si>
+    <t>25 079,96</t>
+  </si>
+  <si>
+    <t>24 956,35</t>
+  </si>
+  <si>
+    <t>5 733,87</t>
+  </si>
+  <si>
+    <t>5 538,01</t>
+  </si>
+  <si>
+    <t>5 665,84</t>
+  </si>
+  <si>
+    <t>5 664,76</t>
+  </si>
+  <si>
+    <t>5 628,97</t>
+  </si>
+  <si>
+    <t>5 638,87</t>
+  </si>
+  <si>
+    <t>69,06</t>
+  </si>
+  <si>
+    <t>65,30</t>
+  </si>
+  <si>
+    <t>83,39</t>
+  </si>
+  <si>
+    <t>86,28</t>
+  </si>
+  <si>
+    <t>85,04</t>
+  </si>
+  <si>
+    <t>85,01</t>
+  </si>
+  <si>
+    <t>273,82</t>
+  </si>
+  <si>
+    <t>270,02</t>
+  </si>
+  <si>
+    <t>268,79</t>
+  </si>
+  <si>
+    <t>266,11</t>
+  </si>
+  <si>
+    <t>262,26</t>
+  </si>
+  <si>
+    <t>254,91</t>
+  </si>
+  <si>
+    <t>11 888,01</t>
+  </si>
+  <si>
+    <t>11 739,84</t>
+  </si>
+  <si>
+    <t>11 697,29</t>
+  </si>
+  <si>
+    <t>11 573,89</t>
+  </si>
+  <si>
+    <t>11 373,41</t>
+  </si>
+  <si>
+    <t>11 386,36</t>
+  </si>
+  <si>
+    <t>23 490,43</t>
+  </si>
+  <si>
+    <t>23 067,17</t>
+  </si>
+  <si>
+    <t>22 986,12</t>
+  </si>
+  <si>
+    <t>22 756,42</t>
+  </si>
+  <si>
+    <t>22 491,93</t>
+  </si>
+  <si>
+    <t>22 399,23</t>
+  </si>
+  <si>
+    <t>245,72</t>
+  </si>
+  <si>
+    <t>246,30</t>
+  </si>
+  <si>
+    <t>249,93</t>
+  </si>
+  <si>
+    <t>246,66</t>
+  </si>
+  <si>
+    <t>246,12</t>
+  </si>
+  <si>
+    <t>2 035,87</t>
+  </si>
+  <si>
+    <t>1 988,69</t>
+  </si>
+  <si>
+    <t>1 980,97</t>
+  </si>
+  <si>
+    <t>1 971,07</t>
+  </si>
+  <si>
+    <t>1 940,41</t>
+  </si>
+  <si>
+    <t>1 945,65</t>
+  </si>
+  <si>
+    <t>11 100,35</t>
+  </si>
+  <si>
+    <t>10 858,98</t>
+  </si>
+  <si>
+    <t>10 815,37</t>
+  </si>
+  <si>
+    <t>10 687,85</t>
+  </si>
+  <si>
+    <t>10 494,92</t>
+  </si>
+  <si>
+    <t>10 455,72</t>
+  </si>
+  <si>
+    <t>879,83</t>
+  </si>
+  <si>
+    <t>866,04</t>
+  </si>
+  <si>
+    <t>863,91</t>
+  </si>
+  <si>
+    <t>856,19</t>
+  </si>
+  <si>
+    <t>845,83</t>
+  </si>
+  <si>
+    <t>844,41</t>
+  </si>
+  <si>
+    <t>55 371,68</t>
+  </si>
+  <si>
+    <t>54 522,62</t>
+  </si>
+  <si>
+    <t>54 230,85</t>
+  </si>
+  <si>
+    <t>53 689,30</t>
+  </si>
+  <si>
+    <t>52 931,66</t>
+  </si>
+  <si>
+    <t>52 863,68</t>
+  </si>
+  <si>
+    <t>2 618,60</t>
+  </si>
+  <si>
+    <t>2 582,21</t>
+  </si>
+  <si>
+    <t>2 567,84</t>
+  </si>
+  <si>
+    <t>2 542,77</t>
+  </si>
+  <si>
+    <t>2 505,73</t>
+  </si>
+  <si>
+    <t>2 502,03</t>
+  </si>
+  <si>
+    <t>12 789,05</t>
+  </si>
+  <si>
+    <t>12 530,29</t>
+  </si>
+  <si>
+    <t>12 577,45</t>
+  </si>
+  <si>
+    <t>12 399,62</t>
+  </si>
+  <si>
+    <t>12 201,79</t>
+  </si>
+  <si>
+    <t>12 230,68</t>
+  </si>
+  <si>
+    <t>1 360,66</t>
+  </si>
+  <si>
+    <t>1 332,15</t>
+  </si>
+  <si>
+    <t>1 321,29</t>
+  </si>
+  <si>
+    <t>1 307,89</t>
+  </si>
+  <si>
+    <t>1 287,22</t>
+  </si>
+  <si>
+    <t>1 286,33</t>
+  </si>
+  <si>
+    <t>128,04</t>
+  </si>
+  <si>
+    <t>125,06</t>
+  </si>
+  <si>
+    <t>123,56</t>
+  </si>
+  <si>
+    <t>122,64</t>
+  </si>
+  <si>
+    <t>121,14</t>
+  </si>
+  <si>
+    <t>121,02</t>
+  </si>
+  <si>
+    <t>565,85</t>
+  </si>
+  <si>
+    <t>558,01</t>
+  </si>
+  <si>
+    <t>555,47</t>
+  </si>
+  <si>
+    <t>549,92</t>
+  </si>
+  <si>
+    <t>541,97</t>
+  </si>
+  <si>
+    <t>540,86</t>
+  </si>
+  <si>
+    <t>4 487,30</t>
+  </si>
+  <si>
+    <t>4 384,50</t>
+  </si>
+  <si>
+    <t>4 350,64</t>
+  </si>
+  <si>
+    <t>4 330,19</t>
+  </si>
+  <si>
+    <t>4 264,08</t>
+  </si>
+  <si>
+    <t>4 251,17</t>
+  </si>
+  <si>
+    <t>18 837,00</t>
+  </si>
+  <si>
+    <t>18 337,00</t>
+  </si>
+  <si>
+    <t>18 198,00</t>
+  </si>
+  <si>
+    <t>17 973,00</t>
+  </si>
+  <si>
+    <t>17 736,00</t>
+  </si>
+  <si>
+    <t>17 806,00</t>
+  </si>
+  <si>
+    <t>16 730,00</t>
+  </si>
+  <si>
+    <t>16 498,00</t>
+  </si>
+  <si>
+    <t>16 423,00</t>
+  </si>
+  <si>
+    <t>16 259,00</t>
+  </si>
+  <si>
+    <t>16 024,00</t>
+  </si>
+  <si>
+    <t>15 991,00</t>
+  </si>
+  <si>
+    <t>2 523,11</t>
+  </si>
+  <si>
+    <t>2 464,45</t>
+  </si>
+  <si>
+    <t>2 430,34</t>
+  </si>
+  <si>
+    <t>2 411,35</t>
+  </si>
+  <si>
+    <t>2 386,33</t>
+  </si>
+  <si>
+    <t>2 385,63</t>
+  </si>
+  <si>
+    <t>752,76</t>
+  </si>
+  <si>
+    <t>743,99</t>
+  </si>
+  <si>
+    <t>743,46</t>
+  </si>
+  <si>
+    <t>735,70</t>
+  </si>
+  <si>
+    <t>735,05</t>
+  </si>
+  <si>
+    <t>733,53</t>
+  </si>
+  <si>
+    <t>9 627,39</t>
+  </si>
+  <si>
+    <t>9 402,98</t>
+  </si>
+  <si>
+    <t>9 274,08</t>
+  </si>
+  <si>
+    <t>9 201,99</t>
+  </si>
+  <si>
+    <t>9 106,36</t>
+  </si>
+  <si>
+    <t>9 103,64</t>
+  </si>
+  <si>
+    <t>12 251,38</t>
+  </si>
+  <si>
+    <t>12 031,17</t>
+  </si>
+  <si>
+    <t>12 070,08</t>
+  </si>
+  <si>
+    <t>11 940,61</t>
+  </si>
+  <si>
+    <t>11 791,26</t>
+  </si>
+  <si>
+    <t>11 801,36</t>
+  </si>
+  <si>
+    <t>24.08.2015</t>
+  </si>
+  <si>
+    <t>23.08.2015</t>
+  </si>
+  <si>
+    <t>22.08.2015</t>
+  </si>
+  <si>
+    <t>21.08.2015</t>
+  </si>
+  <si>
+    <t>20.08.2015</t>
+  </si>
+  <si>
+    <t>19.08.2015</t>
+  </si>
+  <si>
+    <t>18.08.2015</t>
+  </si>
+  <si>
+    <t>17.08.2015</t>
+  </si>
+  <si>
+    <t>16 359,36</t>
+  </si>
+  <si>
+    <t>16 312,81</t>
+  </si>
+  <si>
+    <t>16 029,88</t>
+  </si>
+  <si>
+    <t>16 088,97</t>
+  </si>
+  <si>
+    <t>15 968,65</t>
+  </si>
+  <si>
+    <t>1 876,52</t>
+  </si>
+  <si>
+    <t>1 857,51</t>
+  </si>
+  <si>
+    <t>1 813,83</t>
+  </si>
+  <si>
+    <t>1 805,63</t>
+  </si>
+  <si>
+    <t>1 789,92</t>
+  </si>
+  <si>
+    <t>657,85</t>
+  </si>
+  <si>
+    <t>658,57</t>
+  </si>
+  <si>
+    <t>643,41</t>
+  </si>
+  <si>
+    <t>641,24</t>
+  </si>
+  <si>
+    <t>634,41</t>
+  </si>
+  <si>
+    <t>24 980,12</t>
+  </si>
+  <si>
+    <t>24 898,87</t>
+  </si>
+  <si>
+    <t>24 576,74</t>
+  </si>
+  <si>
+    <t>24 462,19</t>
+  </si>
+  <si>
+    <t>24 359,51</t>
+  </si>
+  <si>
+    <t>5 744,40</t>
+  </si>
+  <si>
+    <t>5 742,76</t>
+  </si>
+  <si>
+    <t>5 689,80</t>
+  </si>
+  <si>
+    <t>5 665,48</t>
+  </si>
+  <si>
+    <t>5 638,61</t>
+  </si>
+  <si>
+    <t>85,00</t>
+  </si>
+  <si>
+    <t>85,13</t>
+  </si>
+  <si>
+    <t>83,95</t>
+  </si>
+  <si>
+    <t>84,13</t>
+  </si>
+  <si>
+    <t>83,60</t>
+  </si>
+  <si>
+    <t>254,87</t>
+  </si>
+  <si>
+    <t>251,40</t>
+  </si>
+  <si>
+    <t>251,94</t>
+  </si>
+  <si>
+    <t>256,75</t>
+  </si>
+  <si>
+    <t>11 455,89</t>
+  </si>
+  <si>
+    <t>11 336,10</t>
+  </si>
+  <si>
+    <t>11 273,05</t>
+  </si>
+  <si>
+    <t>11 398,80</t>
+  </si>
+  <si>
+    <t>11 324,43</t>
+  </si>
+  <si>
+    <t>22 422,99</t>
+  </si>
+  <si>
+    <t>22 328,32</t>
+  </si>
+  <si>
+    <t>21 939,83</t>
+  </si>
+  <si>
+    <t>21 991,39</t>
+  </si>
+  <si>
+    <t>21 829,18</t>
+  </si>
+  <si>
+    <t>249,71</t>
+  </si>
+  <si>
+    <t>245,87</t>
+  </si>
+  <si>
+    <t>249,43</t>
+  </si>
+  <si>
+    <t>245,54</t>
+  </si>
+  <si>
+    <t>1 957,97</t>
+  </si>
+  <si>
+    <t>1 942,24</t>
+  </si>
+  <si>
+    <t>1 922,13</t>
+  </si>
+  <si>
+    <t>1 917,98</t>
+  </si>
+  <si>
+    <t>1 896,92</t>
+  </si>
+  <si>
+    <t>10 517,23</t>
+  </si>
+  <si>
+    <t>10 479,19</t>
+  </si>
+  <si>
+    <t>10 332,37</t>
+  </si>
+  <si>
+    <t>10 383,09</t>
+  </si>
+  <si>
+    <t>10 296,56</t>
+  </si>
+  <si>
+    <t>841,95</t>
+  </si>
+  <si>
+    <t>845,08</t>
+  </si>
+  <si>
+    <t>830,05</t>
+  </si>
+  <si>
+    <t>834,04</t>
+  </si>
+  <si>
+    <t>821,47</t>
+  </si>
+  <si>
+    <t>52 888,76</t>
+  </si>
+  <si>
+    <t>52 785,53</t>
+  </si>
+  <si>
+    <t>52 059,81</t>
+  </si>
+  <si>
+    <t>52 151,39</t>
+  </si>
+  <si>
+    <t>51 755,70</t>
+  </si>
+  <si>
+    <t>2 500,21</t>
+  </si>
+  <si>
+    <t>2 503,84</t>
+  </si>
+  <si>
+    <t>2 493,46</t>
+  </si>
+  <si>
+    <t>2 545,23</t>
+  </si>
+  <si>
+    <t>2 526,71</t>
+  </si>
+  <si>
+    <t>12 291,67</t>
+  </si>
+  <si>
+    <t>12 218,87</t>
+  </si>
+  <si>
+    <t>12 084,59</t>
+  </si>
+  <si>
+    <t>11 999,39</t>
+  </si>
+  <si>
+    <t>11 959,30</t>
+  </si>
+  <si>
+    <t>1 284,13</t>
+  </si>
+  <si>
+    <t>1 282,76</t>
+  </si>
+  <si>
+    <t>1 264,06</t>
+  </si>
+  <si>
+    <t>1 267,80</t>
+  </si>
+  <si>
+    <t>1 257,97</t>
+  </si>
+  <si>
+    <t>120,68</t>
+  </si>
+  <si>
+    <t>120,73</t>
+  </si>
+  <si>
+    <t>118,22</t>
+  </si>
+  <si>
+    <t>117,99</t>
+  </si>
+  <si>
+    <t>116,72</t>
+  </si>
+  <si>
+    <t>541,06</t>
+  </si>
+  <si>
+    <t>540,79</t>
+  </si>
+  <si>
+    <t>533,42</t>
+  </si>
+  <si>
+    <t>534,57</t>
+  </si>
+  <si>
+    <t>530,68</t>
+  </si>
+  <si>
+    <t>4 253,79</t>
+  </si>
+  <si>
+    <t>4 231,52</t>
+  </si>
+  <si>
+    <t>4 137,42</t>
+  </si>
+  <si>
+    <t>4 133,92</t>
+  </si>
+  <si>
+    <t>4 095,70</t>
+  </si>
+  <si>
+    <t>17 781,00</t>
+  </si>
+  <si>
+    <t>17 759,00</t>
+  </si>
+  <si>
+    <t>17 372,00</t>
+  </si>
+  <si>
+    <t>17 327,00</t>
+  </si>
+  <si>
+    <t>17 149,00</t>
+  </si>
+  <si>
+    <t>15 997,00</t>
+  </si>
+  <si>
+    <t>15 989,00</t>
+  </si>
+  <si>
+    <t>15 771,00</t>
+  </si>
+  <si>
+    <t>15 805,00</t>
+  </si>
+  <si>
+    <t>15 690,00</t>
+  </si>
+  <si>
+    <t>2 381,87</t>
+  </si>
+  <si>
+    <t>2 384,87</t>
+  </si>
+  <si>
+    <t>2 330,54</t>
+  </si>
+  <si>
+    <t>2 322,69</t>
+  </si>
+  <si>
+    <t>2 297,89</t>
+  </si>
+  <si>
+    <t>744,05</t>
+  </si>
+  <si>
+    <t>750,66</t>
+  </si>
+  <si>
+    <t>735,67</t>
+  </si>
+  <si>
+    <t>748,61</t>
+  </si>
+  <si>
+    <t>743,60</t>
+  </si>
+  <si>
+    <t>9 088,69</t>
+  </si>
+  <si>
+    <t>9 099,65</t>
+  </si>
+  <si>
+    <t>8 890,83</t>
+  </si>
+  <si>
+    <t>8 861,79</t>
+  </si>
+  <si>
+    <t>8 766,34</t>
+  </si>
+  <si>
+    <t>11 739,40</t>
+  </si>
+  <si>
+    <t>11 649,59</t>
+  </si>
+  <si>
+    <t>11 559,35</t>
+  </si>
+  <si>
+    <t>11 639,59</t>
+  </si>
+  <si>
+    <t>11 575,30</t>
+  </si>
+  <si>
+    <t>16.08.2015</t>
+  </si>
+  <si>
+    <t>15.08.2015</t>
+  </si>
+  <si>
+    <t>14.08.2015</t>
+  </si>
+  <si>
+    <t>13.08.2015</t>
+  </si>
+  <si>
+    <t>12.08.2015</t>
+  </si>
+  <si>
+    <t>11.08.2015</t>
+  </si>
+  <si>
+    <t>10.08.2015</t>
+  </si>
+  <si>
+    <t>09.08.2015</t>
+  </si>
+  <si>
+    <t>15 981,08</t>
+  </si>
+  <si>
+    <t>15 888,33</t>
+  </si>
+  <si>
+    <t>16 011,78</t>
+  </si>
+  <si>
+    <t>15 860,47</t>
+  </si>
+  <si>
+    <t>15 833,03</t>
+  </si>
+  <si>
+    <t>1 799,96</t>
+  </si>
+  <si>
+    <t>1 783,86</t>
+  </si>
+  <si>
+    <t>1 793,45</t>
+  </si>
+  <si>
+    <t>1 778,23</t>
+  </si>
+  <si>
+    <t>1 772,71</t>
+  </si>
+  <si>
+    <t>633,04</t>
+  </si>
+  <si>
+    <t>625,26</t>
+  </si>
+  <si>
+    <t>628,22</t>
+  </si>
+  <si>
+    <t>622,19</t>
+  </si>
+  <si>
+    <t>617,38</t>
+  </si>
+  <si>
+    <t>24 538,26</t>
+  </si>
+  <si>
+    <t>24 255,72</t>
+  </si>
+  <si>
+    <t>24 166,80</t>
+  </si>
+  <si>
+    <t>23 969,66</t>
+  </si>
+  <si>
+    <t>23 731,22</t>
+  </si>
+  <si>
+    <t>5 636,42</t>
+  </si>
+  <si>
+    <t>5 581,15</t>
+  </si>
+  <si>
+    <t>5 588,94</t>
+  </si>
+  <si>
+    <t>5 529,73</t>
+  </si>
+  <si>
+    <t>5 467,39</t>
+  </si>
+  <si>
+    <t>83,67</t>
+  </si>
+  <si>
+    <t>82,94</t>
+  </si>
+  <si>
+    <t>81,34</t>
+  </si>
+  <si>
+    <t>257,03</t>
+  </si>
+  <si>
+    <t>254,71</t>
+  </si>
+  <si>
+    <t>253,59</t>
+  </si>
+  <si>
+    <t>251,11</t>
+  </si>
+  <si>
+    <t>249,79</t>
+  </si>
+  <si>
+    <t>11 321,99</t>
+  </si>
+  <si>
+    <t>11 240,30</t>
+  </si>
+  <si>
+    <t>11 256,63</t>
+  </si>
+  <si>
+    <t>11 140,55</t>
+  </si>
+  <si>
+    <t>11 075,36</t>
+  </si>
+  <si>
+    <t>21 832,73</t>
+  </si>
+  <si>
+    <t>21 713,64</t>
+  </si>
+  <si>
+    <t>21 607,47</t>
+  </si>
+  <si>
+    <t>21 401,67</t>
+  </si>
+  <si>
+    <t>21 261,35</t>
+  </si>
+  <si>
+    <t>248,37</t>
+  </si>
+  <si>
+    <t>246,21</t>
+  </si>
+  <si>
+    <t>245,86</t>
+  </si>
+  <si>
+    <t>252,38</t>
+  </si>
+  <si>
+    <t>1 899,61</t>
+  </si>
+  <si>
+    <t>1 880,42</t>
+  </si>
+  <si>
+    <t>1 881,71</t>
+  </si>
+  <si>
+    <t>1 869,47</t>
+  </si>
+  <si>
+    <t>1 860,81</t>
+  </si>
+  <si>
+    <t>10 262,95</t>
+  </si>
+  <si>
+    <t>10 175,62</t>
+  </si>
+  <si>
+    <t>10 231,89</t>
+  </si>
+  <si>
+    <t>10 120,03</t>
+  </si>
+  <si>
+    <t>9 977,53</t>
+  </si>
+  <si>
+    <t>818,50</t>
+  </si>
+  <si>
+    <t>815,99</t>
+  </si>
+  <si>
+    <t>820,38</t>
+  </si>
+  <si>
+    <t>815,14</t>
+  </si>
+  <si>
+    <t>813,23</t>
+  </si>
+  <si>
+    <t>51 800,67</t>
+  </si>
+  <si>
+    <t>51 313,75</t>
+  </si>
+  <si>
+    <t>51 139,31</t>
+  </si>
+  <si>
+    <t>50 646,07</t>
+  </si>
+  <si>
+    <t>50 313,47</t>
+  </si>
+  <si>
+    <t>2 529,45</t>
+  </si>
+  <si>
+    <t>2 506,58</t>
+  </si>
+  <si>
+    <t>2 495,43</t>
+  </si>
+  <si>
+    <t>2 471,15</t>
+  </si>
+  <si>
+    <t>2 455,53</t>
+  </si>
+  <si>
+    <t>11 924,08</t>
+  </si>
+  <si>
+    <t>11 805,53</t>
+  </si>
+  <si>
+    <t>11 808,59</t>
+  </si>
+  <si>
+    <t>11 669,65</t>
+  </si>
+  <si>
+    <t>11 683,84</t>
+  </si>
+  <si>
+    <t>1 258,32</t>
+  </si>
+  <si>
+    <t>1 251,36</t>
+  </si>
+  <si>
+    <t>1 249,71</t>
+  </si>
+  <si>
+    <t>1 235,76</t>
+  </si>
+  <si>
+    <t>1 226,86</t>
+  </si>
+  <si>
+    <t>116,46</t>
+  </si>
+  <si>
+    <t>115,11</t>
+  </si>
+  <si>
+    <t>115,29</t>
+  </si>
+  <si>
+    <t>114,37</t>
+  </si>
+  <si>
+    <t>531,25</t>
+  </si>
+  <si>
+    <t>526,45</t>
+  </si>
+  <si>
+    <t>524,15</t>
+  </si>
+  <si>
+    <t>519,01</t>
+  </si>
+  <si>
+    <t>515,73</t>
+  </si>
+  <si>
+    <t>4 086,16</t>
+  </si>
+  <si>
+    <t>4 058,09</t>
+  </si>
+  <si>
+    <t>4 098,27</t>
+  </si>
+  <si>
+    <t>4 070,29</t>
+  </si>
+  <si>
+    <t>4 027,58</t>
+  </si>
+  <si>
+    <t>17 119,00</t>
+  </si>
+  <si>
+    <t>16 926,00</t>
+  </si>
+  <si>
+    <t>16 988,00</t>
+  </si>
+  <si>
+    <t>16 864,00</t>
+  </si>
+  <si>
+    <t>16 678,00</t>
+  </si>
+  <si>
+    <t>15 707,00</t>
+  </si>
+  <si>
+    <t>15 565,00</t>
+  </si>
+  <si>
+    <t>15 497,00</t>
+  </si>
+  <si>
+    <t>15 248,00</t>
+  </si>
+  <si>
+    <t>2 292,74</t>
+  </si>
+  <si>
+    <t>2 265,53</t>
+  </si>
+  <si>
+    <t>2 277,80</t>
+  </si>
+  <si>
+    <t>2 255,52</t>
+  </si>
+  <si>
+    <t>2 238,44</t>
+  </si>
+  <si>
+    <t>725,50</t>
+  </si>
+  <si>
+    <t>720,60</t>
+  </si>
+  <si>
+    <t>712,51</t>
+  </si>
+  <si>
+    <t>710,42</t>
+  </si>
+  <si>
+    <t>722,65</t>
+  </si>
+  <si>
+    <t>8 745,79</t>
+  </si>
+  <si>
+    <t>8 642,42</t>
+  </si>
+  <si>
+    <t>8 689,83</t>
+  </si>
+  <si>
+    <t>8 604,83</t>
+  </si>
+  <si>
+    <t>8 539,90</t>
+  </si>
+  <si>
+    <t>11 508,52</t>
+  </si>
+  <si>
+    <t>11 464,40</t>
+  </si>
+  <si>
+    <t>11 441,44</t>
+  </si>
+  <si>
+    <t>11 197,25</t>
+  </si>
+  <si>
+    <t>11 076,15</t>
+  </si>
+  <si>
+    <t>08.08.2015</t>
+  </si>
+  <si>
+    <t>07.08.2015</t>
+  </si>
+  <si>
+    <t>06.08.2015</t>
+  </si>
+  <si>
+    <t>05.08.2015</t>
+  </si>
+  <si>
+    <t>04.08.2015</t>
+  </si>
+  <si>
+    <t>03.08.2015</t>
+  </si>
+  <si>
+    <t>02.08.2015</t>
+  </si>
+  <si>
+    <t>01.08.2015</t>
+  </si>
+  <si>
+    <t>В АВГУСТЕ</t>
+  </si>
+  <si>
+    <t>18 246,75</t>
+  </si>
+  <si>
+    <t>18 067,71</t>
+  </si>
+  <si>
+    <t>18 043,51</t>
+  </si>
+  <si>
+    <t>18 113,05</t>
+  </si>
+  <si>
+    <t>2 102,54</t>
+  </si>
+  <si>
+    <t>2 092,52</t>
+  </si>
+  <si>
+    <t>2 103,72</t>
+  </si>
+  <si>
+    <t>2 102,76</t>
+  </si>
+  <si>
+    <t>731,01</t>
+  </si>
+  <si>
+    <t>726,00</t>
+  </si>
+  <si>
+    <t>726,55</t>
+  </si>
+  <si>
+    <t>730,05</t>
+  </si>
+  <si>
+    <t>26 888,20</t>
+  </si>
+  <si>
+    <t>26 949,58</t>
+  </si>
+  <si>
+    <t>26 963,33</t>
+  </si>
+  <si>
+    <t>26 971,89</t>
+  </si>
+  <si>
+    <t>5 810,26</t>
+  </si>
+  <si>
+    <t>5 799,00</t>
+  </si>
+  <si>
+    <t>5 839,94</t>
+  </si>
+  <si>
+    <t>5 774,13</t>
+  </si>
+  <si>
+    <t>65,24</t>
+  </si>
+  <si>
+    <t>65,41</t>
+  </si>
+  <si>
+    <t>66,29</t>
+  </si>
+  <si>
+    <t>65,70</t>
+  </si>
+  <si>
+    <t>257,05</t>
+  </si>
+  <si>
+    <t>256,88</t>
+  </si>
+  <si>
+    <t>251,61</t>
+  </si>
+  <si>
+    <t>12 393,59</t>
+  </si>
+  <si>
+    <t>12 384,75</t>
+  </si>
+  <si>
+    <t>12 438,62</t>
+  </si>
+  <si>
+    <t>12 391,40</t>
+  </si>
+  <si>
+    <t>24 823,32</t>
+  </si>
+  <si>
+    <t>24 795,00</t>
+  </si>
+  <si>
+    <t>24 890,20</t>
+  </si>
+  <si>
+    <t>24 789,22</t>
+  </si>
+  <si>
+    <t>267,33</t>
+  </si>
+  <si>
+    <t>270,14</t>
+  </si>
+  <si>
+    <t>269,18</t>
+  </si>
+  <si>
+    <t>265,55</t>
+  </si>
+  <si>
+    <t>2 081,65</t>
+  </si>
+  <si>
+    <t>2 066,44</t>
+  </si>
+  <si>
+    <t>2 083,08</t>
+  </si>
+  <si>
+    <t>2 090,28</t>
+  </si>
+  <si>
+    <t>11 217,51</t>
+  </si>
+  <si>
+    <t>11 277,13</t>
+  </si>
+  <si>
+    <t>11 195,25</t>
+  </si>
+  <si>
+    <t>11 105,97</t>
+  </si>
+  <si>
+    <t>880,86</t>
+  </si>
+  <si>
+    <t>879,49</t>
+  </si>
+  <si>
+    <t>874,42</t>
+  </si>
+  <si>
+    <t>874,85</t>
+  </si>
+  <si>
+    <t>58 578,47</t>
+  </si>
+  <si>
+    <t>58 496,18</t>
+  </si>
+  <si>
+    <t>58 508,46</t>
+  </si>
+  <si>
+    <t>58 436,25</t>
+  </si>
+  <si>
+    <t>2 781,81</t>
+  </si>
+  <si>
+    <t>2 777,72</t>
+  </si>
+  <si>
+    <t>2 777,79</t>
+  </si>
+  <si>
+    <t>2 768,91</t>
+  </si>
+  <si>
+    <t>13 194,95</t>
+  </si>
+  <si>
+    <t>13 272,07</t>
+  </si>
+  <si>
+    <t>13 280,08</t>
+  </si>
+  <si>
+    <t>13 249,86</t>
+  </si>
+  <si>
+    <t>1 476,79</t>
+  </si>
+  <si>
+    <t>1 471,49</t>
+  </si>
+  <si>
+    <t>1 464,66</t>
+  </si>
+  <si>
+    <t>1 472,85</t>
+  </si>
+  <si>
+    <t>138,89</t>
+  </si>
+  <si>
+    <t>138,09</t>
+  </si>
+  <si>
+    <t>137,71</t>
+  </si>
+  <si>
+    <t>137,56</t>
+  </si>
+  <si>
+    <t>592,95</t>
+  </si>
+  <si>
+    <t>592,54</t>
+  </si>
+  <si>
+    <t>593,08</t>
+  </si>
+  <si>
+    <t>591,91</t>
+  </si>
+  <si>
+    <t>4 685,50</t>
+  </si>
+  <si>
+    <t>4 672,25</t>
+  </si>
+  <si>
+    <t>4 687,93</t>
+  </si>
+  <si>
+    <t>4 697,81</t>
+  </si>
+  <si>
+    <t>19 908,00</t>
+  </si>
+  <si>
+    <t>19 776,00</t>
+  </si>
+  <si>
+    <t>19 716,00</t>
+  </si>
+  <si>
+    <t>19 793,00</t>
+  </si>
+  <si>
+    <t>17 703,00</t>
+  </si>
+  <si>
+    <t>17 691,00</t>
+  </si>
+  <si>
+    <t>17 707,00</t>
+  </si>
+  <si>
+    <t>17 672,00</t>
+  </si>
+  <si>
+    <t>2 665,99</t>
+  </si>
+  <si>
+    <t>2 652,24</t>
+  </si>
+  <si>
+    <t>2 647,62</t>
+  </si>
+  <si>
+    <t>2 655,83</t>
+  </si>
+  <si>
+    <t>825,31</t>
+  </si>
+  <si>
+    <t>820,36</t>
+  </si>
+  <si>
+    <t>826,76</t>
+  </si>
+  <si>
+    <t>10 169,46</t>
+  </si>
+  <si>
+    <t>10 114,34</t>
+  </si>
+  <si>
+    <t>10 099,24</t>
+  </si>
+  <si>
+    <t>10 131,87</t>
+  </si>
+  <si>
+    <t>12 345,19</t>
+  </si>
+  <si>
+    <t>12 429,70</t>
+  </si>
+  <si>
+    <t>12 425,00</t>
+  </si>
+  <si>
+    <t>12 277,62</t>
+  </si>
+  <si>
+    <t>30.09.2015</t>
+  </si>
+  <si>
+    <t>29.09.2015</t>
+  </si>
+  <si>
+    <t>28.09.2015</t>
+  </si>
+  <si>
+    <t>27.09.2015</t>
+  </si>
+  <si>
+    <t>26.09.2015</t>
+  </si>
+  <si>
+    <t>25.09.2015</t>
+  </si>
+  <si>
+    <t>18 004,50</t>
+  </si>
+  <si>
+    <t>18 054,40</t>
+  </si>
+  <si>
+    <t>18 125,42</t>
+  </si>
+  <si>
+    <t>18 328,28</t>
+  </si>
+  <si>
+    <t>18 231,25</t>
+  </si>
+  <si>
+    <t>18 179,95</t>
+  </si>
+  <si>
+    <t>2 089,96</t>
+  </si>
+  <si>
+    <t>2 098,58</t>
+  </si>
+  <si>
+    <t>2 120,59</t>
+  </si>
+  <si>
+    <t>2 146,57</t>
+  </si>
+  <si>
+    <t>2 138,68</t>
+  </si>
+  <si>
+    <t>2 133,03</t>
+  </si>
+  <si>
+    <t>722,14</t>
+  </si>
+  <si>
+    <t>726,59</t>
+  </si>
+  <si>
+    <t>731,26</t>
+  </si>
+  <si>
+    <t>741,75</t>
+  </si>
+  <si>
+    <t>737,85</t>
+  </si>
+  <si>
+    <t>735,11</t>
+  </si>
+  <si>
+    <t>26 968,68</t>
+  </si>
+  <si>
+    <t>27 159,80</t>
+  </si>
+  <si>
+    <t>27 196,92</t>
+  </si>
+  <si>
+    <t>27 438,64</t>
+  </si>
+  <si>
+    <t>27 361,37</t>
+  </si>
+  <si>
+    <t>27 298,55</t>
+  </si>
+  <si>
+    <t>5 816,29</t>
+  </si>
+  <si>
+    <t>5 832,99</t>
+  </si>
+  <si>
+    <t>5 834,10</t>
+  </si>
+  <si>
+    <t>5 847,66</t>
+  </si>
+  <si>
+    <t>5 839,93</t>
+  </si>
+  <si>
+    <t>5 868,04</t>
+  </si>
+  <si>
+    <t>65,60</t>
+  </si>
+  <si>
+    <t>67,27</t>
+  </si>
+  <si>
+    <t>64,86</t>
+  </si>
+  <si>
+    <t>63,57</t>
+  </si>
+  <si>
+    <t>64,90</t>
+  </si>
+  <si>
+    <t>61,65</t>
+  </si>
+  <si>
+    <t>249,97</t>
+  </si>
+  <si>
+    <t>249,59</t>
+  </si>
+  <si>
+    <t>259,91</t>
+  </si>
+  <si>
+    <t>261,47</t>
+  </si>
+  <si>
+    <t>262,71</t>
+  </si>
+  <si>
+    <t>12 371,21</t>
+  </si>
+  <si>
+    <t>12 392,88</t>
+  </si>
+  <si>
+    <t>12 450,28</t>
+  </si>
+  <si>
+    <t>12 609,96</t>
+  </si>
+  <si>
+    <t>12 600,29</t>
+  </si>
+  <si>
+    <t>12 653,08</t>
+  </si>
+  <si>
+    <t>24 719,89</t>
+  </si>
+  <si>
+    <t>24 758,88</t>
+  </si>
+  <si>
+    <t>24 862,45</t>
+  </si>
+  <si>
+    <t>24 744,48</t>
+  </si>
+  <si>
+    <t>24 802,92</t>
+  </si>
+  <si>
+    <t>24 994,06</t>
+  </si>
+  <si>
+    <t>266,13</t>
+  </si>
+  <si>
+    <t>265,27</t>
+  </si>
+  <si>
+    <t>264,97</t>
+  </si>
+  <si>
+    <t>266,86</t>
+  </si>
+  <si>
+    <t>269,13</t>
+  </si>
+  <si>
+    <t>268,80</t>
+  </si>
+  <si>
+    <t>2 122,03</t>
+  </si>
+  <si>
+    <t>2 128,91</t>
+  </si>
+  <si>
+    <t>2 177,67</t>
+  </si>
+  <si>
+    <t>2 172,01</t>
+  </si>
+  <si>
+    <t>2 151,10</t>
+  </si>
+  <si>
+    <t>11 044,12</t>
+  </si>
+  <si>
+    <t>11 094,27</t>
+  </si>
+  <si>
+    <t>11 136,81</t>
+  </si>
+  <si>
+    <t>11 246,14</t>
+  </si>
+  <si>
+    <t>11 184,75</t>
+  </si>
+  <si>
+    <t>11 261,95</t>
+  </si>
+  <si>
+    <t>875,23</t>
+  </si>
+  <si>
+    <t>881,15</t>
+  </si>
+  <si>
+    <t>885,35</t>
+  </si>
+  <si>
+    <t>878,75</t>
+  </si>
+  <si>
+    <t>880,15</t>
+  </si>
+  <si>
+    <t>883,79</t>
+  </si>
+  <si>
+    <t>58 172,50</t>
+  </si>
+  <si>
+    <t>58 070,38</t>
+  </si>
+  <si>
+    <t>58 037,71</t>
+  </si>
+  <si>
+    <t>58 171,02</t>
+  </si>
+  <si>
+    <t>58 385,75</t>
+  </si>
+  <si>
+    <t>58 651,22</t>
+  </si>
+  <si>
+    <t>2 757,41</t>
+  </si>
+  <si>
+    <t>2 753,56</t>
+  </si>
+  <si>
+    <t>2 752,22</t>
+  </si>
+  <si>
+    <t>2 754,58</t>
+  </si>
+  <si>
+    <t>2 770,45</t>
+  </si>
+  <si>
+    <t>2 781,42</t>
+  </si>
+  <si>
+    <t>13 270,76</t>
+  </si>
+  <si>
+    <t>13 243,07</t>
+  </si>
+  <si>
+    <t>13 270,75</t>
+  </si>
+  <si>
+    <t>13 404,44</t>
+  </si>
+  <si>
+    <t>13 358,08</t>
+  </si>
+  <si>
+    <t>13 396,33</t>
+  </si>
+  <si>
+    <t>1 464,61</t>
+  </si>
+  <si>
+    <t>1 456,65</t>
+  </si>
+  <si>
+    <t>1 471,28</t>
+  </si>
+  <si>
+    <t>1 459,39</t>
+  </si>
+  <si>
+    <t>1 471,94</t>
+  </si>
+  <si>
+    <t>136,59</t>
+  </si>
+  <si>
+    <t>136,90</t>
+  </si>
+  <si>
+    <t>137,73</t>
+  </si>
+  <si>
+    <t>139,51</t>
+  </si>
+  <si>
+    <t>138,98</t>
+  </si>
+  <si>
+    <t>138,50</t>
+  </si>
+  <si>
+    <t>589,60</t>
+  </si>
+  <si>
+    <t>588,06</t>
+  </si>
+  <si>
+    <t>587,15</t>
+  </si>
+  <si>
+    <t>587,19</t>
+  </si>
+  <si>
+    <t>590,70</t>
+  </si>
+  <si>
+    <t>593,52</t>
+  </si>
+  <si>
+    <t>4 660,52</t>
+  </si>
+  <si>
+    <t>4 686,55</t>
+  </si>
+  <si>
+    <t>4 725,39</t>
+  </si>
+  <si>
+    <t>4 777,75</t>
+  </si>
+  <si>
+    <t>4 747,62</t>
+  </si>
+  <si>
+    <t>4 740,76</t>
+  </si>
+  <si>
+    <t>19 579,00</t>
+  </si>
+  <si>
+    <t>19 615,00</t>
+  </si>
+  <si>
+    <t>19 809,00</t>
+  </si>
+  <si>
+    <t>19 989,00</t>
+  </si>
+  <si>
+    <t>19 963,00</t>
+  </si>
+  <si>
+    <t>19 947,00</t>
+  </si>
+  <si>
+    <t>17 603,00</t>
+  </si>
+  <si>
+    <t>17 557,00</t>
+  </si>
+  <si>
+    <t>17 530,00</t>
+  </si>
+  <si>
+    <t>17 531,00</t>
+  </si>
+  <si>
+    <t>17 636,00</t>
+  </si>
+  <si>
+    <t>17 720,00</t>
+  </si>
+  <si>
+    <t>2 623,75</t>
+  </si>
+  <si>
+    <t>2 633,46</t>
+  </si>
+  <si>
+    <t>2 652,18</t>
+  </si>
+  <si>
+    <t>2 691,61</t>
+  </si>
+  <si>
+    <t>2 677,52</t>
+  </si>
+  <si>
+    <t>2 666,79</t>
+  </si>
+  <si>
+    <t>815,90</t>
+  </si>
+  <si>
+    <t>809,08</t>
+  </si>
+  <si>
+    <t>802,66</t>
+  </si>
+  <si>
+    <t>808,81</t>
+  </si>
+  <si>
+    <t>816,48</t>
+  </si>
+  <si>
+    <t>811,91</t>
+  </si>
+  <si>
+    <t>10 006,82</t>
+  </si>
+  <si>
+    <t>10 044,62</t>
+  </si>
+  <si>
+    <t>10 117,16</t>
+  </si>
+  <si>
+    <t>10 267,96</t>
+  </si>
+  <si>
+    <t>10 214,29</t>
+  </si>
+  <si>
+    <t>10 173,09</t>
+  </si>
+  <si>
+    <t>12 402,19</t>
+  </si>
+  <si>
+    <t>12 476,88</t>
+  </si>
+  <si>
+    <t>12 557,62</t>
+  </si>
+  <si>
+    <t>12 714,36</t>
+  </si>
+  <si>
+    <t>12 638,84</t>
+  </si>
+  <si>
+    <t>12 702,58</t>
+  </si>
+  <si>
+    <t>24.09.2015</t>
+  </si>
+  <si>
+    <t>23.09.2015</t>
+  </si>
+  <si>
+    <t>22.09.2015</t>
+  </si>
+  <si>
+    <t>21.09.2015</t>
+  </si>
+  <si>
+    <t>20.09.2015</t>
+  </si>
+  <si>
+    <t>19.09.2015</t>
+  </si>
+  <si>
+    <t>18.09.2015</t>
+  </si>
+  <si>
+    <t>17.09.2015</t>
+  </si>
+  <si>
+    <t>18 350,12</t>
+  </si>
+  <si>
+    <t>18 347,51</t>
+  </si>
+  <si>
+    <t>18 267,74</t>
+  </si>
+  <si>
+    <t>18 282,43</t>
+  </si>
+  <si>
+    <t>18 290,79</t>
+  </si>
+  <si>
+    <t>18 246,62</t>
+  </si>
+  <si>
+    <t>2 154,94</t>
+  </si>
+  <si>
+    <t>2 158,64</t>
+  </si>
+  <si>
+    <t>2 142,23</t>
+  </si>
+  <si>
+    <t>2 125,99</t>
+  </si>
+  <si>
+    <t>2 115,07</t>
+  </si>
+  <si>
+    <t>2 112,68</t>
+  </si>
+  <si>
+    <t>742,52</t>
+  </si>
+  <si>
+    <t>743,94</t>
+  </si>
+  <si>
+    <t>741,92</t>
+  </si>
+  <si>
+    <t>739,29</t>
+  </si>
+  <si>
+    <t>736,66</t>
+  </si>
+  <si>
+    <t>736,30</t>
+  </si>
+  <si>
+    <t>27 405,88</t>
+  </si>
+  <si>
+    <t>27 509,48</t>
+  </si>
+  <si>
+    <t>27 476,73</t>
+  </si>
+  <si>
+    <t>27 465,57</t>
+  </si>
+  <si>
+    <t>27 338,20</t>
+  </si>
+  <si>
+    <t>27 432,19</t>
+  </si>
+  <si>
+    <t>5 821,70</t>
+  </si>
+  <si>
+    <t>5 815,10</t>
+  </si>
+  <si>
+    <t>5 867,17</t>
+  </si>
+  <si>
+    <t>5 866,49</t>
+  </si>
+  <si>
+    <t>5 914,87</t>
+  </si>
+  <si>
+    <t>5 890,76</t>
+  </si>
+  <si>
+    <t>63,50</t>
+  </si>
+  <si>
+    <t>64,05</t>
+  </si>
+  <si>
+    <t>68,93</t>
+  </si>
+  <si>
+    <t>70,46</t>
+  </si>
+  <si>
+    <t>71,37</t>
+  </si>
+  <si>
+    <t>72,82</t>
+  </si>
+  <si>
+    <t>263,34</t>
+  </si>
+  <si>
+    <t>263,87</t>
+  </si>
+  <si>
+    <t>269,17</t>
+  </si>
+  <si>
+    <t>269,76</t>
+  </si>
+  <si>
+    <t>269,26</t>
+  </si>
+  <si>
+    <t>269,40</t>
+  </si>
+  <si>
+    <t>12 682,61</t>
+  </si>
+  <si>
+    <t>12 655,91</t>
+  </si>
+  <si>
+    <t>12 590,89</t>
+  </si>
+  <si>
+    <t>12 620,26</t>
+  </si>
+  <si>
+    <t>12 568,02</t>
+  </si>
+  <si>
+    <t>12 524,43</t>
+  </si>
+  <si>
+    <t>25 057,56</t>
+  </si>
+  <si>
+    <t>25 062,25</t>
+  </si>
+  <si>
+    <t>24 991,89</t>
+  </si>
+  <si>
+    <t>25 019,89</t>
+  </si>
+  <si>
+    <t>24 989,63</t>
+  </si>
+  <si>
+    <t>24 971,97</t>
+  </si>
+  <si>
+    <t>264,17</t>
+  </si>
+  <si>
+    <t>261,86</t>
+  </si>
+  <si>
+    <t>261,57</t>
+  </si>
+  <si>
+    <t>263,13</t>
+  </si>
+  <si>
+    <t>259,02</t>
+  </si>
+  <si>
+    <t>2 165,69</t>
+  </si>
+  <si>
+    <t>2 179,77</t>
+  </si>
+  <si>
+    <t>2 168,65</t>
+  </si>
+  <si>
+    <t>2 179,34</t>
+  </si>
+  <si>
+    <t>2 163,22</t>
+  </si>
+  <si>
+    <t>2 151,72</t>
+  </si>
+  <si>
+    <t>11 241,57</t>
+  </si>
+  <si>
+    <t>11 262,57</t>
+  </si>
+  <si>
+    <t>11 201,28</t>
+  </si>
+  <si>
+    <t>11 259,72</t>
+  </si>
+  <si>
+    <t>11 326,14</t>
+  </si>
+  <si>
+    <t>11 186,67</t>
+  </si>
+  <si>
+    <t>903,92</t>
+  </si>
+  <si>
+    <t>911,55</t>
+  </si>
+  <si>
+    <t>914,04</t>
+  </si>
+  <si>
+    <t>924,35</t>
+  </si>
+  <si>
+    <t>923,36</t>
+  </si>
+  <si>
+    <t>923,59</t>
+  </si>
+  <si>
+    <t>58 853,55</t>
+  </si>
+  <si>
+    <t>58 947,44</t>
+  </si>
+  <si>
+    <t>58 938,83</t>
+  </si>
+  <si>
+    <t>59 022,03</t>
+  </si>
+  <si>
+    <t>58 903,11</t>
+  </si>
+  <si>
+    <t>58 958,24</t>
+  </si>
+  <si>
+    <t>2 788,43</t>
+  </si>
+  <si>
+    <t>2 794,98</t>
+  </si>
+  <si>
+    <t>2 792,36</t>
+  </si>
+  <si>
+    <t>2 797,47</t>
+  </si>
+  <si>
+    <t>2 791,85</t>
+  </si>
+  <si>
+    <t>2 797,91</t>
+  </si>
+  <si>
+    <t>13 409,84</t>
+  </si>
+  <si>
+    <t>13 453,27</t>
+  </si>
+  <si>
+    <t>13 437,25</t>
+  </si>
+  <si>
+    <t>13 506,45</t>
+  </si>
+  <si>
+    <t>13 469,23</t>
+  </si>
+  <si>
+    <t>13 433,36</t>
+  </si>
+  <si>
+    <t>1 486,42</t>
+  </si>
+  <si>
+    <t>1 480,64</t>
+  </si>
+  <si>
+    <t>1 476,59</t>
+  </si>
+  <si>
+    <t>1 475,90</t>
+  </si>
+  <si>
+    <t>1 478,31</t>
+  </si>
+  <si>
+    <t>1 484,60</t>
+  </si>
+  <si>
+    <t>139,70</t>
+  </si>
+  <si>
+    <t>140,09</t>
+  </si>
+  <si>
+    <t>139,57</t>
+  </si>
+  <si>
+    <t>138,81</t>
+  </si>
+  <si>
+    <t>138,48</t>
+  </si>
+  <si>
+    <t>138,18</t>
+  </si>
+  <si>
+    <t>594,92</t>
+  </si>
+  <si>
+    <t>596,13</t>
+  </si>
+  <si>
+    <t>596,23</t>
+  </si>
+  <si>
+    <t>596,43</t>
+  </si>
+  <si>
+    <t>596,73</t>
+  </si>
+  <si>
+    <t>4 776,40</t>
+  </si>
+  <si>
+    <t>4 796,53</t>
+  </si>
+  <si>
+    <t>4 774,69</t>
+  </si>
+  <si>
+    <t>4 740,84</t>
+  </si>
+  <si>
+    <t>4 735,53</t>
+  </si>
+  <si>
+    <t>4 701,78</t>
+  </si>
+  <si>
+    <t>20 067,00</t>
+  </si>
+  <si>
+    <t>20 184,00</t>
+  </si>
+  <si>
+    <t>20 098,00</t>
+  </si>
+  <si>
+    <t>19 959,00</t>
+  </si>
+  <si>
+    <t>19 898,00</t>
+  </si>
+  <si>
+    <t>19 922,00</t>
+  </si>
+  <si>
+    <t>17 762,00</t>
+  </si>
+  <si>
+    <t>17 798,00</t>
+  </si>
+  <si>
+    <t>17 801,00</t>
+  </si>
+  <si>
+    <t>17 840,00</t>
+  </si>
+  <si>
+    <t>17 807,00</t>
+  </si>
+  <si>
+    <t>17 816,00</t>
+  </si>
+  <si>
+    <t>2 694,31</t>
+  </si>
+  <si>
+    <t>2 702,38</t>
+  </si>
+  <si>
+    <t>2 691,37</t>
+  </si>
+  <si>
+    <t>2 679,16</t>
+  </si>
+  <si>
+    <t>2 670,92</t>
+  </si>
+  <si>
+    <t>2 669,50</t>
+  </si>
+  <si>
+    <t>806,45</t>
+  </si>
+  <si>
+    <t>812,69</t>
+  </si>
+  <si>
+    <t>820,32</t>
+  </si>
+  <si>
+    <t>824,02</t>
+  </si>
+  <si>
+    <t>810,79</t>
+  </si>
+  <si>
+    <t>800,72</t>
+  </si>
+  <si>
+    <t>10 277,75</t>
+  </si>
+  <si>
+    <t>10 307,82</t>
+  </si>
+  <si>
+    <t>10 265,27</t>
+  </si>
+  <si>
+    <t>10 220,27</t>
+  </si>
+  <si>
+    <t>10 188,53</t>
+  </si>
+  <si>
+    <t>10 183,48</t>
+  </si>
+  <si>
+    <t>12 666,97</t>
+  </si>
+  <si>
+    <t>12 664,17</t>
+  </si>
+  <si>
+    <t>12 557,72</t>
+  </si>
+  <si>
+    <t>12 613,77</t>
+  </si>
+  <si>
+    <t>12 526,33</t>
+  </si>
+  <si>
+    <t>12 434,68</t>
+  </si>
+  <si>
+    <t>16.09.2015</t>
+  </si>
+  <si>
+    <t>15.09.2015</t>
+  </si>
+  <si>
+    <t>14.09.2015</t>
+  </si>
+  <si>
+    <t>13.09.2015</t>
+  </si>
+  <si>
+    <t>12.09.2015</t>
+  </si>
+  <si>
+    <t>11.09.2015</t>
+  </si>
+  <si>
+    <t>10.09.2015</t>
+  </si>
+  <si>
+    <t>09.09.2015</t>
+  </si>
+  <si>
+    <t>18 304,44</t>
+  </si>
+  <si>
+    <t>18 142,92</t>
+  </si>
+  <si>
+    <t>18 131,45</t>
+  </si>
+  <si>
+    <t>18 139,49</t>
+  </si>
+  <si>
+    <t>18 099,45</t>
+  </si>
+  <si>
+    <t>18 106,55</t>
+  </si>
+  <si>
+    <t>2 111,03</t>
+  </si>
+  <si>
+    <t>2 095,25</t>
+  </si>
+  <si>
+    <t>2 102,70</t>
+  </si>
+  <si>
+    <t>2 072,64</t>
+  </si>
+  <si>
+    <t>2 061,54</t>
+  </si>
+  <si>
+    <t>2 061,13</t>
+  </si>
+  <si>
+    <t>735,41</t>
+  </si>
+  <si>
+    <t>729,14</t>
+  </si>
+  <si>
+    <t>730,49</t>
+  </si>
+  <si>
+    <t>729,57</t>
+  </si>
+  <si>
+    <t>723,26</t>
+  </si>
+  <si>
+    <t>27 144,62</t>
+  </si>
+  <si>
+    <t>26 951,54</t>
+  </si>
+  <si>
+    <t>26 834,85</t>
+  </si>
+  <si>
+    <t>26 716,63</t>
+  </si>
+  <si>
+    <t>26 696,16</t>
+  </si>
+  <si>
+    <t>26 901,39</t>
+  </si>
+  <si>
+    <t>5 860,01</t>
+  </si>
+  <si>
+    <t>5 928,92</t>
+  </si>
+  <si>
+    <t>5 935,72</t>
+  </si>
+  <si>
+    <t>5 929,45</t>
+  </si>
+  <si>
+    <t>5 961,32</t>
+  </si>
+  <si>
+    <t>5 975,18</t>
+  </si>
+  <si>
+    <t>73,24</t>
+  </si>
+  <si>
+    <t>73,50</t>
+  </si>
+  <si>
+    <t>73,21</t>
+  </si>
+  <si>
+    <t>72,62</t>
+  </si>
+  <si>
+    <t>72,85</t>
+  </si>
+  <si>
+    <t>72,56</t>
+  </si>
+  <si>
+    <t>269,02</t>
+  </si>
+  <si>
+    <t>271,65</t>
+  </si>
+  <si>
+    <t>269,96</t>
+  </si>
+  <si>
+    <t>268,70</t>
+  </si>
+  <si>
+    <t>267,29</t>
+  </si>
+  <si>
+    <t>268,10</t>
+  </si>
+  <si>
+    <t>12 459,12</t>
+  </si>
+  <si>
+    <t>12 476,10</t>
+  </si>
+  <si>
+    <t>12 412,06</t>
+  </si>
+  <si>
+    <t>12 342,38</t>
+  </si>
+  <si>
+    <t>12 335,78</t>
+  </si>
+  <si>
+    <t>12 353,21</t>
+  </si>
+  <si>
+    <t>24 936,93</t>
+  </si>
+  <si>
+    <t>24 844,44</t>
+  </si>
+  <si>
+    <t>24 725,74</t>
+  </si>
+  <si>
+    <t>24 624,88</t>
+  </si>
+  <si>
+    <t>24 424,72</t>
+  </si>
+  <si>
+    <t>24 573,99</t>
+  </si>
+  <si>
+    <t>259,71</t>
+  </si>
+  <si>
+    <t>261,21</t>
+  </si>
+  <si>
+    <t>262,28</t>
+  </si>
+  <si>
+    <t>262,43</t>
+  </si>
+  <si>
+    <t>266,00</t>
+  </si>
+  <si>
+    <t>261,36</t>
+  </si>
+  <si>
+    <t>2 147,28</t>
+  </si>
+  <si>
+    <t>2 138,74</t>
+  </si>
+  <si>
+    <t>2 123,69</t>
+  </si>
+  <si>
+    <t>2 110,16</t>
+  </si>
+  <si>
+    <t>2 090,18</t>
+  </si>
+  <si>
+    <t>2 095,92</t>
+  </si>
+  <si>
+    <t>11 143,39</t>
+  </si>
+  <si>
+    <t>11 264,96</t>
+  </si>
+  <si>
+    <t>11 153,58</t>
+  </si>
+  <si>
+    <t>11 079,67</t>
+  </si>
+  <si>
+    <t>11 024,01</t>
+  </si>
+  <si>
+    <t>11 194,59</t>
+  </si>
+  <si>
+    <t>924,21</t>
+  </si>
+  <si>
+    <t>914,56</t>
+  </si>
+  <si>
+    <t>905,82</t>
+  </si>
+  <si>
+    <t>905,10</t>
+  </si>
+  <si>
+    <t>900,57</t>
+  </si>
+  <si>
+    <t>916,12</t>
+  </si>
+  <si>
+    <t>58 879,40</t>
+  </si>
+  <si>
+    <t>58 503,58</t>
+  </si>
+  <si>
+    <t>58 143,50</t>
+  </si>
+  <si>
+    <t>57 897,09</t>
+  </si>
+  <si>
+    <t>57 601,14</t>
+  </si>
+  <si>
+    <t>57 755,57</t>
+  </si>
+  <si>
+    <t>2 794,82</t>
+  </si>
+  <si>
+    <t>2 782,16</t>
+  </si>
+  <si>
+    <t>2 764,83</t>
+  </si>
+  <si>
+    <t>2 751,91</t>
+  </si>
+  <si>
+    <t>2 733,89</t>
+  </si>
+  <si>
+    <t>2 735,87</t>
+  </si>
+  <si>
+    <t>13 412,49</t>
+  </si>
+  <si>
+    <t>13 380,50</t>
+  </si>
+  <si>
+    <t>13 231,19</t>
+  </si>
+  <si>
+    <t>13 196,27</t>
+  </si>
+  <si>
+    <t>13 197,56</t>
+  </si>
+  <si>
+    <t>13 168,84</t>
+  </si>
+  <si>
+    <t>1 492,85</t>
+  </si>
+  <si>
+    <t>1 484,28</t>
+  </si>
+  <si>
+    <t>1 460,70</t>
+  </si>
+  <si>
+    <t>1 460,08</t>
+  </si>
+  <si>
+    <t>1 452,03</t>
+  </si>
+  <si>
+    <t>1 438,57</t>
+  </si>
+  <si>
+    <t>137,74</t>
+  </si>
+  <si>
+    <t>136,53</t>
+  </si>
+  <si>
+    <t>136,39</t>
+  </si>
+  <si>
+    <t>136,04</t>
+  </si>
+  <si>
+    <t>135,32</t>
+  </si>
+  <si>
+    <t>134,56</t>
+  </si>
+  <si>
+    <t>595,89</t>
+  </si>
+  <si>
+    <t>592,28</t>
+  </si>
+  <si>
+    <t>588,59</t>
+  </si>
+  <si>
+    <t>585,85</t>
+  </si>
+  <si>
+    <t>582,76</t>
+  </si>
+  <si>
+    <t>584,54</t>
+  </si>
+  <si>
+    <t>4 691,78</t>
+  </si>
+  <si>
+    <t>4 653,11</t>
+  </si>
+  <si>
+    <t>4 662,57</t>
+  </si>
+  <si>
+    <t>4 645,99</t>
+  </si>
+  <si>
+    <t>4 637,88</t>
+  </si>
+  <si>
+    <t>4 621,33</t>
+  </si>
+  <si>
+    <t>19 825,00</t>
+  </si>
+  <si>
+    <t>19 696,00</t>
+  </si>
+  <si>
+    <t>19 735,00</t>
+  </si>
+  <si>
+    <t>19 692,00</t>
+  </si>
+  <si>
+    <t>19 661,00</t>
+  </si>
+  <si>
+    <t>19 558,00</t>
+  </si>
+  <si>
+    <t>17 791,00</t>
+  </si>
+  <si>
+    <t>17 683,00</t>
+  </si>
+  <si>
+    <t>17 573,00</t>
+  </si>
+  <si>
+    <t>17 491,00</t>
+  </si>
+  <si>
+    <t>17 399,00</t>
+  </si>
+  <si>
+    <t>17 452,00</t>
+  </si>
+  <si>
+    <t>2 664,16</t>
+  </si>
+  <si>
+    <t>2 641,72</t>
+  </si>
+  <si>
+    <t>2 645,58</t>
+  </si>
+  <si>
+    <t>2 642,07</t>
+  </si>
+  <si>
+    <t>2 628,92</t>
+  </si>
+  <si>
+    <t>2 619,40</t>
+  </si>
+  <si>
+    <t>808,68</t>
+  </si>
+  <si>
+    <t>802,86</t>
+  </si>
+  <si>
+    <t>796,78</t>
+  </si>
+  <si>
+    <t>788,77</t>
+  </si>
+  <si>
+    <t>802,72</t>
+  </si>
+  <si>
+    <t>805,17</t>
+  </si>
+  <si>
+    <t>10 163,67</t>
+  </si>
+  <si>
+    <t>10 074,35</t>
+  </si>
+  <si>
+    <t>10 093,91</t>
+  </si>
+  <si>
+    <t>10 081,85</t>
+  </si>
+  <si>
+    <t>10 032,29</t>
+  </si>
+  <si>
+    <t>9 994,56</t>
+  </si>
+  <si>
+    <t>12 338,95</t>
+  </si>
+  <si>
+    <t>12 351,58</t>
+  </si>
+  <si>
+    <t>12 316,04</t>
+  </si>
+  <si>
+    <t>12 248,07</t>
+  </si>
+  <si>
+    <t>12 319,36</t>
+  </si>
+  <si>
+    <t>12 445,89</t>
+  </si>
+  <si>
+    <t>08.09.2015</t>
+  </si>
+  <si>
+    <t>07.09.2015</t>
+  </si>
+  <si>
+    <t>06.09.2015</t>
+  </si>
+  <si>
+    <t>05.09.2015</t>
+  </si>
+  <si>
+    <t>04.09.2015</t>
+  </si>
+  <si>
+    <t>03.09.2015</t>
+  </si>
+  <si>
+    <t>02.09.2015</t>
+  </si>
+  <si>
+    <t>01.09.2015</t>
+  </si>
+  <si>
+    <t>В СЕНТЯБРЕ</t>
+  </si>
+  <si>
+    <t>17 686,50</t>
+  </si>
+  <si>
+    <t>17 623,59</t>
+  </si>
+  <si>
+    <t>17 741,33</t>
+  </si>
+  <si>
+    <t>17 641,14</t>
+  </si>
+  <si>
+    <t>17 696,12</t>
+  </si>
+  <si>
+    <t>17 757,88</t>
+  </si>
+  <si>
+    <t>2 050,13</t>
+  </si>
+  <si>
+    <t>2 050,50</t>
+  </si>
+  <si>
+    <t>2 059,14</t>
+  </si>
+  <si>
+    <t>2 039,30</t>
+  </si>
+  <si>
+    <t>2 041,06</t>
+  </si>
+  <si>
+    <t>2 041,57</t>
+  </si>
+  <si>
+    <t>708,99</t>
+  </si>
+  <si>
+    <t>705,96</t>
+  </si>
+  <si>
+    <t>712,00</t>
+  </si>
+  <si>
+    <t>707,19</t>
+  </si>
+  <si>
+    <t>704,55</t>
+  </si>
+  <si>
+    <t>710,57</t>
+  </si>
+  <si>
+    <t>26 736,81</t>
+  </si>
+  <si>
+    <t>26 631,32</t>
+  </si>
+  <si>
+    <t>26 730,19</t>
+  </si>
+  <si>
+    <t>26 621,10</t>
+  </si>
+  <si>
+    <t>26 565,93</t>
+  </si>
+  <si>
+    <t>26 590,26</t>
+  </si>
+  <si>
+    <t>5 974,07</t>
+  </si>
+  <si>
+    <t>5 971,43</t>
+  </si>
+  <si>
+    <t>6 036,59</t>
+  </si>
+  <si>
+    <t>5 986,55</t>
+  </si>
+  <si>
+    <t>5 979,48</t>
+  </si>
+  <si>
+    <t>5 999,76</t>
+  </si>
+  <si>
+    <t>62,37</t>
+  </si>
+  <si>
+    <t>62,53</t>
+  </si>
+  <si>
+    <t>62,54</t>
+  </si>
+  <si>
+    <t>62,18</t>
+  </si>
+  <si>
+    <t>62,14</t>
+  </si>
+  <si>
+    <t>62,25</t>
+  </si>
+  <si>
+    <t>252,45</t>
+  </si>
+  <si>
+    <t>252,62</t>
+  </si>
+  <si>
+    <t>252,90</t>
+  </si>
+  <si>
+    <t>251,29</t>
+  </si>
+  <si>
+    <t>250,64</t>
+  </si>
+  <si>
+    <t>250,65</t>
+  </si>
+  <si>
+    <t>12 443,71</t>
+  </si>
+  <si>
+    <t>12 444,29</t>
+  </si>
+  <si>
+    <t>12 513,61</t>
+  </si>
+  <si>
+    <t>12 466,25</t>
+  </si>
+  <si>
+    <t>12 420,99</t>
+  </si>
+  <si>
+    <t>12 427,90</t>
+  </si>
+  <si>
+    <t>24 293,75</t>
+  </si>
+  <si>
+    <t>24 402,78</t>
+  </si>
+  <si>
+    <t>24 435,29</t>
+  </si>
+  <si>
+    <t>24 241,31</t>
+  </si>
+  <si>
+    <t>24 245,13</t>
+  </si>
+  <si>
+    <t>24 359,67</t>
+  </si>
+  <si>
+    <t>270,93</t>
+  </si>
+  <si>
+    <t>271,76</t>
+  </si>
+  <si>
+    <t>267,27</t>
+  </si>
+  <si>
+    <t>273,17</t>
+  </si>
+  <si>
+    <t>276,87</t>
+  </si>
+  <si>
+    <t>278,71</t>
+  </si>
+  <si>
+    <t>2 032,58</t>
+  </si>
+  <si>
+    <t>2 037,41</t>
+  </si>
+  <si>
+    <t>2 056,08</t>
+  </si>
+  <si>
+    <t>2 064,35</t>
+  </si>
+  <si>
+    <t>2 072,56</t>
+  </si>
+  <si>
+    <t>2 078,41</t>
+  </si>
+  <si>
+    <t>11 789,83</t>
+  </si>
+  <si>
+    <t>11 647,00</t>
+  </si>
+  <si>
+    <t>11 761,00</t>
+  </si>
+  <si>
+    <t>11 759,18</t>
+  </si>
+  <si>
+    <t>11 709,65</t>
+  </si>
+  <si>
+    <t>11 752,70</t>
+  </si>
+  <si>
+    <t>866,16</t>
+  </si>
+  <si>
+    <t>867,08</t>
+  </si>
+  <si>
+    <t>872,36</t>
+  </si>
+  <si>
+    <t>867,47</t>
+  </si>
+  <si>
+    <t>866,08</t>
+  </si>
+  <si>
+    <t>862,90</t>
+  </si>
+  <si>
+    <t>57 545,46</t>
+  </si>
+  <si>
+    <t>57 569,86</t>
+  </si>
+  <si>
+    <t>57 695,36</t>
+  </si>
+  <si>
+    <t>57 340,12</t>
+  </si>
+  <si>
+    <t>57 174,47</t>
+  </si>
+  <si>
+    <t>57 096,54</t>
+  </si>
+  <si>
+    <t>2 760,29</t>
+  </si>
+  <si>
+    <t>2 745,16</t>
+  </si>
+  <si>
+    <t>2 747,35</t>
+  </si>
+  <si>
+    <t>2 732,47</t>
+  </si>
+  <si>
+    <t>2 725,56</t>
+  </si>
+  <si>
+    <t>2 717,52</t>
+  </si>
+  <si>
+    <t>13 267,39</t>
+  </si>
+  <si>
+    <t>13 202,19</t>
+  </si>
+  <si>
+    <t>13 202,58</t>
+  </si>
+  <si>
+    <t>13 158,47</t>
+  </si>
+  <si>
+    <t>13 170,29</t>
+  </si>
+  <si>
+    <t>13 188,64</t>
+  </si>
+  <si>
+    <t>1 446,12</t>
+  </si>
+  <si>
+    <t>1 445,55</t>
+  </si>
+  <si>
+    <t>1 451,34</t>
+  </si>
+  <si>
+    <t>1 441,40</t>
+  </si>
+  <si>
+    <t>1 430,89</t>
+  </si>
+  <si>
+    <t>1 433,45</t>
+  </si>
+  <si>
+    <t>135,69</t>
+  </si>
+  <si>
+    <t>134,95</t>
+  </si>
+  <si>
+    <t>135,97</t>
+  </si>
+  <si>
+    <t>134,89</t>
+  </si>
+  <si>
+    <t>134,39</t>
+  </si>
+  <si>
+    <t>135,15</t>
+  </si>
+  <si>
+    <t>582,10</t>
+  </si>
+  <si>
+    <t>582,52</t>
+  </si>
+  <si>
+    <t>583,16</t>
+  </si>
+  <si>
+    <t>579,45</t>
+  </si>
+  <si>
+    <t>577,95</t>
+  </si>
+  <si>
+    <t>576,11</t>
+  </si>
+  <si>
+    <t>4 499,78</t>
+  </si>
+  <si>
+    <t>4 474,36</t>
+  </si>
+  <si>
+    <t>4 507,37</t>
+  </si>
+  <si>
+    <t>4 488,29</t>
+  </si>
+  <si>
+    <t>4 479,49</t>
+  </si>
+  <si>
+    <t>4 519,99</t>
+  </si>
+  <si>
+    <t>19 165,00</t>
+  </si>
+  <si>
+    <t>19 077,00</t>
+  </si>
+  <si>
+    <t>19 294,00</t>
+  </si>
+  <si>
+    <t>19 189,00</t>
+  </si>
+  <si>
+    <t>19 109,00</t>
+  </si>
+  <si>
+    <t>19 185,00</t>
+  </si>
+  <si>
+    <t>17 438,00</t>
+  </si>
+  <si>
+    <t>17 450,00</t>
+  </si>
+  <si>
+    <t>17 469,00</t>
+  </si>
+  <si>
+    <t>17 358,00</t>
+  </si>
+  <si>
+    <t>17 313,00</t>
+  </si>
+  <si>
+    <t>17 258,00</t>
+  </si>
+  <si>
+    <t>2 575,34</t>
+  </si>
+  <si>
+    <t>2 565,38</t>
+  </si>
+  <si>
+    <t>2 587,27</t>
+  </si>
+  <si>
+    <t>2 568,70</t>
+  </si>
+  <si>
+    <t>2 558,96</t>
+  </si>
+  <si>
+    <t>2 577,24</t>
+  </si>
+  <si>
+    <t>758,17</t>
+  </si>
+  <si>
+    <t>761,09</t>
+  </si>
+  <si>
+    <t>762,01</t>
+  </si>
+  <si>
+    <t>760,90</t>
+  </si>
+  <si>
+    <t>756,03</t>
+  </si>
+  <si>
+    <t>763,63</t>
+  </si>
+  <si>
+    <t>9 820,91</t>
+  </si>
+  <si>
+    <t>9 811,09</t>
+  </si>
+  <si>
+    <t>9 868,66</t>
+  </si>
+  <si>
+    <t>9 797,92</t>
+  </si>
+  <si>
+    <t>9 760,13</t>
+  </si>
+  <si>
+    <t>9 828,86</t>
+  </si>
+  <si>
+    <t>12 387,96</t>
+  </si>
+  <si>
+    <t>12 372,92</t>
+  </si>
+  <si>
+    <t>12 457,14</t>
+  </si>
+  <si>
+    <t>12 583,68</t>
+  </si>
+  <si>
+    <t>12 568,37</t>
+  </si>
+  <si>
+    <t>12 542,25</t>
+  </si>
+  <si>
+    <t>31.10.2015</t>
+  </si>
+  <si>
+    <t>30.10.2015</t>
+  </si>
+  <si>
+    <t>29.10.2015</t>
+  </si>
+  <si>
+    <t>28.10.2015</t>
+  </si>
+  <si>
+    <t>27.10.2015</t>
+  </si>
+  <si>
+    <t>26.10.2015</t>
+  </si>
+  <si>
+    <t>25.10.2015</t>
+  </si>
+  <si>
+    <t>17 978,66</t>
+  </si>
+  <si>
+    <t>18 051,69</t>
+  </si>
+  <si>
+    <t>18 154,40</t>
+  </si>
+  <si>
+    <t>18 002,62</t>
+  </si>
+  <si>
+    <t>18 001,36</t>
+  </si>
+  <si>
+    <t>2 074,49</t>
+  </si>
+  <si>
+    <t>2 078,09</t>
+  </si>
+  <si>
+    <t>2 084,22</t>
+  </si>
+  <si>
+    <t>2 078,02</t>
+  </si>
+  <si>
+    <t>2 085,59</t>
+  </si>
+  <si>
+    <t>722,31</t>
+  </si>
+  <si>
+    <t>722,75</t>
+  </si>
+  <si>
+    <t>724,78</t>
+  </si>
+  <si>
+    <t>719,45</t>
+  </si>
+  <si>
+    <t>721,00</t>
+  </si>
+  <si>
+    <t>26 723,92</t>
+  </si>
+  <si>
+    <t>26 656,93</t>
+  </si>
+  <si>
+    <t>26 753,29</t>
+  </si>
+  <si>
+    <t>26 556,16</t>
+  </si>
+  <si>
+    <t>26 563,87</t>
+  </si>
+  <si>
+    <t>5 975,68</t>
+  </si>
+  <si>
+    <t>5 948,25</t>
+  </si>
+  <si>
+    <t>5 957,23</t>
+  </si>
+  <si>
+    <t>5 948,20</t>
+  </si>
+  <si>
+    <t>5 936,23</t>
+  </si>
+  <si>
+    <t>62,05</t>
+  </si>
+  <si>
+    <t>62,11</t>
+  </si>
+  <si>
+    <t>62,44</t>
+  </si>
+  <si>
+    <t>61,98</t>
+  </si>
+  <si>
+    <t>62,15</t>
+  </si>
+  <si>
+    <t>250,87</t>
+  </si>
+  <si>
+    <t>250,56</t>
+  </si>
+  <si>
+    <t>249,50</t>
+  </si>
+  <si>
+    <t>250,59</t>
+  </si>
+  <si>
+    <t>12 405,65</t>
+  </si>
+  <si>
+    <t>12 385,23</t>
+  </si>
+  <si>
+    <t>12 430,64</t>
+  </si>
+  <si>
+    <t>12 422,00</t>
+  </si>
+  <si>
+    <t>12 426,55</t>
+  </si>
+  <si>
+    <t>24 403,81</t>
+  </si>
+  <si>
+    <t>24 401,57</t>
+  </si>
+  <si>
+    <t>24 392,59</t>
+  </si>
+  <si>
+    <t>24 273,07</t>
+  </si>
+  <si>
+    <t>24 379,72</t>
+  </si>
+  <si>
+    <t>275,04</t>
+  </si>
+  <si>
+    <t>275,25</t>
+  </si>
+  <si>
+    <t>277,58</t>
+  </si>
+  <si>
+    <t>279,40</t>
+  </si>
+  <si>
+    <t>2 106,13</t>
+  </si>
+  <si>
+    <t>2 117,98</t>
+  </si>
+  <si>
+    <t>2 124,98</t>
+  </si>
+  <si>
+    <t>2 119,50</t>
+  </si>
+  <si>
+    <t>2 124,28</t>
+  </si>
+  <si>
+    <t>11 686,05</t>
+  </si>
+  <si>
+    <t>11 609,73</t>
+  </si>
+  <si>
+    <t>11 794,87</t>
+  </si>
+  <si>
+    <t>11 706,63</t>
+  </si>
+  <si>
+    <t>11 691,06</t>
+  </si>
+  <si>
+    <t>866,47</t>
+  </si>
+  <si>
+    <t>868,63</t>
+  </si>
+  <si>
+    <t>871,98</t>
+  </si>
+  <si>
+    <t>872,03</t>
+  </si>
+  <si>
+    <t>874,57</t>
+  </si>
+  <si>
+    <t>57 226,63</t>
+  </si>
+  <si>
+    <t>57 169,37</t>
+  </si>
+  <si>
+    <t>57 263,63</t>
+  </si>
+  <si>
+    <t>56 930,29</t>
+  </si>
+  <si>
+    <t>56 961,12</t>
+  </si>
+  <si>
+    <t>2 716,71</t>
+  </si>
+  <si>
+    <t>2 717,24</t>
+  </si>
+  <si>
+    <t>2 720,80</t>
+  </si>
+  <si>
+    <t>2 700,95</t>
+  </si>
+  <si>
+    <t>2 706,12</t>
+  </si>
+  <si>
+    <t>13 168,91</t>
+  </si>
+  <si>
+    <t>13 268,22</t>
+  </si>
+  <si>
+    <t>13 264,98</t>
+  </si>
+  <si>
+    <t>13 293,87</t>
+  </si>
+  <si>
+    <t>13 329,20</t>
+  </si>
+  <si>
+    <t>1 442,24</t>
+  </si>
+  <si>
+    <t>1 437,61</t>
+  </si>
+  <si>
+    <t>1 445,38</t>
+  </si>
+  <si>
+    <t>1 438,96</t>
+  </si>
+  <si>
+    <t>1 442,99</t>
+  </si>
+  <si>
+    <t>137,07</t>
+  </si>
+  <si>
+    <t>137,43</t>
+  </si>
+  <si>
+    <t>138,42</t>
+  </si>
+  <si>
+    <t>137,50</t>
+  </si>
+  <si>
+    <t>576,61</t>
+  </si>
+  <si>
+    <t>575,91</t>
+  </si>
+  <si>
+    <t>573,47</t>
+  </si>
+  <si>
+    <t>573,98</t>
+  </si>
+  <si>
+    <t>4 569,58</t>
+  </si>
+  <si>
+    <t>4 584,15</t>
+  </si>
+  <si>
+    <t>4 624,32</t>
+  </si>
+  <si>
+    <t>4 604,15</t>
+  </si>
+  <si>
+    <t>4 613,61</t>
+  </si>
+  <si>
+    <t>19 545,00</t>
+  </si>
+  <si>
+    <t>19 597,00</t>
+  </si>
+  <si>
+    <t>19 582,00</t>
+  </si>
+  <si>
+    <t>19 503,00</t>
+  </si>
+  <si>
+    <t>19 534,00</t>
+  </si>
+  <si>
+    <t>17 273,00</t>
+  </si>
+  <si>
+    <t>17 252,00</t>
+  </si>
+  <si>
+    <t>17 179,00</t>
+  </si>
+  <si>
+    <t>17 194,00</t>
+  </si>
+  <si>
+    <t>2 620,22</t>
+  </si>
+  <si>
+    <t>2 624,68</t>
+  </si>
+  <si>
+    <t>2 631,35</t>
+  </si>
+  <si>
+    <t>2 612,30</t>
+  </si>
+  <si>
+    <t>2 617,03</t>
+  </si>
+  <si>
+    <t>775,44</t>
+  </si>
+  <si>
+    <t>761,68</t>
+  </si>
+  <si>
+    <t>781,58</t>
+  </si>
+  <si>
+    <t>792,57</t>
+  </si>
+  <si>
+    <t>807,99</t>
+  </si>
+  <si>
+    <t>9 992,19</t>
+  </si>
+  <si>
+    <t>10 011,03</t>
+  </si>
+  <si>
+    <t>10 035,73</t>
+  </si>
+  <si>
+    <t>9 963,17</t>
+  </si>
+  <si>
+    <t>9 982,29</t>
+  </si>
+  <si>
+    <t>12 470,24</t>
+  </si>
+  <si>
+    <t>12 460,26</t>
+  </si>
+  <si>
+    <t>12 568,70</t>
+  </si>
+  <si>
+    <t>12 524,35</t>
+  </si>
+  <si>
+    <t>12 504,34</t>
+  </si>
+  <si>
+    <t>24.10.2015</t>
+  </si>
+  <si>
+    <t>23.10.2015</t>
+  </si>
+  <si>
+    <t>22.10.2015</t>
+  </si>
+  <si>
+    <t>21.10.2015</t>
+  </si>
+  <si>
+    <t>20.10.2015</t>
+  </si>
+  <si>
+    <t>19.10.2015</t>
+  </si>
+  <si>
+    <t>18.10.2015</t>
+  </si>
+  <si>
+    <t>17.10.2015</t>
+  </si>
+  <si>
+    <t>18 187,38</t>
+  </si>
+  <si>
+    <t>18 137,42</t>
+  </si>
+  <si>
+    <t>17 944,64</t>
+  </si>
+  <si>
+    <t>17 868,71</t>
+  </si>
+  <si>
+    <t>17 853,66</t>
+  </si>
+  <si>
+    <t>17 919,49</t>
+  </si>
+  <si>
+    <t>2 123,89</t>
+  </si>
+  <si>
+    <t>2 134,97</t>
+  </si>
+  <si>
+    <t>2 122,44</t>
+  </si>
+  <si>
+    <t>2 098,85</t>
+  </si>
+  <si>
+    <t>2 100,57</t>
+  </si>
+  <si>
+    <t>2 107,94</t>
+  </si>
+  <si>
+    <t>728,78</t>
+  </si>
+  <si>
+    <t>729,92</t>
+  </si>
+  <si>
+    <t>723,58</t>
+  </si>
+  <si>
+    <t>721,20</t>
+  </si>
+  <si>
+    <t>718,65</t>
+  </si>
+  <si>
+    <t>722,95</t>
+  </si>
+  <si>
+    <t>26 730,09</t>
+  </si>
+  <si>
+    <t>26 639,72</t>
+  </si>
+  <si>
+    <t>26 279,19</t>
+  </si>
+  <si>
+    <t>26 354,83</t>
+  </si>
+  <si>
+    <t>26 430,01</t>
+  </si>
+  <si>
+    <t>26 580,02</t>
+  </si>
+  <si>
+    <t>5 965,48</t>
+  </si>
+  <si>
+    <t>5 879,58</t>
+  </si>
+  <si>
+    <t>5 853,92</t>
+  </si>
+  <si>
+    <t>5 859,34</t>
+  </si>
+  <si>
+    <t>5 937,97</t>
+  </si>
+  <si>
+    <t>5 889,27</t>
+  </si>
+  <si>
+    <t>62,29</t>
+  </si>
+  <si>
+    <t>63,06</t>
+  </si>
+  <si>
+    <t>62,63</t>
+  </si>
+  <si>
+    <t>62,39</t>
+  </si>
+  <si>
+    <t>62,64</t>
+  </si>
+  <si>
+    <t>63,28</t>
+  </si>
+  <si>
+    <t>251,38</t>
+  </si>
+  <si>
+    <t>252,76</t>
+  </si>
+  <si>
+    <t>251,30</t>
+  </si>
+  <si>
+    <t>250,12</t>
+  </si>
+  <si>
+    <t>249,30</t>
+  </si>
+  <si>
+    <t>251,28</t>
+  </si>
+  <si>
+    <t>12 525,33</t>
+  </si>
+  <si>
+    <t>12 503,51</t>
+  </si>
+  <si>
+    <t>12 308,52</t>
+  </si>
+  <si>
+    <t>12 281,38</t>
+  </si>
+  <si>
+    <t>12 329,42</t>
+  </si>
+  <si>
+    <t>12 269,91</t>
+  </si>
+  <si>
+    <t>24 391,95</t>
+  </si>
+  <si>
+    <t>24 481,73</t>
+  </si>
+  <si>
+    <t>24 337,98</t>
+  </si>
+  <si>
+    <t>24 223,65</t>
+  </si>
+  <si>
+    <t>24 238,13</t>
+  </si>
+  <si>
+    <t>24 392,66</t>
+  </si>
+  <si>
+    <t>276,95</t>
+  </si>
+  <si>
+    <t>274,76</t>
+  </si>
+  <si>
+    <t>277,14</t>
+  </si>
+  <si>
+    <t>280,24</t>
+  </si>
+  <si>
+    <t>279,85</t>
+  </si>
+  <si>
+    <t>277,98</t>
+  </si>
+  <si>
+    <t>2 142,22</t>
+  </si>
+  <si>
+    <t>2 142,87</t>
+  </si>
+  <si>
+    <t>2 128,23</t>
+  </si>
+  <si>
+    <t>2 125,40</t>
+  </si>
+  <si>
+    <t>2 122,62</t>
+  </si>
+  <si>
+    <t>2 123,25</t>
+  </si>
+  <si>
+    <t>11 843,34</t>
+  </si>
+  <si>
+    <t>11 687,45</t>
+  </si>
+  <si>
+    <t>11 532,98</t>
+  </si>
+  <si>
+    <t>11 547,45</t>
+  </si>
+  <si>
+    <t>11 533,94</t>
+  </si>
+  <si>
+    <t>11 456,08</t>
+  </si>
+  <si>
+    <t>880,00</t>
+  </si>
+  <si>
+    <t>891,67</t>
+  </si>
+  <si>
+    <t>876,17</t>
+  </si>
+  <si>
+    <t>873,38</t>
+  </si>
+  <si>
+    <t>868,79</t>
+  </si>
+  <si>
+    <t>872,13</t>
+  </si>
+  <si>
+    <t>57 202,55</t>
+  </si>
+  <si>
+    <t>57 460,45</t>
+  </si>
+  <si>
+    <t>57 104,54</t>
+  </si>
+  <si>
+    <t>56 857,00</t>
+  </si>
+  <si>
+    <t>56 982,91</t>
+  </si>
+  <si>
+    <t>57 402,04</t>
+  </si>
+  <si>
+    <t>2 717,80</t>
+  </si>
+  <si>
+    <t>2 731,96</t>
+  </si>
+  <si>
+    <t>2 719,29</t>
+  </si>
+  <si>
+    <t>2 714,00</t>
+  </si>
+  <si>
+    <t>2 711,03</t>
+  </si>
+  <si>
+    <t>2 728,93</t>
+  </si>
+  <si>
+    <t>13 386,63</t>
+  </si>
+  <si>
+    <t>13 344,36</t>
+  </si>
+  <si>
+    <t>13 204,43</t>
+  </si>
+  <si>
+    <t>13 285,85</t>
+  </si>
+  <si>
+    <t>13 301,37</t>
+  </si>
+  <si>
+    <t>13 288,37</t>
+  </si>
+  <si>
+    <t>1 457,06</t>
+  </si>
+  <si>
+    <t>1 451,48</t>
+  </si>
+  <si>
+    <t>1 441,42</t>
+  </si>
+  <si>
+    <t>1 428,32</t>
+  </si>
+  <si>
+    <t>1 431,17</t>
+  </si>
+  <si>
+    <t>1 448,03</t>
+  </si>
+  <si>
+    <t>139,12</t>
+  </si>
+  <si>
+    <t>139,33</t>
+  </si>
+  <si>
+    <t>138,07</t>
+  </si>
+  <si>
+    <t>137,28</t>
+  </si>
+  <si>
+    <t>137,82</t>
+  </si>
+  <si>
+    <t>575,78</t>
+  </si>
+  <si>
+    <t>578,95</t>
+  </si>
+  <si>
+    <t>575,61</t>
+  </si>
+  <si>
+    <t>572,91</t>
+  </si>
+  <si>
+    <t>574,24</t>
+  </si>
+  <si>
+    <t>578,78</t>
+  </si>
+  <si>
+    <t>4 674,06</t>
+  </si>
+  <si>
+    <t>4 672,33</t>
+  </si>
+  <si>
+    <t>4 634,59</t>
+  </si>
+  <si>
+    <t>4 625,07</t>
+  </si>
+  <si>
+    <t>4 627,74</t>
+  </si>
+  <si>
+    <t>4 621,43</t>
+  </si>
+  <si>
+    <t>19 740,00</t>
+  </si>
+  <si>
+    <t>19 439,00</t>
+  </si>
+  <si>
+    <t>19 446,00</t>
+  </si>
+  <si>
+    <t>19 546,00</t>
+  </si>
+  <si>
+    <t>17 343,00</t>
+  </si>
+  <si>
+    <t>17 243,00</t>
+  </si>
+  <si>
+    <t>17 162,00</t>
+  </si>
+  <si>
+    <t>17 202,00</t>
+  </si>
+  <si>
+    <t>17 338,00</t>
+  </si>
+  <si>
+    <t>2 646,49</t>
+  </si>
+  <si>
+    <t>2 652,40</t>
+  </si>
+  <si>
+    <t>2 629,47</t>
+  </si>
+  <si>
+    <t>2 620,55</t>
+  </si>
+  <si>
+    <t>2 612,62</t>
+  </si>
+  <si>
+    <t>2 626,41</t>
+  </si>
+  <si>
+    <t>796,67</t>
+  </si>
+  <si>
+    <t>798,68</t>
+  </si>
+  <si>
+    <t>784,66</t>
+  </si>
+  <si>
+    <t>784,55</t>
+  </si>
+  <si>
+    <t>794,73</t>
+  </si>
+  <si>
+    <t>812,94</t>
+  </si>
+  <si>
+    <t>10 096,29</t>
+  </si>
+  <si>
+    <t>10 119,03</t>
+  </si>
+  <si>
+    <t>10 030,25</t>
+  </si>
+  <si>
+    <t>9 996,21</t>
+  </si>
+  <si>
+    <t>9 966,40</t>
+  </si>
+  <si>
+    <t>10 018,78</t>
+  </si>
+  <si>
+    <t>12 659,17</t>
+  </si>
+  <si>
+    <t>12 574,54</t>
+  </si>
+  <si>
+    <t>12 584,80</t>
+  </si>
+  <si>
+    <t>12 642,39</t>
+  </si>
+  <si>
+    <t>12 584,98</t>
+  </si>
+  <si>
+    <t>12 449,55</t>
+  </si>
+  <si>
+    <t>16.10.2015</t>
+  </si>
+  <si>
+    <t>15.10.2015</t>
+  </si>
+  <si>
+    <t>14.10.2015</t>
+  </si>
+  <si>
+    <t>13.10.2015</t>
+  </si>
+  <si>
+    <t>12.10.2015</t>
+  </si>
+  <si>
+    <t>11.10.2015</t>
+  </si>
+  <si>
+    <t>10.10.2015</t>
+  </si>
+  <si>
+    <t>09.10.2015</t>
+  </si>
+  <si>
+    <t>17 981,21</t>
+  </si>
+  <si>
+    <t>18 087,52</t>
+  </si>
+  <si>
+    <t>18 287,72</t>
+  </si>
+  <si>
+    <t>18 116,12</t>
+  </si>
+  <si>
+    <t>18 076,10</t>
+  </si>
+  <si>
+    <t>18 174,16</t>
+  </si>
+  <si>
+    <t>2 110,46</t>
+  </si>
+  <si>
+    <t>2 118,58</t>
+  </si>
+  <si>
+    <t>2 136,31</t>
+  </si>
+  <si>
+    <t>2 112,23</t>
+  </si>
+  <si>
+    <t>2 108,92</t>
+  </si>
+  <si>
+    <t>2 114,85</t>
+  </si>
+  <si>
+    <t>721,85</t>
+  </si>
+  <si>
+    <t>728,31</t>
+  </si>
+  <si>
+    <t>736,99</t>
+  </si>
+  <si>
+    <t>725,99</t>
+  </si>
+  <si>
+    <t>730,65</t>
+  </si>
+  <si>
+    <t>26 632,31</t>
+  </si>
+  <si>
+    <t>26 740,55</t>
+  </si>
+  <si>
+    <t>26 967,46</t>
+  </si>
+  <si>
+    <t>26 870,73</t>
+  </si>
+  <si>
+    <t>26 771,94</t>
+  </si>
+  <si>
+    <t>26 847,73</t>
+  </si>
+  <si>
+    <t>5 914,04</t>
+  </si>
+  <si>
+    <t>5 897,37</t>
+  </si>
+  <si>
+    <t>5 927,86</t>
+  </si>
+  <si>
+    <t>5 849,66</t>
+  </si>
+  <si>
+    <t>5 853,44</t>
+  </si>
+  <si>
+    <t>5 849,59</t>
+  </si>
+  <si>
+    <t>63,61</t>
+  </si>
+  <si>
+    <t>64,59</t>
+  </si>
+  <si>
+    <t>65,27</t>
+  </si>
+  <si>
+    <t>65,36</t>
+  </si>
+  <si>
+    <t>65,17</t>
+  </si>
+  <si>
+    <t>65,28</t>
+  </si>
+  <si>
+    <t>252,36</t>
+  </si>
+  <si>
+    <t>255,49</t>
+  </si>
+  <si>
+    <t>257,34</t>
+  </si>
+  <si>
+    <t>256,62</t>
+  </si>
+  <si>
+    <t>256,84</t>
+  </si>
+  <si>
+    <t>12 310,79</t>
+  </si>
+  <si>
+    <t>12 360,39</t>
+  </si>
+  <si>
+    <t>12 457,43</t>
+  </si>
+  <si>
+    <t>12 357,41</t>
+  </si>
+  <si>
+    <t>12 381,25</t>
+  </si>
+  <si>
+    <t>12 424,84</t>
+  </si>
+  <si>
+    <t>24 435,31</t>
+  </si>
+  <si>
+    <t>24 766,45</t>
+  </si>
+  <si>
+    <t>24 853,03</t>
+  </si>
+  <si>
+    <t>24 817,69</t>
+  </si>
+  <si>
+    <t>24 808,30</t>
+  </si>
+  <si>
+    <t>24 802,29</t>
+  </si>
+  <si>
+    <t>276,70</t>
+  </si>
+  <si>
+    <t>270,47</t>
+  </si>
+  <si>
+    <t>270,30</t>
+  </si>
+  <si>
+    <t>271,61</t>
+  </si>
+  <si>
+    <t>268,89</t>
+  </si>
+  <si>
+    <t>2 113,56</t>
+  </si>
+  <si>
+    <t>2 103,06</t>
+  </si>
+  <si>
+    <t>2 127,99</t>
+  </si>
+  <si>
+    <t>2 094,56</t>
+  </si>
+  <si>
+    <t>2 086,59</t>
+  </si>
+  <si>
+    <t>2 096,90</t>
+  </si>
+  <si>
+    <t>11 505,64</t>
+  </si>
+  <si>
+    <t>11 449,15</t>
+  </si>
+  <si>
+    <t>11 558,50</t>
+  </si>
+  <si>
+    <t>11 373,74</t>
+  </si>
+  <si>
+    <t>11 386,71</t>
+  </si>
+  <si>
+    <t>11 294,67</t>
+  </si>
+  <si>
+    <t>870,21</t>
+  </si>
+  <si>
+    <t>879,47</t>
+  </si>
+  <si>
+    <t>882,37</t>
+  </si>
+  <si>
+    <t>881,74</t>
+  </si>
+  <si>
+    <t>878,60</t>
+  </si>
+  <si>
+    <t>881,54</t>
+  </si>
+  <si>
+    <t>57 636,04</t>
+  </si>
+  <si>
+    <t>58 300,81</t>
+  </si>
+  <si>
+    <t>58 665,96</t>
+  </si>
+  <si>
+    <t>58 607,80</t>
+  </si>
+  <si>
+    <t>58 434,73</t>
+  </si>
+  <si>
+    <t>58 524,96</t>
+  </si>
+  <si>
+    <t>2 739,59</t>
+  </si>
+  <si>
+    <t>2 773,58</t>
+  </si>
+  <si>
+    <t>2 791,04</t>
+  </si>
+  <si>
+    <t>2 787,91</t>
+  </si>
+  <si>
+    <t>2 780,04</t>
+  </si>
+  <si>
+    <t>2 782,88</t>
+  </si>
+  <si>
+    <t>13 371,47</t>
+  </si>
+  <si>
+    <t>13 474,22</t>
+  </si>
+  <si>
+    <t>13 551,81</t>
+  </si>
+  <si>
+    <t>13 389,49</t>
+  </si>
+  <si>
+    <t>13 321,52</t>
+  </si>
+  <si>
+    <t>13 199,51</t>
+  </si>
+  <si>
+    <t>1 450,54</t>
+  </si>
+  <si>
+    <t>1 464,39</t>
+  </si>
+  <si>
+    <t>1 476,18</t>
+  </si>
+  <si>
+    <t>1 475,75</t>
+  </si>
+  <si>
+    <t>1 472,20</t>
+  </si>
+  <si>
+    <t>1 471,24</t>
+  </si>
+  <si>
+    <t>138,96</t>
+  </si>
+  <si>
+    <t>140,55</t>
+  </si>
+  <si>
+    <t>139,09</t>
+  </si>
+  <si>
+    <t>138,45</t>
+  </si>
+  <si>
+    <t>581,29</t>
+  </si>
+  <si>
+    <t>588,50</t>
+  </si>
+  <si>
+    <t>592,20</t>
+  </si>
+  <si>
+    <t>591,63</t>
+  </si>
+  <si>
+    <t>589,97</t>
+  </si>
+  <si>
+    <t>590,47</t>
+  </si>
+  <si>
+    <t>4 628,29</t>
+  </si>
+  <si>
+    <t>4 650,41</t>
+  </si>
+  <si>
+    <t>4 709,76</t>
+  </si>
+  <si>
+    <t>4 660,82</t>
+  </si>
+  <si>
+    <t>4 648,65</t>
+  </si>
+  <si>
+    <t>4 682,83</t>
+  </si>
+  <si>
+    <t>19 562,00</t>
+  </si>
+  <si>
+    <t>19 756,00</t>
+  </si>
+  <si>
+    <t>19 951,00</t>
+  </si>
+  <si>
+    <t>19 783,00</t>
+  </si>
+  <si>
+    <t>19 697,00</t>
+  </si>
+  <si>
+    <t>19 845,00</t>
+  </si>
+  <si>
+    <t>17 413,00</t>
+  </si>
+  <si>
+    <t>17 629,00</t>
+  </si>
+  <si>
+    <t>17 740,00</t>
+  </si>
+  <si>
+    <t>17 723,00</t>
+  </si>
+  <si>
+    <t>17 673,00</t>
+  </si>
+  <si>
+    <t>17 688,00</t>
+  </si>
+  <si>
+    <t>2 621,59</t>
+  </si>
+  <si>
+    <t>2 647,31</t>
+  </si>
+  <si>
+    <t>2 680,83</t>
+  </si>
+  <si>
+    <t>2 652,79</t>
+  </si>
+  <si>
+    <t>2 644,49</t>
+  </si>
+  <si>
+    <t>2 662,33</t>
+  </si>
+  <si>
+    <t>818,76</t>
+  </si>
+  <si>
+    <t>829,99</t>
+  </si>
+  <si>
+    <t>823,20</t>
+  </si>
+  <si>
+    <t>838,17</t>
+  </si>
+  <si>
+    <t>837,19</t>
+  </si>
+  <si>
+    <t>830,62</t>
+  </si>
+  <si>
+    <t>10 000,57</t>
+  </si>
+  <si>
+    <t>10 099,40</t>
+  </si>
+  <si>
+    <t>10 225,37</t>
+  </si>
+  <si>
+    <t>10 117,60</t>
+  </si>
+  <si>
+    <t>10 087,62</t>
+  </si>
+  <si>
+    <t>10 154,14</t>
+  </si>
+  <si>
+    <t>12 533,01</t>
+  </si>
+  <si>
+    <t>12 542,15</t>
+  </si>
+  <si>
+    <t>12 587,42</t>
+  </si>
+  <si>
+    <t>12 463,70</t>
+  </si>
+  <si>
+    <t>12 501,00</t>
+  </si>
+  <si>
+    <t>12 435,55</t>
+  </si>
+  <si>
+    <t>08.10.2015</t>
+  </si>
+  <si>
+    <t>07.10.2015</t>
+  </si>
+  <si>
+    <t>06.10.2015</t>
+  </si>
+  <si>
+    <t>05.10.2015</t>
+  </si>
+  <si>
+    <t>04.10.2015</t>
+  </si>
+  <si>
+    <t>03.10.2015</t>
+  </si>
+  <si>
+    <t>02.10.2015</t>
+  </si>
+  <si>
+    <t>01.10.2015</t>
+  </si>
+  <si>
+    <t>В ОКТЯБРЕ</t>
+  </si>
+  <si>
+    <t>17 719,75</t>
+  </si>
+  <si>
+    <t>17 850,97</t>
+  </si>
+  <si>
+    <t>17 814,36</t>
+  </si>
+  <si>
+    <t>17 736,05</t>
+  </si>
+  <si>
+    <t>2 079,99</t>
+  </si>
+  <si>
+    <t>2 092,65</t>
+  </si>
+  <si>
+    <t>2 075,23</t>
+  </si>
+  <si>
+    <t>2 075,22</t>
+  </si>
+  <si>
+    <t>712,80</t>
+  </si>
+  <si>
+    <t>716,86</t>
+  </si>
+  <si>
+    <t>713,94</t>
+  </si>
+  <si>
+    <t>711,54</t>
+  </si>
+  <si>
+    <t>27 344,77</t>
+  </si>
+  <si>
+    <t>27 538,73</t>
+  </si>
+  <si>
+    <t>27 329,17</t>
+  </si>
+  <si>
+    <t>27 291,23</t>
+  </si>
+  <si>
+    <t>6 191,65</t>
+  </si>
+  <si>
+    <t>6 290,38</t>
+  </si>
+  <si>
+    <t>6 269,61</t>
+  </si>
+  <si>
+    <t>6 287,18</t>
+  </si>
+  <si>
+    <t>59,09</t>
+  </si>
+  <si>
+    <t>59,46</t>
+  </si>
+  <si>
+    <t>59,01</t>
+  </si>
+  <si>
+    <t>58,75</t>
+  </si>
+  <si>
+    <t>252,02</t>
+  </si>
+  <si>
+    <t>250,10</t>
+  </si>
+  <si>
+    <t>12 866,26</t>
+  </si>
+  <si>
+    <t>12 966,10</t>
+  </si>
+  <si>
+    <t>12 909,59</t>
+  </si>
+  <si>
+    <t>12 748,28</t>
+  </si>
+  <si>
+    <t>24 934,23</t>
+  </si>
+  <si>
+    <t>25 089,45</t>
+  </si>
+  <si>
+    <t>24 955,80</t>
+  </si>
+  <si>
+    <t>24 817,85</t>
+  </si>
+  <si>
+    <t>274,09</t>
+  </si>
+  <si>
+    <t>278,10</t>
+  </si>
+  <si>
+    <t>276,96</t>
+  </si>
+  <si>
+    <t>274,94</t>
+  </si>
+  <si>
+    <t>2 093,12</t>
+  </si>
+  <si>
+    <t>2 111,98</t>
+  </si>
+  <si>
+    <t>2 098,63</t>
+  </si>
+  <si>
+    <t>2 087,13</t>
+  </si>
+  <si>
+    <t>11 865,71</t>
+  </si>
+  <si>
+    <t>12 015,37</t>
+  </si>
+  <si>
+    <t>11 883,15</t>
+  </si>
+  <si>
+    <t>11 778,72</t>
+  </si>
+  <si>
+    <t>906,97</t>
+  </si>
+  <si>
+    <t>906,50</t>
+  </si>
+  <si>
+    <t>899,43</t>
+  </si>
+  <si>
+    <t>896,39</t>
+  </si>
+  <si>
+    <t>59 564,90</t>
+  </si>
+  <si>
+    <t>59 980,95</t>
+  </si>
+  <si>
+    <t>59 574,40</t>
+  </si>
+  <si>
+    <t>59 314,54</t>
+  </si>
+  <si>
+    <t>2 838,91</t>
+  </si>
+  <si>
+    <t>2 858,75</t>
+  </si>
+  <si>
+    <t>2 837,09</t>
+  </si>
+  <si>
+    <t>2 823,96</t>
+  </si>
+  <si>
+    <t>13 624,80</t>
+  </si>
+  <si>
+    <t>13 725,06</t>
+  </si>
+  <si>
+    <t>13 610,39</t>
+  </si>
+  <si>
+    <t>13 527,27</t>
+  </si>
+  <si>
+    <t>1 482,54</t>
+  </si>
+  <si>
+    <t>1 490,19</t>
+  </si>
+  <si>
+    <t>1 479,69</t>
+  </si>
+  <si>
+    <t>1 472,52</t>
+  </si>
+  <si>
+    <t>136,97</t>
+  </si>
+  <si>
+    <t>137,78</t>
+  </si>
+  <si>
+    <t>137,08</t>
+  </si>
+  <si>
+    <t>605,97</t>
+  </si>
+  <si>
+    <t>609,74</t>
+  </si>
+  <si>
+    <t>605,10</t>
+  </si>
+  <si>
+    <t>602,26</t>
+  </si>
+  <si>
+    <t>4 508,27</t>
+  </si>
+  <si>
+    <t>4 534,70</t>
+  </si>
+  <si>
+    <t>4 518,65</t>
+  </si>
+  <si>
+    <t>4 519,60</t>
+  </si>
+  <si>
+    <t>19 282,00</t>
+  </si>
+  <si>
+    <t>19 373,00</t>
+  </si>
+  <si>
+    <t>19 328,00</t>
+  </si>
+  <si>
+    <t>18 153,00</t>
+  </si>
+  <si>
+    <t>18 266,00</t>
+  </si>
+  <si>
+    <t>18 127,00</t>
+  </si>
+  <si>
+    <t>18 042,00</t>
+  </si>
+  <si>
+    <t>2 581,89</t>
+  </si>
+  <si>
+    <t>2 597,57</t>
+  </si>
+  <si>
+    <t>2 586,23</t>
+  </si>
+  <si>
+    <t>2 577,98</t>
+  </si>
+  <si>
+    <t>759,54</t>
+  </si>
+  <si>
+    <t>782,86</t>
+  </si>
+  <si>
+    <t>764,85</t>
+  </si>
+  <si>
+    <t>753,71</t>
+  </si>
+  <si>
+    <t>9 848,37</t>
+  </si>
+  <si>
+    <t>9 902,15</t>
+  </si>
+  <si>
+    <t>9 866,64</t>
+  </si>
+  <si>
+    <t>9 833,76</t>
+  </si>
+  <si>
+    <t>13 081,96</t>
+  </si>
+  <si>
+    <t>13 194,45</t>
+  </si>
+  <si>
+    <t>13 155,67</t>
+  </si>
+  <si>
+    <t>12 997,46</t>
+  </si>
+  <si>
+    <t>30.11.2015</t>
+  </si>
+  <si>
+    <t>29.11.2015</t>
+  </si>
+  <si>
+    <t>28.11.2015</t>
+  </si>
+  <si>
+    <t>27.11.2015</t>
+  </si>
+  <si>
+    <t>26.11.2015</t>
+  </si>
+  <si>
+    <t>25.11.2015</t>
+  </si>
+  <si>
+    <t>17 641,69</t>
+  </si>
+  <si>
+    <t>17 669,90</t>
+  </si>
+  <si>
+    <t>17 607,94</t>
+  </si>
+  <si>
+    <t>17 679,86</t>
+  </si>
+  <si>
+    <t>17 677,68</t>
+  </si>
+  <si>
+    <t>17 769,06</t>
+  </si>
+  <si>
+    <t>2 060,92</t>
+  </si>
+  <si>
+    <t>2 062,44</t>
+  </si>
+  <si>
+    <t>2 062,00</t>
+  </si>
+  <si>
+    <t>2 059,37</t>
+  </si>
+  <si>
+    <t>2 048,63</t>
+  </si>
+  <si>
+    <t>2 057,66</t>
+  </si>
+  <si>
+    <t>706,45</t>
+  </si>
+  <si>
+    <t>708,79</t>
+  </si>
+  <si>
+    <t>708,59</t>
+  </si>
+  <si>
+    <t>708,03</t>
+  </si>
+  <si>
+    <t>705,07</t>
+  </si>
+  <si>
+    <t>709,73</t>
+  </si>
+  <si>
+    <t>27 238,13</t>
+  </si>
+  <si>
+    <t>27 387,97</t>
+  </si>
+  <si>
+    <t>27 342,17</t>
+  </si>
+  <si>
+    <t>27 285,44</t>
+  </si>
+  <si>
+    <t>27 145,55</t>
+  </si>
+  <si>
+    <t>27 201,12</t>
+  </si>
+  <si>
+    <t>6 321,56</t>
+  </si>
+  <si>
+    <t>6 308,77</t>
+  </si>
+  <si>
+    <t>6 281,85</t>
+  </si>
+  <si>
+    <t>6 246,95</t>
+  </si>
+  <si>
+    <t>6 217,67</t>
+  </si>
+  <si>
+    <t>6 213,83</t>
+  </si>
+  <si>
+    <t>58,52</t>
+  </si>
+  <si>
+    <t>58,32</t>
+  </si>
+  <si>
+    <t>58,25</t>
+  </si>
+  <si>
+    <t>58,27</t>
+  </si>
+  <si>
+    <t>58,18</t>
+  </si>
+  <si>
+    <t>58,15</t>
+  </si>
+  <si>
+    <t>248,02</t>
+  </si>
+  <si>
+    <t>248,61</t>
+  </si>
+  <si>
+    <t>248,48</t>
+  </si>
+  <si>
+    <t>248,22</t>
+  </si>
+  <si>
+    <t>248,12</t>
+  </si>
+  <si>
+    <t>12 669,42</t>
+  </si>
+  <si>
+    <t>12 702,92</t>
+  </si>
+  <si>
+    <t>12 659,98</t>
+  </si>
+  <si>
+    <t>12 581,64</t>
+  </si>
+  <si>
+    <t>12 572,71</t>
+  </si>
+  <si>
+    <t>12 586,81</t>
+  </si>
+  <si>
+    <t>24 803,82</t>
+  </si>
+  <si>
+    <t>24 754,86</t>
+  </si>
+  <si>
+    <t>24 699,45</t>
+  </si>
+  <si>
+    <t>24 685,80</t>
+  </si>
+  <si>
+    <t>24 719,03</t>
+  </si>
+  <si>
+    <t>24 759,81</t>
+  </si>
+  <si>
+    <t>274,67</t>
+  </si>
+  <si>
+    <t>276,36</t>
+  </si>
+  <si>
+    <t>276,22</t>
+  </si>
+  <si>
+    <t>276,20</t>
+  </si>
+  <si>
+    <t>273,43</t>
+  </si>
+  <si>
+    <t>2 073,18</t>
+  </si>
+  <si>
+    <t>2 080,58</t>
+  </si>
+  <si>
+    <t>2 071,42</t>
+  </si>
+  <si>
+    <t>2 072,00</t>
+  </si>
+  <si>
+    <t>2 059,64</t>
+  </si>
+  <si>
+    <t>2 062,52</t>
+  </si>
+  <si>
+    <t>11 697,88</t>
+  </si>
+  <si>
+    <t>11 774,45</t>
+  </si>
+  <si>
+    <t>11 680,17</t>
+  </si>
+  <si>
+    <t>11 616,09</t>
+  </si>
+  <si>
+    <t>11 579,61</t>
+  </si>
+  <si>
+    <t>11 664,52</t>
+  </si>
+  <si>
+    <t>895,33</t>
+  </si>
+  <si>
+    <t>893,89</t>
+  </si>
+  <si>
+    <t>895,58</t>
+  </si>
+  <si>
+    <t>897,32</t>
+  </si>
+  <si>
+    <t>899,75</t>
+  </si>
+  <si>
+    <t>898,94</t>
+  </si>
+  <si>
+    <t>59 094,64</t>
+  </si>
+  <si>
+    <t>58 970,39</t>
+  </si>
+  <si>
+    <t>58 952,77</t>
+  </si>
+  <si>
+    <t>58 928,98</t>
+  </si>
+  <si>
+    <t>58 849,06</t>
+  </si>
+  <si>
+    <t>58 871,54</t>
+  </si>
+  <si>
+    <t>2 813,41</t>
+  </si>
+  <si>
+    <t>2 807,85</t>
+  </si>
+  <si>
+    <t>2 808,17</t>
+  </si>
+  <si>
+    <t>2 805,90</t>
+  </si>
+  <si>
+    <t>2 805,81</t>
+  </si>
+  <si>
+    <t>2 808,28</t>
+  </si>
+  <si>
+    <t>13 418,43</t>
+  </si>
+  <si>
+    <t>13 467,30</t>
+  </si>
+  <si>
+    <t>13 521,93</t>
+  </si>
+  <si>
+    <t>13 468,41</t>
+  </si>
+  <si>
+    <t>13 429,89</t>
+  </si>
+  <si>
+    <t>13 442,80</t>
+  </si>
+  <si>
+    <t>1 459,62</t>
+  </si>
+  <si>
+    <t>1 459,68</t>
+  </si>
+  <si>
+    <t>1 455,05</t>
+  </si>
+  <si>
+    <t>1 453,37</t>
+  </si>
+  <si>
+    <t>1 451,95</t>
+  </si>
+  <si>
+    <t>1 455,99</t>
+  </si>
+  <si>
+    <t>135,68</t>
+  </si>
+  <si>
+    <t>135,91</t>
+  </si>
+  <si>
+    <t>135,94</t>
+  </si>
+  <si>
+    <t>136,28</t>
+  </si>
+  <si>
+    <t>135,61</t>
+  </si>
+  <si>
+    <t>136,35</t>
+  </si>
+  <si>
+    <t>600,06</t>
+  </si>
+  <si>
+    <t>598,42</t>
+  </si>
+  <si>
+    <t>598,34</t>
+  </si>
+  <si>
+    <t>598,91</t>
+  </si>
+  <si>
+    <t>598,28</t>
+  </si>
+  <si>
+    <t>597,94</t>
+  </si>
+  <si>
+    <t>4 504,76</t>
+  </si>
+  <si>
+    <t>4 514,88</t>
+  </si>
+  <si>
+    <t>4 510,03</t>
+  </si>
+  <si>
+    <t>4 505,10</t>
+  </si>
+  <si>
+    <t>4 495,18</t>
+  </si>
+  <si>
+    <t>4 517,71</t>
+  </si>
+  <si>
+    <t>19 094,00</t>
+  </si>
+  <si>
+    <t>19 174,00</t>
+  </si>
+  <si>
+    <t>19 131,00</t>
+  </si>
+  <si>
+    <t>19 084,00</t>
+  </si>
+  <si>
+    <t>19 062,00</t>
+  </si>
+  <si>
+    <t>19 219,00</t>
+  </si>
+  <si>
+    <t>17 976,00</t>
+  </si>
+  <si>
+    <t>17 927,00</t>
+  </si>
+  <si>
+    <t>17 924,00</t>
+  </si>
+  <si>
+    <t>17 915,00</t>
+  </si>
+  <si>
+    <t>17 896,00</t>
+  </si>
+  <si>
+    <t>17 889,00</t>
+  </si>
+  <si>
+    <t>2 560,03</t>
+  </si>
+  <si>
+    <t>2 567,97</t>
+  </si>
+  <si>
+    <t>2 566,90</t>
+  </si>
+  <si>
+    <t>2 565,72</t>
+  </si>
+  <si>
+    <t>2 555,33</t>
+  </si>
+  <si>
+    <t>2 571,96</t>
+  </si>
+  <si>
+    <t>744,35</t>
+  </si>
+  <si>
+    <t>748,99</t>
+  </si>
+  <si>
+    <t>751,53</t>
+  </si>
+  <si>
+    <t>746,46</t>
+  </si>
+  <si>
+    <t>748,79</t>
+  </si>
+  <si>
+    <t>769,75</t>
+  </si>
+  <si>
+    <t>9 765,32</t>
+  </si>
+  <si>
+    <t>9 795,10</t>
+  </si>
+  <si>
+    <t>9 791,59</t>
+  </si>
+  <si>
+    <t>9 787,75</t>
+  </si>
+  <si>
+    <t>9 748,60</t>
+  </si>
+  <si>
+    <t>9 810,79</t>
+  </si>
+  <si>
+    <t>12 900,48</t>
+  </si>
+  <si>
+    <t>12 929,85</t>
+  </si>
+  <si>
+    <t>12 854,20</t>
+  </si>
+  <si>
+    <t>12 742,04</t>
+  </si>
+  <si>
+    <t>12 692,74</t>
+  </si>
+  <si>
+    <t>12 745,02</t>
+  </si>
+  <si>
+    <t>24.11.2015</t>
+  </si>
+  <si>
+    <t>23.11.2015</t>
+  </si>
+  <si>
+    <t>22.11.2015</t>
+  </si>
+  <si>
+    <t>21.11.2015</t>
+  </si>
+  <si>
+    <t>20.11.2015</t>
+  </si>
+  <si>
+    <t>19.11.2015</t>
+  </si>
+  <si>
+    <t>18.11.2015</t>
+  </si>
+  <si>
+    <t>17.11.2015</t>
+  </si>
+  <si>
+    <t>17 807,56</t>
+  </si>
+  <si>
+    <t>17 664,63</t>
+  </si>
+  <si>
+    <t>17 557,58</t>
+  </si>
+  <si>
+    <t>17 565,35</t>
+  </si>
+  <si>
+    <t>17 582,10</t>
+  </si>
+  <si>
+    <t>17 583,52</t>
+  </si>
+  <si>
+    <t>2 063,47</t>
+  </si>
+  <si>
+    <t>2 042,68</t>
+  </si>
+  <si>
+    <t>2 033,47</t>
+  </si>
+  <si>
+    <t>2 026,71</t>
+  </si>
+  <si>
+    <t>2 027,64</t>
+  </si>
+  <si>
+    <t>2 026,51</t>
+  </si>
+  <si>
+    <t>711,66</t>
+  </si>
+  <si>
+    <t>704,02</t>
+  </si>
+  <si>
+    <t>701,06</t>
+  </si>
+  <si>
+    <t>700,35</t>
+  </si>
+  <si>
+    <t>702,56</t>
+  </si>
+  <si>
+    <t>703,15</t>
+  </si>
+  <si>
+    <t>27 195,72</t>
+  </si>
+  <si>
+    <t>26 953,77</t>
+  </si>
+  <si>
+    <t>26 739,37</t>
+  </si>
+  <si>
+    <t>26 626,70</t>
+  </si>
+  <si>
+    <t>26 587,63</t>
+  </si>
+  <si>
+    <t>26 551,00</t>
+  </si>
+  <si>
+    <t>6 213,47</t>
+  </si>
+  <si>
+    <t>6 173,35</t>
+  </si>
+  <si>
+    <t>6 097,29</t>
+  </si>
+  <si>
+    <t>6 054,68</t>
+  </si>
+  <si>
+    <t>6 041,02</t>
+  </si>
+  <si>
+    <t>6 084,63</t>
+  </si>
+  <si>
+    <t>58,02</t>
+  </si>
+  <si>
+    <t>57,89</t>
+  </si>
+  <si>
+    <t>57,54</t>
+  </si>
+  <si>
+    <t>57,53</t>
+  </si>
+  <si>
+    <t>57,47</t>
+  </si>
+  <si>
+    <t>56,97</t>
+  </si>
+  <si>
+    <t>253,89</t>
+  </si>
+  <si>
+    <t>252,13</t>
+  </si>
+  <si>
+    <t>250,75</t>
+  </si>
+  <si>
+    <t>251,08</t>
+  </si>
+  <si>
+    <t>12 561,25</t>
+  </si>
+  <si>
+    <t>12 507,49</t>
+  </si>
+  <si>
+    <t>12 419,86</t>
+  </si>
+  <si>
+    <t>12 405,50</t>
+  </si>
+  <si>
+    <t>12 384,43</t>
+  </si>
+  <si>
+    <t>12 428,09</t>
+  </si>
+  <si>
+    <t>24 661,72</t>
+  </si>
+  <si>
+    <t>24 485,62</t>
+  </si>
+  <si>
+    <t>24 349,12</t>
+  </si>
+  <si>
+    <t>24 372,31</t>
+  </si>
+  <si>
+    <t>24 474,77</t>
+  </si>
+  <si>
+    <t>24 324,82</t>
+  </si>
+  <si>
+    <t>268,12</t>
+  </si>
+  <si>
+    <t>271,35</t>
+  </si>
+  <si>
+    <t>273,28</t>
+  </si>
+  <si>
+    <t>273,86</t>
+  </si>
+  <si>
+    <t>272,58</t>
+  </si>
+  <si>
+    <t>275,02</t>
+  </si>
+  <si>
+    <t>2 057,21</t>
+  </si>
+  <si>
+    <t>2 045,31</t>
+  </si>
+  <si>
+    <t>2 048,07</t>
+  </si>
+  <si>
+    <t>2 029,32</t>
+  </si>
+  <si>
+    <t>2 043,84</t>
+  </si>
+  <si>
+    <t>2 053,89</t>
+  </si>
+  <si>
+    <t>11 651,48</t>
+  </si>
+  <si>
+    <t>11 638,95</t>
+  </si>
+  <si>
+    <t>11 563,85</t>
+  </si>
+  <si>
+    <t>11 510,98</t>
+  </si>
+  <si>
+    <t>11 539,86</t>
+  </si>
+  <si>
+    <t>11 559,63</t>
+  </si>
+  <si>
+    <t>900,66</t>
+  </si>
+  <si>
+    <t>892,83</t>
+  </si>
+  <si>
+    <t>885,72</t>
+  </si>
+  <si>
+    <t>884,21</t>
+  </si>
+  <si>
+    <t>883,49</t>
+  </si>
+  <si>
+    <t>877,19</t>
+  </si>
+  <si>
+    <t>58 804,75</t>
+  </si>
+  <si>
+    <t>58 382,27</t>
+  </si>
+  <si>
+    <t>58 065,05</t>
+  </si>
+  <si>
+    <t>58 033,95</t>
+  </si>
+  <si>
+    <t>58 042,97</t>
+  </si>
+  <si>
+    <t>57 681,53</t>
+  </si>
+  <si>
+    <t>2 803,57</t>
+  </si>
+  <si>
+    <t>2 786,15</t>
+  </si>
+  <si>
+    <t>2 771,92</t>
+  </si>
+  <si>
+    <t>2 772,69</t>
+  </si>
+  <si>
+    <t>2 772,65</t>
+  </si>
+  <si>
+    <t>2 754,39</t>
+  </si>
+  <si>
+    <t>13 437,86</t>
+  </si>
+  <si>
+    <t>13 375,80</t>
+  </si>
+  <si>
+    <t>13 300,67</t>
+  </si>
+  <si>
+    <t>13 274,64</t>
+  </si>
+  <si>
+    <t>13 284,39</t>
+  </si>
+  <si>
+    <t>13 290,30</t>
+  </si>
+  <si>
+    <t>1 455,43</t>
+  </si>
+  <si>
+    <t>1 442,86</t>
+  </si>
+  <si>
+    <t>1 433,22</t>
+  </si>
+  <si>
+    <t>1 431,64</t>
+  </si>
+  <si>
+    <t>1 428,59</t>
+  </si>
+  <si>
+    <t>1 435,78</t>
+  </si>
+  <si>
+    <t>136,66</t>
+  </si>
+  <si>
+    <t>135,25</t>
+  </si>
+  <si>
+    <t>134,70</t>
+  </si>
+  <si>
+    <t>134,38</t>
+  </si>
+  <si>
+    <t>134,79</t>
+  </si>
+  <si>
+    <t>135,00</t>
+  </si>
+  <si>
+    <t>596,49</t>
+  </si>
+  <si>
+    <t>592,35</t>
+  </si>
+  <si>
+    <t>589,11</t>
+  </si>
+  <si>
+    <t>588,84</t>
+  </si>
+  <si>
+    <t>588,88</t>
+  </si>
+  <si>
+    <t>584,17</t>
+  </si>
+  <si>
+    <t>4 537,64</t>
+  </si>
+  <si>
+    <t>4 502,72</t>
+  </si>
+  <si>
+    <t>4 475,16</t>
+  </si>
+  <si>
+    <t>4 455,16</t>
+  </si>
+  <si>
+    <t>4 453,17</t>
+  </si>
+  <si>
+    <t>4 482,75</t>
+  </si>
+  <si>
+    <t>19 249,00</t>
+  </si>
+  <si>
+    <t>19 051,00</t>
+  </si>
+  <si>
+    <t>18 958,00</t>
+  </si>
+  <si>
+    <t>18 963,00</t>
+  </si>
+  <si>
+    <t>18 981,00</t>
+  </si>
+  <si>
+    <t>19 025,00</t>
+  </si>
+  <si>
+    <t>17 869,00</t>
+  </si>
+  <si>
+    <t>17 745,00</t>
+  </si>
+  <si>
+    <t>17 648,00</t>
+  </si>
+  <si>
+    <t>17 640,00</t>
+  </si>
+  <si>
+    <t>17 641,00</t>
+  </si>
+  <si>
+    <t>2 578,28</t>
+  </si>
+  <si>
+    <t>2 550,21</t>
+  </si>
+  <si>
+    <t>2 540,41</t>
+  </si>
+  <si>
+    <t>2 537,93</t>
+  </si>
+  <si>
+    <t>2 545,53</t>
+  </si>
+  <si>
+    <t>2 551,28</t>
+  </si>
+  <si>
+    <t>774,72</t>
+  </si>
+  <si>
+    <t>769,85</t>
+  </si>
+  <si>
+    <t>774,88</t>
+  </si>
+  <si>
+    <t>773,26</t>
+  </si>
+  <si>
+    <t>776,28</t>
+  </si>
+  <si>
+    <t>773,48</t>
+  </si>
+  <si>
+    <t>9 835,15</t>
+  </si>
+  <si>
+    <t>9 727,82</t>
+  </si>
+  <si>
+    <t>9 690,31</t>
+  </si>
+  <si>
+    <t>9 680,61</t>
+  </si>
+  <si>
+    <t>9 708,59</t>
+  </si>
+  <si>
+    <t>9 730,87</t>
+  </si>
+  <si>
+    <t>12 750,42</t>
+  </si>
+  <si>
+    <t>12 679,69</t>
+  </si>
+  <si>
+    <t>12 458,61</t>
+  </si>
+  <si>
+    <t>12 438,85</t>
+  </si>
+  <si>
+    <t>12 439,55</t>
+  </si>
+  <si>
+    <t>12 532,63</t>
+  </si>
+  <si>
+    <t>16.11.2015</t>
+  </si>
+  <si>
+    <t>15.11.2015</t>
+  </si>
+  <si>
+    <t>14.11.2015</t>
+  </si>
+  <si>
+    <t>13.11.2015</t>
+  </si>
+  <si>
+    <t>12.11.2015</t>
+  </si>
+  <si>
+    <t>11.11.2015</t>
+  </si>
+  <si>
+    <t>10.11.2015</t>
+  </si>
+  <si>
+    <t>09.11.2015</t>
+  </si>
+  <si>
+    <t>17 586,78</t>
+  </si>
+  <si>
+    <t>17 554,31</t>
+  </si>
+  <si>
+    <t>17 650,87</t>
+  </si>
+  <si>
+    <t>17 669,25</t>
+  </si>
+  <si>
+    <t>2 031,98</t>
+  </si>
+  <si>
+    <t>2 032,44</t>
+  </si>
+  <si>
+    <t>2 045,19</t>
+  </si>
+  <si>
+    <t>2 048,13</t>
+  </si>
+  <si>
+    <t>703,77</t>
+  </si>
+  <si>
+    <t>702,12</t>
+  </si>
+  <si>
+    <t>707,79</t>
+  </si>
+  <si>
+    <t>708,30</t>
+  </si>
+  <si>
+    <t>26 934,07</t>
+  </si>
+  <si>
+    <t>26 849,98</t>
+  </si>
+  <si>
+    <t>26 891,93</t>
+  </si>
+  <si>
+    <t>26 710,75</t>
+  </si>
+  <si>
+    <t>6 087,95</t>
+  </si>
+  <si>
+    <t>6 125,19</t>
+  </si>
+  <si>
+    <t>6 144,28</t>
+  </si>
+  <si>
+    <t>5 968,24</t>
+  </si>
+  <si>
+    <t>58,45</t>
+  </si>
+  <si>
+    <t>60,77</t>
+  </si>
+  <si>
+    <t>61,70</t>
+  </si>
+  <si>
+    <t>62,31</t>
+  </si>
+  <si>
+    <t>251,15</t>
+  </si>
+  <si>
+    <t>249,84</t>
+  </si>
+  <si>
+    <t>250,32</t>
+  </si>
+  <si>
+    <t>249,95</t>
+  </si>
+  <si>
+    <t>12 455,97</t>
+  </si>
+  <si>
+    <t>12 454,31</t>
+  </si>
+  <si>
+    <t>12 475,06</t>
+  </si>
+  <si>
+    <t>12 431,58</t>
+  </si>
+  <si>
+    <t>24 389,54</t>
+  </si>
+  <si>
+    <t>24 293,92</t>
+  </si>
+  <si>
+    <t>24 387,42</t>
+  </si>
+  <si>
+    <t>24 270,07</t>
+  </si>
+  <si>
+    <t>277,17</t>
+  </si>
+  <si>
+    <t>273,14</t>
+  </si>
+  <si>
+    <t>273,04</t>
+  </si>
+  <si>
+    <t>2 037,55</t>
+  </si>
+  <si>
+    <t>2 040,74</t>
+  </si>
+  <si>
+    <t>2 045,79</t>
+  </si>
+  <si>
+    <t>2 030,60</t>
+  </si>
+  <si>
+    <t>11 554,18</t>
+  </si>
+  <si>
+    <t>11 557,01</t>
+  </si>
+  <si>
+    <t>11 712,17</t>
+  </si>
+  <si>
+    <t>11 778,34</t>
+  </si>
+  <si>
+    <t>876,35</t>
+  </si>
+  <si>
+    <t>872,85</t>
+  </si>
+  <si>
+    <t>865,32</t>
+  </si>
+  <si>
+    <t>57 719,89</t>
+  </si>
+  <si>
+    <t>57 457,27</t>
+  </si>
+  <si>
+    <t>57 615,08</t>
+  </si>
+  <si>
+    <t>57 489,36</t>
+  </si>
+  <si>
+    <t>2 758,39</t>
+  </si>
+  <si>
+    <t>2 747,98</t>
+  </si>
+  <si>
+    <t>2 753,50</t>
+  </si>
+  <si>
+    <t>2 757,60</t>
+  </si>
+  <si>
+    <t>13 317,36</t>
+  </si>
+  <si>
+    <t>13 318,29</t>
+  </si>
+  <si>
+    <t>13 296,50</t>
+  </si>
+  <si>
+    <t>13 254,46</t>
+  </si>
+  <si>
+    <t>1 438,08</t>
+  </si>
+  <si>
+    <t>1 436,30</t>
+  </si>
+  <si>
+    <t>1 444,35</t>
+  </si>
+  <si>
+    <t>1 444,71</t>
+  </si>
+  <si>
+    <t>135,01</t>
+  </si>
+  <si>
+    <t>134,82</t>
+  </si>
+  <si>
+    <t>135,79</t>
+  </si>
+  <si>
+    <t>135,56</t>
+  </si>
+  <si>
+    <t>584,34</t>
+  </si>
+  <si>
+    <t>581,27</t>
+  </si>
+  <si>
+    <t>582,40</t>
+  </si>
+  <si>
+    <t>581,53</t>
+  </si>
+  <si>
+    <t>4 500,00</t>
+  </si>
+  <si>
+    <t>4 476,93</t>
+  </si>
+  <si>
+    <t>4 509,20</t>
+  </si>
+  <si>
+    <t>4 495,39</t>
+  </si>
+  <si>
+    <t>18 999,00</t>
+  </si>
+  <si>
+    <t>19 015,00</t>
+  </si>
+  <si>
+    <t>19 222,00</t>
+  </si>
+  <si>
+    <t>19 225,00</t>
+  </si>
+  <si>
+    <t>17 505,00</t>
+  </si>
+  <si>
+    <t>17 447,00</t>
+  </si>
+  <si>
+    <t>2 552,66</t>
+  </si>
+  <si>
+    <t>2 548,48</t>
+  </si>
+  <si>
+    <t>2 571,22</t>
+  </si>
+  <si>
+    <t>2 572,83</t>
+  </si>
+  <si>
+    <t>762,75</t>
+  </si>
+  <si>
+    <t>752,59</t>
+  </si>
+  <si>
+    <t>756,10</t>
+  </si>
+  <si>
+    <t>757,43</t>
+  </si>
+  <si>
+    <t>9 734,73</t>
+  </si>
+  <si>
+    <t>9 720,33</t>
+  </si>
+  <si>
+    <t>9 805,27</t>
+  </si>
+  <si>
+    <t>9 811,33</t>
+  </si>
+  <si>
+    <t>12 492,44</t>
+  </si>
+  <si>
+    <t>12 517,34</t>
+  </si>
+  <si>
+    <t>12 527,82</t>
+  </si>
+  <si>
+    <t>12 375,88</t>
+  </si>
+  <si>
+    <t>08.11.2015</t>
+  </si>
+  <si>
+    <t>07.11.2015</t>
+  </si>
+  <si>
+    <t>06.11.2015</t>
+  </si>
+  <si>
+    <t>05.11.2015</t>
+  </si>
+  <si>
+    <t>04.11.2015</t>
+  </si>
+  <si>
+    <t>03.11.2015</t>
+  </si>
+  <si>
+    <t>02.11.2015</t>
+  </si>
+  <si>
+    <t>01.11.2015</t>
+  </si>
+  <si>
+    <t>В НОЯБРЕ</t>
+  </si>
+  <si>
+    <t>18 727,25</t>
+  </si>
+  <si>
+    <t>18 808,92</t>
+  </si>
+  <si>
+    <t>18 594,06</t>
+  </si>
+  <si>
+    <t>18 543,98</t>
+  </si>
+  <si>
+    <t>2 225,88</t>
+  </si>
+  <si>
+    <t>2 227,88</t>
+  </si>
+  <si>
+    <t>2 189,49</t>
+  </si>
+  <si>
+    <t>2 178,08</t>
+  </si>
+  <si>
+    <t>751,62</t>
+  </si>
+  <si>
+    <t>754,51</t>
+  </si>
+  <si>
+    <t>745,92</t>
+  </si>
+  <si>
+    <t>741,67</t>
+  </si>
+  <si>
+    <t>27 527,61</t>
+  </si>
+  <si>
+    <t>27 621,90</t>
+  </si>
+  <si>
+    <t>27 425,49</t>
+  </si>
+  <si>
+    <t>27 207,63</t>
+  </si>
+  <si>
+    <t>6 378,47</t>
+  </si>
+  <si>
+    <t>6 374,54</t>
+  </si>
+  <si>
+    <t>6 288,08</t>
+  </si>
+  <si>
+    <t>6 249,87</t>
+  </si>
+  <si>
+    <t>54,82</t>
+  </si>
+  <si>
+    <t>54,66</t>
+  </si>
+  <si>
+    <t>55,11</t>
+  </si>
+  <si>
+    <t>56,16</t>
+  </si>
+  <si>
+    <t>244,65</t>
+  </si>
+  <si>
+    <t>242,21</t>
+  </si>
+  <si>
+    <t>241,01</t>
+  </si>
+  <si>
+    <t>13 140,61</t>
+  </si>
+  <si>
+    <t>13 162,37</t>
+  </si>
+  <si>
+    <t>13 058,47</t>
+  </si>
+  <si>
+    <t>13 021,25</t>
+  </si>
+  <si>
+    <t>25 793,27</t>
+  </si>
+  <si>
+    <t>25 797,76</t>
+  </si>
+  <si>
+    <t>25 519,60</t>
+  </si>
+  <si>
+    <t>25 380,74</t>
+  </si>
+  <si>
+    <t>255,33</t>
+  </si>
+  <si>
+    <t>256,05</t>
+  </si>
+  <si>
+    <t>259,74</t>
+  </si>
+  <si>
+    <t>263,26</t>
+  </si>
+  <si>
+    <t>2 122,91</t>
+  </si>
+  <si>
+    <t>2 140,58</t>
+  </si>
+  <si>
+    <t>2 111,57</t>
+  </si>
+  <si>
+    <t>2 105,58</t>
+  </si>
+  <si>
+    <t>12 753,19</t>
+  </si>
+  <si>
+    <t>12 761,20</t>
+  </si>
+  <si>
+    <t>12 550,38</t>
+  </si>
+  <si>
+    <t>12 458,47</t>
+  </si>
+  <si>
+    <t>943,55</t>
+  </si>
+  <si>
+    <t>944,27</t>
+  </si>
+  <si>
+    <t>933,20</t>
+  </si>
+  <si>
+    <t>926,03</t>
+  </si>
+  <si>
+    <t>61 175,81</t>
+  </si>
+  <si>
+    <t>61 180,08</t>
+  </si>
+  <si>
+    <t>60 581,08</t>
+  </si>
+  <si>
+    <t>60 275,19</t>
+  </si>
+  <si>
+    <t>2 861,17</t>
+  </si>
+  <si>
+    <t>2 860,91</t>
+  </si>
+  <si>
+    <t>2 831,69</t>
+  </si>
+  <si>
+    <t>2 823,95</t>
+  </si>
+  <si>
+    <t>13 397,06</t>
+  </si>
+  <si>
+    <t>13 359,97</t>
+  </si>
+  <si>
+    <t>13 247,76</t>
+  </si>
+  <si>
+    <t>13 196,00</t>
+  </si>
+  <si>
+    <t>1 541,83</t>
+  </si>
+  <si>
+    <t>1 541,56</t>
+  </si>
+  <si>
+    <t>1 523,41</t>
+  </si>
+  <si>
+    <t>1 519,21</t>
+  </si>
+  <si>
+    <t>143,50</t>
+  </si>
+  <si>
+    <t>143,78</t>
+  </si>
+  <si>
+    <t>142,03</t>
+  </si>
+  <si>
+    <t>141,50</t>
+  </si>
+  <si>
+    <t>616,56</t>
+  </si>
+  <si>
+    <t>618,91</t>
+  </si>
+  <si>
+    <t>612,74</t>
+  </si>
+  <si>
+    <t>610,04</t>
+  </si>
+  <si>
+    <t>4 791,20</t>
+  </si>
+  <si>
+    <t>4 804,75</t>
+  </si>
+  <si>
+    <t>4 749,96</t>
+  </si>
+  <si>
+    <t>4 724,50</t>
+  </si>
+  <si>
+    <t>20 300,00</t>
+  </si>
+  <si>
+    <t>20 347,00</t>
+  </si>
+  <si>
+    <t>20 136,00</t>
+  </si>
+  <si>
+    <t>20 007,00</t>
+  </si>
+  <si>
+    <t>18 569,00</t>
+  </si>
+  <si>
+    <t>18 555,00</t>
+  </si>
+  <si>
+    <t>18 370,00</t>
+  </si>
+  <si>
+    <t>18 289,00</t>
+  </si>
+  <si>
+    <t>2 722,09</t>
+  </si>
+  <si>
+    <t>2 733,28</t>
+  </si>
+  <si>
+    <t>2 701,35</t>
+  </si>
+  <si>
+    <t>2 685,65</t>
+  </si>
+  <si>
+    <t>775,32</t>
+  </si>
+  <si>
+    <t>781,26</t>
+  </si>
+  <si>
+    <t>771,85</t>
+  </si>
+  <si>
+    <t>796,91</t>
+  </si>
+  <si>
+    <t>10 384,77</t>
+  </si>
+  <si>
+    <t>10 425,33</t>
+  </si>
+  <si>
+    <t>10 306,33</t>
+  </si>
+  <si>
+    <t>10 247,66</t>
+  </si>
+  <si>
+    <t>13 547,01</t>
+  </si>
+  <si>
+    <t>13 495,98</t>
+  </si>
+  <si>
+    <t>13 337,54</t>
+  </si>
+  <si>
+    <t>13 298,85</t>
+  </si>
+  <si>
+    <t>31.12.2015</t>
+  </si>
+  <si>
+    <t>30.12.2015</t>
+  </si>
+  <si>
+    <t>29.12.2015</t>
+  </si>
+  <si>
+    <t>28.12.2015</t>
+  </si>
+  <si>
+    <t>27.12.2015</t>
+  </si>
+  <si>
+    <t>26.12.2015</t>
+  </si>
+  <si>
+    <t>25.12.2015</t>
+  </si>
+  <si>
+    <t>18 544,17</t>
+  </si>
+  <si>
+    <t>18 526,92</t>
+  </si>
+  <si>
+    <t>18 459,99</t>
+  </si>
+  <si>
+    <t>18 441,00</t>
+  </si>
+  <si>
+    <t>18 437,56</t>
+  </si>
+  <si>
+    <t>18 500,56</t>
+  </si>
+  <si>
+    <t>2 175,35</t>
+  </si>
+  <si>
+    <t>2 167,20</t>
+  </si>
+  <si>
+    <t>2 148,86</t>
+  </si>
+  <si>
+    <t>2 147,80</t>
+  </si>
+  <si>
+    <t>2 147,97</t>
+  </si>
+  <si>
+    <t>2 155,31</t>
+  </si>
+  <si>
+    <t>742,49</t>
+  </si>
+  <si>
+    <t>742,72</t>
+  </si>
+  <si>
+    <t>738,10</t>
+  </si>
+  <si>
+    <t>734,90</t>
+  </si>
+  <si>
+    <t>740,43</t>
+  </si>
+  <si>
+    <t>27 281,07</t>
+  </si>
+  <si>
+    <t>27 385,18</t>
+  </si>
+  <si>
+    <t>27 381,16</t>
+  </si>
+  <si>
+    <t>27 408,96</t>
+  </si>
+  <si>
+    <t>27 452,90</t>
+  </si>
+  <si>
+    <t>27 519,01</t>
+  </si>
+  <si>
+    <t>6 282,99</t>
+  </si>
+  <si>
+    <t>6 291,08</t>
+  </si>
+  <si>
+    <t>6 317,27</t>
+  </si>
+  <si>
+    <t>6 278,30</t>
+  </si>
+  <si>
+    <t>6 247,40</t>
+  </si>
+  <si>
+    <t>6 170,70</t>
+  </si>
+  <si>
+    <t>55,59</t>
+  </si>
+  <si>
+    <t>55,37</t>
+  </si>
+  <si>
+    <t>53,40</t>
+  </si>
+  <si>
+    <t>53,49</t>
+  </si>
+  <si>
+    <t>55,26</t>
+  </si>
+  <si>
+    <t>55,18</t>
+  </si>
+  <si>
+    <t>242,05</t>
+  </si>
+  <si>
+    <t>242,14</t>
+  </si>
+  <si>
+    <t>242,16</t>
+  </si>
+  <si>
+    <t>241,35</t>
+  </si>
+  <si>
+    <t>13 056,58</t>
+  </si>
+  <si>
+    <t>13 091,34</t>
+  </si>
+  <si>
+    <t>13 016,47</t>
+  </si>
+  <si>
+    <t>13 008,53</t>
+  </si>
+  <si>
+    <t>12 972,09</t>
+  </si>
+  <si>
+    <t>12 971,56</t>
+  </si>
+  <si>
+    <t>25 493,50</t>
+  </si>
+  <si>
+    <t>25 442,94</t>
+  </si>
+  <si>
+    <t>25 425,03</t>
+  </si>
+  <si>
+    <t>25 404,79</t>
+  </si>
+  <si>
+    <t>25 456,26</t>
+  </si>
+  <si>
+    <t>25 521,03</t>
+  </si>
+  <si>
+    <t>258,57</t>
+  </si>
+  <si>
+    <t>258,31</t>
+  </si>
+  <si>
+    <t>257,96</t>
+  </si>
+  <si>
+    <t>257,67</t>
+  </si>
+  <si>
+    <t>259,92</t>
+  </si>
+  <si>
+    <t>259,87</t>
+  </si>
+  <si>
+    <t>2 102,05</t>
+  </si>
+  <si>
+    <t>2 101,89</t>
+  </si>
+  <si>
+    <t>2 094,44</t>
+  </si>
+  <si>
+    <t>2 093,02</t>
+  </si>
+  <si>
+    <t>2 102,69</t>
+  </si>
+  <si>
+    <t>2 098,52</t>
+  </si>
+  <si>
+    <t>12 511,36</t>
+  </si>
+  <si>
+    <t>12 542,77</t>
+  </si>
+  <si>
+    <t>12 389,10</t>
+  </si>
+  <si>
+    <t>12 318,92</t>
+  </si>
+  <si>
+    <t>12 390,07</t>
+  </si>
+  <si>
+    <t>12 357,42</t>
+  </si>
+  <si>
+    <t>926,74</t>
+  </si>
+  <si>
+    <t>931,32</t>
+  </si>
+  <si>
+    <t>934,69</t>
+  </si>
+  <si>
+    <t>936,05</t>
+  </si>
+  <si>
+    <t>935,85</t>
+  </si>
+  <si>
+    <t>934,18</t>
+  </si>
+  <si>
+    <t>60 503,65</t>
+  </si>
+  <si>
+    <t>60 539,67</t>
+  </si>
+  <si>
+    <t>60 508,08</t>
+  </si>
+  <si>
+    <t>60 464,43</t>
+  </si>
+  <si>
+    <t>60 366,05</t>
+  </si>
+  <si>
+    <t>60 328,50</t>
+  </si>
+  <si>
+    <t>2 835,64</t>
+  </si>
+  <si>
+    <t>2 836,28</t>
+  </si>
+  <si>
+    <t>2 835,50</t>
+  </si>
+  <si>
+    <t>2 834,37</t>
+  </si>
+  <si>
+    <t>2 828,32</t>
+  </si>
+  <si>
+    <t>2 828,85</t>
+  </si>
+  <si>
+    <t>13 198,72</t>
+  </si>
+  <si>
+    <t>13 179,13</t>
+  </si>
+  <si>
+    <t>13 195,94</t>
+  </si>
+  <si>
+    <t>13 201,11</t>
+  </si>
+  <si>
+    <t>13 288,89</t>
+  </si>
+  <si>
+    <t>13 298,47</t>
+  </si>
+  <si>
+    <t>1 518,20</t>
+  </si>
+  <si>
+    <t>1 518,53</t>
+  </si>
+  <si>
+    <t>1 512,99</t>
+  </si>
+  <si>
+    <t>1 513,62</t>
+  </si>
+  <si>
+    <t>1 498,75</t>
+  </si>
+  <si>
+    <t>1 500,27</t>
+  </si>
+  <si>
+    <t>141,59</t>
+  </si>
+  <si>
+    <t>141,72</t>
+  </si>
+  <si>
+    <t>140,85</t>
+  </si>
+  <si>
+    <t>140,33</t>
+  </si>
+  <si>
+    <t>140,72</t>
+  </si>
+  <si>
+    <t>141,41</t>
+  </si>
+  <si>
+    <t>612,68</t>
+  </si>
+  <si>
+    <t>612,91</t>
+  </si>
+  <si>
+    <t>612,94</t>
+  </si>
+  <si>
+    <t>611,67</t>
+  </si>
+  <si>
+    <t>4 734,81</t>
+  </si>
+  <si>
+    <t>4 734,12</t>
+  </si>
+  <si>
+    <t>4 686,38</t>
+  </si>
+  <si>
+    <t>4 642,58</t>
+  </si>
+  <si>
+    <t>4 632,80</t>
+  </si>
+  <si>
+    <t>4 620,30</t>
+  </si>
+  <si>
+    <t>20 076,00</t>
+  </si>
+  <si>
+    <t>20 044,00</t>
+  </si>
+  <si>
+    <t>19 986,00</t>
+  </si>
+  <si>
+    <t>19 948,00</t>
+  </si>
+  <si>
+    <t>19 915,00</t>
+  </si>
+  <si>
+    <t>20 045,00</t>
+  </si>
+  <si>
+    <t>18 368,00</t>
+  </si>
+  <si>
+    <t>18 375,00</t>
+  </si>
+  <si>
+    <t>18 376,00</t>
+  </si>
+  <si>
+    <t>18 338,00</t>
+  </si>
+  <si>
+    <t>18 310,00</t>
+  </si>
+  <si>
+    <t>2 689,47</t>
+  </si>
+  <si>
+    <t>2 690,69</t>
+  </si>
+  <si>
+    <t>2 673,81</t>
+  </si>
+  <si>
+    <t>2 662,09</t>
+  </si>
+  <si>
+    <t>2 672,38</t>
+  </si>
+  <si>
+    <t>2 681,64</t>
+  </si>
+  <si>
+    <t>800,35</t>
+  </si>
+  <si>
+    <t>790,32</t>
+  </si>
+  <si>
+    <t>780,62</t>
+  </si>
+  <si>
+    <t>777,86</t>
+  </si>
+  <si>
+    <t>779,15</t>
+  </si>
+  <si>
+    <t>10 260,02</t>
+  </si>
+  <si>
+    <t>10 263,07</t>
+  </si>
+  <si>
+    <t>10 200,11</t>
+  </si>
+  <si>
+    <t>10 155,62</t>
+  </si>
+  <si>
+    <t>10 195,42</t>
+  </si>
+  <si>
+    <t>10 229,62</t>
+  </si>
+  <si>
+    <t>13 282,82</t>
+  </si>
+  <si>
+    <t>13 306,26</t>
+  </si>
+  <si>
+    <t>13 161,81</t>
+  </si>
+  <si>
+    <t>13 124,45</t>
+  </si>
+  <si>
+    <t>13 220,78</t>
+  </si>
+  <si>
+    <t>13 156,65</t>
+  </si>
+  <si>
+    <t>24.12.2015</t>
+  </si>
+  <si>
+    <t>23.12.2015</t>
+  </si>
+  <si>
+    <t>22.12.2015</t>
+  </si>
+  <si>
+    <t>21.12.2015</t>
+  </si>
+  <si>
+    <t>20.12.2015</t>
+  </si>
+  <si>
+    <t>19.12.2015</t>
+  </si>
+  <si>
+    <t>18.12.2015</t>
+  </si>
+  <si>
+    <t>17.12.2015</t>
+  </si>
+  <si>
+    <t>18 591,18</t>
+  </si>
+  <si>
+    <t>18 571,36</t>
+  </si>
+  <si>
+    <t>18 489,44</t>
+  </si>
+  <si>
+    <t>18 476,18</t>
+  </si>
+  <si>
+    <t>18 383,09</t>
+  </si>
+  <si>
+    <t>18 303,01</t>
+  </si>
+  <si>
+    <t>2 173,11</t>
+  </si>
+  <si>
+    <t>2 149,68</t>
+  </si>
+  <si>
+    <t>2 145,10</t>
+  </si>
+  <si>
+    <t>2 156,59</t>
+  </si>
+  <si>
+    <t>2 153,93</t>
+  </si>
+  <si>
+    <t>2 142,49</t>
+  </si>
+  <si>
+    <t>745,40</t>
+  </si>
+  <si>
+    <t>742,11</t>
+  </si>
+  <si>
+    <t>740,59</t>
+  </si>
+  <si>
+    <t>740,95</t>
+  </si>
+  <si>
+    <t>738,08</t>
+  </si>
+  <si>
+    <t>734,32</t>
+  </si>
+  <si>
+    <t>27 710,26</t>
+  </si>
+  <si>
+    <t>27 764,74</t>
+  </si>
+  <si>
+    <t>27 669,74</t>
+  </si>
+  <si>
+    <t>27 703,20</t>
+  </si>
+  <si>
+    <t>27 467,93</t>
+  </si>
+  <si>
+    <t>27 453,00</t>
+  </si>
+  <si>
+    <t>6 138,92</t>
+  </si>
+  <si>
+    <t>6 189,72</t>
+  </si>
+  <si>
+    <t>6 202,53</t>
+  </si>
+  <si>
+    <t>6 277,48</t>
+  </si>
+  <si>
+    <t>6 268,32</t>
+  </si>
+  <si>
+    <t>6 263,08</t>
+  </si>
+  <si>
+    <t>54,97</t>
+  </si>
+  <si>
+    <t>58,04</t>
+  </si>
+  <si>
+    <t>58,90</t>
+  </si>
+  <si>
+    <t>59,18</t>
+  </si>
+  <si>
+    <t>241,08</t>
+  </si>
+  <si>
+    <t>241,26</t>
+  </si>
+  <si>
+    <t>240,47</t>
+  </si>
+  <si>
+    <t>240,44</t>
+  </si>
+  <si>
+    <t>240,59</t>
+  </si>
+  <si>
+    <t>240,60</t>
+  </si>
+  <si>
+    <t>13 000,21</t>
+  </si>
+  <si>
+    <t>12 968,43</t>
+  </si>
+  <si>
+    <t>12 967,63</t>
+  </si>
+  <si>
+    <t>13 003,63</t>
+  </si>
+  <si>
+    <t>12 971,26</t>
+  </si>
+  <si>
+    <t>12 962,77</t>
+  </si>
+  <si>
+    <t>25 464,07</t>
+  </si>
+  <si>
+    <t>25 477,59</t>
+  </si>
+  <si>
+    <t>25 391,96</t>
+  </si>
+  <si>
+    <t>25 329,14</t>
+  </si>
+  <si>
+    <t>25 272,46</t>
+  </si>
+  <si>
+    <t>25 242,44</t>
+  </si>
+  <si>
+    <t>258,26</t>
+  </si>
+  <si>
+    <t>260,35</t>
+  </si>
+  <si>
+    <t>263,93</t>
+  </si>
+  <si>
+    <t>263,56</t>
+  </si>
+  <si>
+    <t>264,07</t>
+  </si>
+  <si>
+    <t>263,29</t>
+  </si>
+  <si>
+    <t>2 117,13</t>
+  </si>
+  <si>
+    <t>2 118,62</t>
+  </si>
+  <si>
+    <t>2 102,60</t>
+  </si>
+  <si>
+    <t>2 117,01</t>
+  </si>
+  <si>
+    <t>2 087,59</t>
+  </si>
+  <si>
+    <t>2 106,21</t>
+  </si>
+  <si>
+    <t>12 450,92</t>
+  </si>
+  <si>
+    <t>12 306,94</t>
+  </si>
+  <si>
+    <t>12 318,75</t>
+  </si>
+  <si>
+    <t>12 290,94</t>
+  </si>
+  <si>
+    <t>12 063,72</t>
+  </si>
+  <si>
+    <t>12 129,21</t>
+  </si>
+  <si>
+    <t>929,84</t>
+  </si>
+  <si>
+    <t>925,09</t>
+  </si>
+  <si>
+    <t>919,16</t>
+  </si>
+  <si>
+    <t>916,75</t>
+  </si>
+  <si>
+    <t>914,09</t>
+  </si>
+  <si>
+    <t>912,54</t>
+  </si>
+  <si>
+    <t>60 325,21</t>
+  </si>
+  <si>
+    <t>60 359,13</t>
+  </si>
+  <si>
+    <t>60 192,29</t>
+  </si>
+  <si>
+    <t>60 164,85</t>
+  </si>
+  <si>
+    <t>60 146,59</t>
+  </si>
+  <si>
+    <t>60 131,06</t>
+  </si>
+  <si>
+    <t>2 830,83</t>
+  </si>
+  <si>
+    <t>2 833,68</t>
+  </si>
+  <si>
+    <t>2 827,20</t>
+  </si>
+  <si>
+    <t>2 834,16</t>
+  </si>
+  <si>
+    <t>2 840,67</t>
+  </si>
+  <si>
+    <t>2 845,17</t>
+  </si>
+  <si>
+    <t>13 359,14</t>
+  </si>
+  <si>
+    <t>13 337,95</t>
+  </si>
+  <si>
+    <t>13 356,75</t>
+  </si>
+  <si>
+    <t>13 467,66</t>
+  </si>
+  <si>
+    <t>13 443,03</t>
+  </si>
+  <si>
+    <t>13 492,44</t>
+  </si>
+  <si>
+    <t>1 511,70</t>
+  </si>
+  <si>
+    <t>1 510,71</t>
+  </si>
+  <si>
+    <t>1 497,56</t>
+  </si>
+  <si>
+    <t>1 498,13</t>
+  </si>
+  <si>
+    <t>1 487,43</t>
+  </si>
+  <si>
+    <t>1 483,89</t>
+  </si>
+  <si>
+    <t>142,30</t>
+  </si>
+  <si>
+    <t>141,86</t>
+  </si>
+  <si>
+    <t>141,45</t>
+  </si>
+  <si>
+    <t>141,39</t>
+  </si>
+  <si>
+    <t>141,23</t>
+  </si>
+  <si>
+    <t>140,76</t>
+  </si>
+  <si>
+    <t>612,58</t>
+  </si>
+  <si>
+    <t>610,51</t>
+  </si>
+  <si>
+    <t>608,74</t>
+  </si>
+  <si>
+    <t>608,67</t>
+  </si>
+  <si>
+    <t>609,04</t>
+  </si>
+  <si>
+    <t>609,07</t>
+  </si>
+  <si>
+    <t>4 622,36</t>
+  </si>
+  <si>
+    <t>4 610,15</t>
+  </si>
+  <si>
+    <t>4 603,82</t>
+  </si>
+  <si>
+    <t>4 610,64</t>
+  </si>
+  <si>
+    <t>4 589,88</t>
+  </si>
+  <si>
+    <t>4 586,27</t>
+  </si>
+  <si>
+    <t>20 189,00</t>
+  </si>
+  <si>
+    <t>20 046,00</t>
+  </si>
+  <si>
+    <t>19 977,00</t>
+  </si>
+  <si>
+    <t>20 056,00</t>
+  </si>
+  <si>
+    <t>19 936,00</t>
+  </si>
+  <si>
+    <t>19 839,00</t>
+  </si>
+  <si>
+    <t>18 290,00</t>
+  </si>
+  <si>
+    <t>18 303,00</t>
+  </si>
+  <si>
+    <t>18 250,00</t>
+  </si>
+  <si>
+    <t>18 248,00</t>
+  </si>
+  <si>
+    <t>18 259,00</t>
+  </si>
+  <si>
+    <t>18 260,00</t>
+  </si>
+  <si>
+    <t>2 699,59</t>
+  </si>
+  <si>
+    <t>2 687,86</t>
+  </si>
+  <si>
+    <t>2 682,44</t>
+  </si>
+  <si>
+    <t>2 683,57</t>
+  </si>
+  <si>
+    <t>2 673,08</t>
+  </si>
+  <si>
+    <t>2 660,14</t>
+  </si>
+  <si>
+    <t>770,20</t>
+  </si>
+  <si>
+    <t>769,03</t>
+  </si>
+  <si>
+    <t>764,24</t>
+  </si>
+  <si>
+    <t>774,86</t>
+  </si>
+  <si>
+    <t>799,08</t>
+  </si>
+  <si>
+    <t>793,05</t>
+  </si>
+  <si>
+    <t>10 296,97</t>
+  </si>
+  <si>
+    <t>10 252,92</t>
+  </si>
+  <si>
+    <t>10 232,98</t>
+  </si>
+  <si>
+    <t>10 236,73</t>
+  </si>
+  <si>
+    <t>10 196,29</t>
+  </si>
+  <si>
+    <t>10 147,55</t>
+  </si>
+  <si>
+    <t>13 255,68</t>
+  </si>
+  <si>
+    <t>13 210,19</t>
+  </si>
+  <si>
+    <t>13 193,84</t>
+  </si>
+  <si>
+    <t>13 298,23</t>
+  </si>
+  <si>
+    <t>13 129,13</t>
+  </si>
+  <si>
+    <t>13 172,76</t>
+  </si>
+  <si>
+    <t>16.12.2015</t>
+  </si>
+  <si>
+    <t>15.12.2015</t>
+  </si>
+  <si>
+    <t>14.12.2015</t>
+  </si>
+  <si>
+    <t>13.12.2015</t>
+  </si>
+  <si>
+    <t>12.12.2015</t>
+  </si>
+  <si>
+    <t>11.12.2015</t>
+  </si>
+  <si>
+    <t>10.12.2015</t>
+  </si>
+  <si>
+    <t>09.12.2015</t>
+  </si>
+  <si>
+    <t>18 140,53</t>
+  </si>
+  <si>
+    <t>18 093,33</t>
+  </si>
+  <si>
+    <t>17 774,30</t>
+  </si>
+  <si>
+    <t>17 627,56</t>
+  </si>
+  <si>
+    <t>17 548,30</t>
+  </si>
+  <si>
+    <t>17 544,47</t>
+  </si>
+  <si>
+    <t>2 134,16</t>
+  </si>
+  <si>
+    <t>2 126,99</t>
+  </si>
+  <si>
+    <t>2 089,48</t>
+  </si>
+  <si>
+    <t>2 077,48</t>
+  </si>
+  <si>
+    <t>2 076,90</t>
+  </si>
+  <si>
+    <t>2 071,81</t>
+  </si>
+  <si>
+    <t>727,78</t>
+  </si>
+  <si>
+    <t>727,88</t>
+  </si>
+  <si>
+    <t>710,95</t>
+  </si>
+  <si>
+    <t>710,52</t>
+  </si>
+  <si>
+    <t>707,99</t>
+  </si>
+  <si>
+    <t>707,58</t>
+  </si>
+  <si>
+    <t>27 396,09</t>
+  </si>
+  <si>
+    <t>27 370,15</t>
+  </si>
+  <si>
+    <t>27 144,17</t>
+  </si>
+  <si>
+    <t>27 253,19</t>
+  </si>
+  <si>
+    <t>27 247,84</t>
+  </si>
+  <si>
+    <t>27 160,57</t>
+  </si>
+  <si>
+    <t>6 291,43</t>
+  </si>
+  <si>
+    <t>6 267,48</t>
+  </si>
+  <si>
+    <t>6 306,88</t>
+  </si>
+  <si>
+    <t>6 287,81</t>
+  </si>
+  <si>
+    <t>6 226,69</t>
+  </si>
+  <si>
+    <t>6 216,25</t>
+  </si>
+  <si>
+    <t>59,20</t>
+  </si>
+  <si>
+    <t>59,00</t>
+  </si>
+  <si>
+    <t>59,12</t>
+  </si>
+  <si>
+    <t>58,76</t>
+  </si>
+  <si>
+    <t>58,60</t>
+  </si>
+  <si>
+    <t>58,84</t>
+  </si>
+  <si>
+    <t>239,48</t>
+  </si>
+  <si>
+    <t>238,30</t>
+  </si>
+  <si>
+    <t>239,58</t>
+  </si>
+  <si>
+    <t>238,27</t>
+  </si>
+  <si>
+    <t>237,55</t>
+  </si>
+  <si>
+    <t>238,45</t>
+  </si>
+  <si>
+    <t>12 951,15</t>
+  </si>
+  <si>
+    <t>12 945,18</t>
+  </si>
+  <si>
+    <t>12 891,88</t>
+  </si>
+  <si>
+    <t>12 835,34</t>
+  </si>
+  <si>
+    <t>12 799,03</t>
+  </si>
+  <si>
+    <t>12 817,73</t>
+  </si>
+  <si>
+    <t>25 203,64</t>
+  </si>
+  <si>
+    <t>24 777,20</t>
+  </si>
+  <si>
+    <t>24 973,00</t>
+  </si>
+  <si>
+    <t>24 847,34</t>
+  </si>
+  <si>
+    <t>24 740,23</t>
+  </si>
+  <si>
+    <t>24 858,69</t>
+  </si>
+  <si>
+    <t>265,22</t>
+  </si>
+  <si>
+    <t>267,34</t>
+  </si>
+  <si>
+    <t>268,20</t>
+  </si>
+  <si>
+    <t>271,00</t>
+  </si>
+  <si>
+    <t>272,23</t>
+  </si>
+  <si>
+    <t>270,88</t>
+  </si>
+  <si>
+    <t>2 109,55</t>
+  </si>
+  <si>
+    <t>2 128,93</t>
+  </si>
+  <si>
+    <t>2 099,54</t>
+  </si>
+  <si>
+    <t>2 095,52</t>
+  </si>
+  <si>
+    <t>2 082,91</t>
+  </si>
+  <si>
+    <t>2 078,31</t>
+  </si>
+  <si>
+    <t>12 136,36</t>
+  </si>
+  <si>
+    <t>12 085,73</t>
+  </si>
+  <si>
+    <t>12 110,54</t>
+  </si>
+  <si>
+    <t>12 057,27</t>
+  </si>
+  <si>
+    <t>12 017,90</t>
+  </si>
+  <si>
+    <t>11 856,90</t>
+  </si>
+  <si>
+    <t>908,30</t>
+  </si>
+  <si>
+    <t>901,42</t>
+  </si>
+  <si>
+    <t>906,93</t>
+  </si>
+  <si>
+    <t>903,80</t>
+  </si>
+  <si>
+    <t>902,63</t>
+  </si>
+  <si>
+    <t>906,71</t>
+  </si>
+  <si>
+    <t>59 790,12</t>
+  </si>
+  <si>
+    <t>59 544,70</t>
+  </si>
+  <si>
+    <t>59 704,82</t>
+  </si>
+  <si>
+    <t>59 391,47</t>
+  </si>
+  <si>
+    <t>59 229,33</t>
+  </si>
+  <si>
+    <t>59 380,54</t>
+  </si>
+  <si>
+    <t>2 836,21</t>
+  </si>
+  <si>
+    <t>2 824,90</t>
+  </si>
+  <si>
+    <t>2 842,14</t>
+  </si>
+  <si>
+    <t>2 826,36</t>
+  </si>
+  <si>
+    <t>2 817,69</t>
+  </si>
+  <si>
+    <t>2 828,52</t>
+  </si>
+  <si>
+    <t>13 543,72</t>
+  </si>
+  <si>
+    <t>13 558,98</t>
+  </si>
+  <si>
+    <t>13 642,95</t>
+  </si>
+  <si>
+    <t>13 529,08</t>
+  </si>
+  <si>
+    <t>13 543,66</t>
+  </si>
+  <si>
+    <t>13 519,59</t>
+  </si>
+  <si>
+    <t>1 472,91</t>
+  </si>
+  <si>
+    <t>1 473,24</t>
+  </si>
+  <si>
+    <t>1 472,33</t>
+  </si>
+  <si>
+    <t>1 468,36</t>
+  </si>
+  <si>
+    <t>1 465,91</t>
+  </si>
+  <si>
+    <t>1 470,37</t>
+  </si>
+  <si>
+    <t>139,59</t>
+  </si>
+  <si>
+    <t>139,42</t>
+  </si>
+  <si>
+    <t>136,95</t>
+  </si>
+  <si>
+    <t>136,77</t>
+  </si>
+  <si>
+    <t>136,19</t>
+  </si>
+  <si>
+    <t>136,17</t>
+  </si>
+  <si>
+    <t>606,24</t>
+  </si>
+  <si>
+    <t>603,30</t>
+  </si>
+  <si>
+    <t>606,54</t>
+  </si>
+  <si>
+    <t>603,24</t>
+  </si>
+  <si>
+    <t>601,40</t>
+  </si>
+  <si>
+    <t>603,67</t>
+  </si>
+  <si>
+    <t>4 565,78</t>
+  </si>
+  <si>
+    <t>4 560,69</t>
+  </si>
+  <si>
+    <t>4 494,04</t>
+  </si>
+  <si>
+    <t>4 487,70</t>
+  </si>
+  <si>
+    <t>4 486,86</t>
+  </si>
+  <si>
+    <t>4 486,20</t>
+  </si>
+  <si>
+    <t>19 693,00</t>
+  </si>
+  <si>
+    <t>19 679,00</t>
+  </si>
+  <si>
+    <t>19 244,00</t>
+  </si>
+  <si>
+    <t>19 204,00</t>
+  </si>
+  <si>
+    <t>19 089,00</t>
+  </si>
+  <si>
+    <t>19 144,00</t>
+  </si>
+  <si>
+    <t>18 175,00</t>
+  </si>
+  <si>
+    <t>18 087,00</t>
+  </si>
+  <si>
+    <t>18 184,00</t>
+  </si>
+  <si>
+    <t>18 085,00</t>
+  </si>
+  <si>
+    <t>18 030,00</t>
+  </si>
+  <si>
+    <t>18 098,00</t>
+  </si>
+  <si>
+    <t>2 636,39</t>
+  </si>
+  <si>
+    <t>2 639,22</t>
+  </si>
+  <si>
+    <t>2 576,39</t>
+  </si>
+  <si>
+    <t>2 574,01</t>
+  </si>
+  <si>
+    <t>2 564,43</t>
+  </si>
+  <si>
+    <t>2 563,75</t>
+  </si>
+  <si>
+    <t>771,76</t>
+  </si>
+  <si>
+    <t>758,36</t>
+  </si>
+  <si>
+    <t>783,79</t>
+  </si>
+  <si>
+    <t>758,28</t>
+  </si>
+  <si>
+    <t>753,29</t>
+  </si>
+  <si>
+    <t>762,02</t>
+  </si>
+  <si>
+    <t>10 055,88</t>
+  </si>
+  <si>
+    <t>10 064,83</t>
+  </si>
+  <si>
+    <t>9 824,68</t>
+  </si>
+  <si>
+    <t>9 817,87</t>
+  </si>
+  <si>
+    <t>9 781,90</t>
+  </si>
+  <si>
+    <t>9 779,53</t>
+  </si>
+  <si>
+    <t>13 280,47</t>
+  </si>
+  <si>
+    <t>13 238,78</t>
+  </si>
+  <si>
+    <t>13 318,87</t>
+  </si>
+  <si>
+    <t>13 246,36</t>
+  </si>
+  <si>
+    <t>13 156,49</t>
+  </si>
+  <si>
+    <t>13 033,27</t>
+  </si>
+  <si>
+    <t>08.12.2015</t>
+  </si>
+  <si>
+    <t>07.12.2015</t>
+  </si>
+  <si>
+    <t>06.12.2015</t>
+  </si>
+  <si>
+    <t>05.12.2015</t>
+  </si>
+  <si>
+    <t>04.12.2015</t>
+  </si>
+  <si>
+    <t>03.12.2015</t>
+  </si>
+  <si>
+    <t>02.12.2015</t>
+  </si>
+  <si>
+    <t>01.12.2015</t>
+  </si>
+  <si>
+    <t>В ДЕКАБРЕ</t>
+  </si>
+  <si>
+    <t>Курсы иностранных валют, установленные Национальным банком Республики Беларусь в 2015 году</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -37069,25 +57423,39 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>