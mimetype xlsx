--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -1,43 +1,2047 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+  <si>
+    <t>2 080,31</t>
+  </si>
+  <si>
+    <t>2 065,95</t>
+  </si>
+  <si>
+    <t>2 065,12</t>
+  </si>
+  <si>
+    <t>2 071,36</t>
+  </si>
+  <si>
+    <t>2 092,14</t>
+  </si>
+  <si>
+    <t>2 095,87</t>
+  </si>
+  <si>
+    <t>2 132,05</t>
+  </si>
+  <si>
+    <t>2 157,36</t>
+  </si>
+  <si>
+    <t>2 120,24</t>
+  </si>
+  <si>
+    <t>2 146,02</t>
+  </si>
+  <si>
+    <t>2 117,79</t>
+  </si>
+  <si>
+    <t>2 083,23</t>
+  </si>
+  <si>
+    <t>1000 Южнокорейских вон</t>
+  </si>
+  <si>
+    <t>331,84</t>
+  </si>
+  <si>
+    <t>320,41</t>
+  </si>
+  <si>
+    <t>337,82</t>
+  </si>
+  <si>
+    <t>330,95</t>
+  </si>
+  <si>
+    <t>324,25</t>
+  </si>
+  <si>
+    <t>321,83</t>
+  </si>
+  <si>
+    <t>320,68</t>
+  </si>
+  <si>
+    <t>353,72</t>
+  </si>
+  <si>
+    <t>344,76</t>
+  </si>
+  <si>
+    <t>372,51</t>
+  </si>
+  <si>
+    <t>361,49</t>
+  </si>
+  <si>
+    <t>383,61</t>
+  </si>
+  <si>
+    <t>1 Южноафриканский рэнд</t>
+  </si>
+  <si>
+    <t>37,14</t>
+  </si>
+  <si>
+    <t>37,12</t>
+  </si>
+  <si>
+    <t>37,15</t>
+  </si>
+  <si>
+    <t>37,10</t>
+  </si>
+  <si>
+    <t>37,19</t>
+  </si>
+  <si>
+    <t>37,29</t>
+  </si>
+  <si>
+    <t>37,52</t>
+  </si>
+  <si>
+    <t>37,48</t>
+  </si>
+  <si>
+    <t>1 Югославский динар</t>
+  </si>
+  <si>
+    <t>246,51</t>
+  </si>
+  <si>
+    <t>246,47</t>
+  </si>
+  <si>
+    <t>248,55</t>
+  </si>
+  <si>
+    <t>246,83</t>
+  </si>
+  <si>
+    <t>246,57</t>
+  </si>
+  <si>
+    <t>246,76</t>
+  </si>
+  <si>
+    <t>246,82</t>
+  </si>
+  <si>
+    <t>248,67</t>
+  </si>
+  <si>
+    <t>247,42</t>
+  </si>
+  <si>
+    <t>248,17</t>
+  </si>
+  <si>
+    <t>249,74</t>
+  </si>
+  <si>
+    <t>252,33</t>
+  </si>
+  <si>
+    <t>1 Эфиопский быр</t>
+  </si>
+  <si>
+    <t>21,08</t>
+  </si>
+  <si>
+    <t>21,10</t>
+  </si>
+  <si>
+    <t>21,22</t>
+  </si>
+  <si>
+    <t>21,25</t>
+  </si>
+  <si>
+    <t>21,33</t>
+  </si>
+  <si>
+    <t>21,47</t>
+  </si>
+  <si>
+    <t>21,51</t>
+  </si>
+  <si>
+    <t>21,56</t>
+  </si>
+  <si>
+    <t>21,61</t>
+  </si>
+  <si>
+    <t>21,71</t>
+  </si>
+  <si>
+    <t>21,93</t>
+  </si>
+  <si>
+    <t>20,73</t>
+  </si>
+  <si>
+    <t>1 Шри-Ланкийская рупия</t>
+  </si>
+  <si>
+    <t>4 143,78</t>
+  </si>
+  <si>
+    <t>3 950,37</t>
+  </si>
+  <si>
+    <t>4 058,52</t>
+  </si>
+  <si>
+    <t>3 958,77</t>
+  </si>
+  <si>
+    <t>3 814,94</t>
+  </si>
+  <si>
+    <t>3 709,33</t>
+  </si>
+  <si>
+    <t>3 704,85</t>
+  </si>
+  <si>
+    <t>3 669,08</t>
+  </si>
+  <si>
+    <t>3 667,80</t>
+  </si>
+  <si>
+    <t>3 751,20</t>
+  </si>
+  <si>
+    <t>3 693,88</t>
+  </si>
+  <si>
+    <t>3 878,46</t>
+  </si>
+  <si>
+    <t>1000 Чилийских песо</t>
+  </si>
+  <si>
+    <t>39,73</t>
+  </si>
+  <si>
+    <t>39,15</t>
+  </si>
+  <si>
+    <t>38,36</t>
+  </si>
+  <si>
+    <t>38,20</t>
+  </si>
+  <si>
+    <t>38,26</t>
+  </si>
+  <si>
+    <t>39,42</t>
+  </si>
+  <si>
+    <t>39,72</t>
+  </si>
+  <si>
+    <t>39,50</t>
+  </si>
+  <si>
+    <t>39,43</t>
+  </si>
+  <si>
+    <t>38,59</t>
+  </si>
+  <si>
+    <t>1 Филиппинcкое песо</t>
+  </si>
+  <si>
+    <t>91,74</t>
+  </si>
+  <si>
+    <t>92,29</t>
+  </si>
+  <si>
+    <t>89,30</t>
+  </si>
+  <si>
+    <t>88,79</t>
+  </si>
+  <si>
+    <t>87,76</t>
+  </si>
+  <si>
+    <t>87,23</t>
+  </si>
+  <si>
+    <t>88,89</t>
+  </si>
+  <si>
+    <t>85,78</t>
+  </si>
+  <si>
+    <t>84,35</t>
+  </si>
+  <si>
+    <t>85,25</t>
+  </si>
+  <si>
+    <t>86,62</t>
+  </si>
+  <si>
+    <t>83,13</t>
+  </si>
+  <si>
+    <t>1 Уругвайское песо</t>
+  </si>
+  <si>
+    <t>1,84</t>
+  </si>
+  <si>
+    <t>1,87</t>
+  </si>
+  <si>
+    <t>1,89</t>
+  </si>
+  <si>
+    <t>1,90</t>
+  </si>
+  <si>
+    <t>1,91</t>
+  </si>
+  <si>
+    <t>1,93</t>
+  </si>
+  <si>
+    <t>1,95</t>
+  </si>
+  <si>
+    <t>1,98</t>
+  </si>
+  <si>
+    <t>1,99</t>
+  </si>
+  <si>
+    <t>2,02</t>
+  </si>
+  <si>
+    <t>2,04</t>
+  </si>
+  <si>
+    <t>2,05</t>
+  </si>
+  <si>
+    <t>1 Узбекский сум</t>
+  </si>
+  <si>
+    <t>0,41</t>
+  </si>
+  <si>
+    <t>0,42</t>
+  </si>
+  <si>
+    <t>1 Туркменский манат</t>
+  </si>
+  <si>
+    <t>1 570,49</t>
+  </si>
+  <si>
+    <t>1 611,43</t>
+  </si>
+  <si>
+    <t>1 602,80</t>
+  </si>
+  <si>
+    <t>1 627,63</t>
+  </si>
+  <si>
+    <t>1 614,86</t>
+  </si>
+  <si>
+    <t>1 623,72</t>
+  </si>
+  <si>
+    <t>1 667,83</t>
+  </si>
+  <si>
+    <t>1 722,38</t>
+  </si>
+  <si>
+    <t>1 721,71</t>
+  </si>
+  <si>
+    <t>1 762,31</t>
+  </si>
+  <si>
+    <t>1 754,23</t>
+  </si>
+  <si>
+    <t>1 806,45</t>
+  </si>
+  <si>
+    <t>1 Тунисский динар</t>
+  </si>
+  <si>
+    <t>52,14</t>
+  </si>
+  <si>
+    <t>52,72</t>
+  </si>
+  <si>
+    <t>52,38</t>
+  </si>
+  <si>
+    <t>52,11</t>
+  </si>
+  <si>
+    <t>51,54</t>
+  </si>
+  <si>
+    <t>52,04</t>
+  </si>
+  <si>
+    <t>52,99</t>
+  </si>
+  <si>
+    <t>54,41</t>
+  </si>
+  <si>
+    <t>55,03</t>
+  </si>
+  <si>
+    <t>56,38</t>
+  </si>
+  <si>
+    <t>56,29</t>
+  </si>
+  <si>
+    <t>55,63</t>
+  </si>
+  <si>
+    <t>1 Таиландский бат</t>
+  </si>
+  <si>
+    <t>672,93</t>
+  </si>
+  <si>
+    <t>674,56</t>
+  </si>
+  <si>
+    <t>676,06</t>
+  </si>
+  <si>
+    <t>674,80</t>
+  </si>
+  <si>
+    <t>679,75</t>
+  </si>
+  <si>
+    <t>689,67</t>
+  </si>
+  <si>
+    <t>699,57</t>
+  </si>
+  <si>
+    <t>706,75</t>
+  </si>
+  <si>
+    <t>707,50</t>
+  </si>
+  <si>
+    <t>709,71</t>
+  </si>
+  <si>
+    <t>714,47</t>
+  </si>
+  <si>
+    <t>714,52</t>
+  </si>
+  <si>
+    <t>1 Таджикский сомони</t>
+  </si>
+  <si>
+    <t>9,30</t>
+  </si>
+  <si>
+    <t>9,16</t>
+  </si>
+  <si>
+    <t>9,03</t>
+  </si>
+  <si>
+    <t>8,87</t>
+  </si>
+  <si>
+    <t>8,70</t>
+  </si>
+  <si>
+    <t>8,65</t>
+  </si>
+  <si>
+    <t>8,63</t>
+  </si>
+  <si>
+    <t>8,67</t>
+  </si>
+  <si>
+    <t>1 Суданский динар</t>
+  </si>
+  <si>
+    <t>10,57</t>
+  </si>
+  <si>
+    <t>10,84</t>
+  </si>
+  <si>
+    <t>10,79</t>
+  </si>
+  <si>
+    <t>10,97</t>
+  </si>
+  <si>
+    <t>10,83</t>
+  </si>
+  <si>
+    <t>11,12</t>
+  </si>
+  <si>
+    <t>11,63</t>
+  </si>
+  <si>
+    <t>11,64</t>
+  </si>
+  <si>
+    <t>11,93</t>
+  </si>
+  <si>
+    <t>11,76</t>
+  </si>
+  <si>
+    <t>12,33</t>
+  </si>
+  <si>
+    <t>1 Словенский толар</t>
+  </si>
+  <si>
+    <t>66,85</t>
+  </si>
+  <si>
+    <t>66,56</t>
+  </si>
+  <si>
+    <t>67,68</t>
+  </si>
+  <si>
+    <t>66,58</t>
+  </si>
+  <si>
+    <t>67,72</t>
+  </si>
+  <si>
+    <t>68,20</t>
+  </si>
+  <si>
+    <t>70,27</t>
+  </si>
+  <si>
+    <t>72,31</t>
+  </si>
+  <si>
+    <t>75,52</t>
+  </si>
+  <si>
+    <t>73,76</t>
+  </si>
+  <si>
+    <t>76,15</t>
+  </si>
+  <si>
+    <t>1 Словацкая крона</t>
+  </si>
+  <si>
+    <t>41,18</t>
+  </si>
+  <si>
+    <t>41,16</t>
+  </si>
+  <si>
+    <t>41,20</t>
+  </si>
+  <si>
+    <t>41,14</t>
+  </si>
+  <si>
+    <t>41,24</t>
+  </si>
+  <si>
+    <t>41,35</t>
+  </si>
+  <si>
+    <t>41,55</t>
+  </si>
+  <si>
+    <t>41,56</t>
+  </si>
+  <si>
+    <t>1 Сирийский фунт</t>
+  </si>
+  <si>
+    <t>573,29</t>
+  </si>
+  <si>
+    <t>573,02</t>
+  </si>
+  <si>
+    <t>573,52</t>
+  </si>
+  <si>
+    <t>572,75</t>
+  </si>
+  <si>
+    <t>572,99</t>
+  </si>
+  <si>
+    <t>573,55</t>
+  </si>
+  <si>
+    <t>574,10</t>
+  </si>
+  <si>
+    <t>575,66</t>
+  </si>
+  <si>
+    <t>579,17</t>
+  </si>
+  <si>
+    <t>578,62</t>
+  </si>
+  <si>
+    <t>1 Саудовский риал</t>
+  </si>
+  <si>
+    <t>72,12</t>
+  </si>
+  <si>
+    <t>72,09</t>
+  </si>
+  <si>
+    <t>72,15</t>
+  </si>
+  <si>
+    <t>72,05</t>
+  </si>
+  <si>
+    <t>72,04</t>
+  </si>
+  <si>
+    <t>73,50</t>
+  </si>
+  <si>
+    <t>76,95</t>
+  </si>
+  <si>
+    <t>78,48</t>
+  </si>
+  <si>
+    <t>75,09</t>
+  </si>
+  <si>
+    <t>74,90</t>
+  </si>
+  <si>
+    <t>1000 румынских лей</t>
+  </si>
+  <si>
+    <t>630,04</t>
+  </si>
+  <si>
+    <t>636,08</t>
+  </si>
+  <si>
+    <t>643,04</t>
+  </si>
+  <si>
+    <t>656,79</t>
+  </si>
+  <si>
+    <t>660,21</t>
+  </si>
+  <si>
+    <t>660,42</t>
+  </si>
+  <si>
+    <t>660,32</t>
+  </si>
+  <si>
+    <t>662,78</t>
+  </si>
+  <si>
+    <t>666,46</t>
+  </si>
+  <si>
+    <t>661,69</t>
+  </si>
+  <si>
+    <t>1 Перуанский новый соль</t>
+  </si>
+  <si>
+    <t>35,98</t>
+  </si>
+  <si>
+    <t>35,99</t>
+  </si>
+  <si>
+    <t>36,02</t>
+  </si>
+  <si>
+    <t>36,04</t>
+  </si>
+  <si>
+    <t>36,07</t>
+  </si>
+  <si>
+    <t>36,18</t>
+  </si>
+  <si>
+    <t>36,26</t>
+  </si>
+  <si>
+    <t>36,38</t>
+  </si>
+  <si>
+    <t>36,60</t>
+  </si>
+  <si>
+    <t>36,50</t>
+  </si>
+  <si>
+    <t>1 Пакистанская рупия</t>
+  </si>
+  <si>
+    <t>64,15</t>
+  </si>
+  <si>
+    <t>64,05</t>
+  </si>
+  <si>
+    <t>64,78</t>
+  </si>
+  <si>
+    <t>65,68</t>
+  </si>
+  <si>
+    <t>67,30</t>
+  </si>
+  <si>
+    <t>67,98</t>
+  </si>
+  <si>
+    <t>68,53</t>
+  </si>
+  <si>
+    <t>68,79</t>
+  </si>
+  <si>
+    <t>68,34</t>
+  </si>
+  <si>
+    <t>69,28</t>
+  </si>
+  <si>
+    <t>68,38</t>
+  </si>
+  <si>
+    <t>67,87</t>
+  </si>
+  <si>
+    <t>1 Новый тайваньский доллар</t>
+  </si>
+  <si>
+    <t>460,88</t>
+  </si>
+  <si>
+    <t>463,45</t>
+  </si>
+  <si>
+    <t>467,40</t>
+  </si>
+  <si>
+    <t>473,68</t>
+  </si>
+  <si>
+    <t>474,28</t>
+  </si>
+  <si>
+    <t>470,86</t>
+  </si>
+  <si>
+    <t>487,19</t>
+  </si>
+  <si>
+    <t>492,33</t>
+  </si>
+  <si>
+    <t>493,92</t>
+  </si>
+  <si>
+    <t>495,47</t>
+  </si>
+  <si>
+    <t>494,31</t>
+  </si>
+  <si>
+    <t>499,31</t>
+  </si>
+  <si>
+    <t>1 Новый израильский шекель</t>
+  </si>
+  <si>
+    <t>1 512,96</t>
+  </si>
+  <si>
+    <t>1 516,33</t>
+  </si>
+  <si>
+    <t>1 483,50</t>
+  </si>
+  <si>
+    <t>1 483,54</t>
+  </si>
+  <si>
+    <t>1 468,16</t>
+  </si>
+  <si>
+    <t>1 496,67</t>
+  </si>
+  <si>
+    <t>1 524,18</t>
+  </si>
+  <si>
+    <t>1 572,49</t>
+  </si>
+  <si>
+    <t>1 531,64</t>
+  </si>
+  <si>
+    <t>1 567,87</t>
+  </si>
+  <si>
+    <t>1 544,18</t>
+  </si>
+  <si>
+    <t>1 552,64</t>
+  </si>
+  <si>
+    <t>1 Новозеландский доллар</t>
+  </si>
+  <si>
+    <t>16,54</t>
+  </si>
+  <si>
+    <t>16,35</t>
+  </si>
+  <si>
+    <t>16,41</t>
+  </si>
+  <si>
+    <t>16,26</t>
+  </si>
+  <si>
+    <t>16,02</t>
+  </si>
+  <si>
+    <t>16,04</t>
+  </si>
+  <si>
+    <t>16,20</t>
+  </si>
+  <si>
+    <t>16,21</t>
+  </si>
+  <si>
+    <t>16,24</t>
+  </si>
+  <si>
+    <t>16,29</t>
+  </si>
+  <si>
+    <t>16,45</t>
+  </si>
+  <si>
+    <t>16,43</t>
+  </si>
+  <si>
+    <t>1 Нигерийская найра</t>
+  </si>
+  <si>
+    <t>29,86</t>
+  </si>
+  <si>
+    <t>30,81</t>
+  </si>
+  <si>
+    <t>30,82</t>
+  </si>
+  <si>
+    <t>30,95</t>
+  </si>
+  <si>
+    <t>30,80</t>
+  </si>
+  <si>
+    <t>31,03</t>
+  </si>
+  <si>
+    <t>29,88</t>
+  </si>
+  <si>
+    <t>29,90</t>
+  </si>
+  <si>
+    <t>29,99</t>
+  </si>
+  <si>
+    <t>30,17</t>
+  </si>
+  <si>
+    <t>30,14</t>
+  </si>
+  <si>
+    <t>1 Непальcкая рупия</t>
+  </si>
+  <si>
+    <t>1 750,81</t>
+  </si>
+  <si>
+    <t>1 811,97</t>
+  </si>
+  <si>
+    <t>1 802,18</t>
+  </si>
+  <si>
+    <t>1 803,02</t>
+  </si>
+  <si>
+    <t>1 800,50</t>
+  </si>
+  <si>
+    <t>1 801,34</t>
+  </si>
+  <si>
+    <t>1 807,40</t>
+  </si>
+  <si>
+    <t>1 810,61</t>
+  </si>
+  <si>
+    <t>1 788,21</t>
+  </si>
+  <si>
+    <t>1 784,30</t>
+  </si>
+  <si>
+    <t>1 792,08</t>
+  </si>
+  <si>
+    <t>1 791,91</t>
+  </si>
+  <si>
+    <t>1000 Монгольских тугриков</t>
+  </si>
+  <si>
+    <t>202,77</t>
+  </si>
+  <si>
+    <t>198,10</t>
+  </si>
+  <si>
+    <t>199,15</t>
+  </si>
+  <si>
+    <t>198,78</t>
+  </si>
+  <si>
+    <t>202,53</t>
+  </si>
+  <si>
+    <t>200,05</t>
+  </si>
+  <si>
+    <t>197,63</t>
+  </si>
+  <si>
+    <t>193,68</t>
+  </si>
+  <si>
+    <t>192,04</t>
+  </si>
+  <si>
+    <t>194,86</t>
+  </si>
+  <si>
+    <t>193,11</t>
+  </si>
+  <si>
+    <t>193,20</t>
+  </si>
+  <si>
+    <t>1 Мексиканское новое песо</t>
+  </si>
+  <si>
+    <t>232,22</t>
+  </si>
+  <si>
+    <t>236,27</t>
+  </si>
+  <si>
+    <t>235,90</t>
+  </si>
+  <si>
+    <t>239,11</t>
+  </si>
+  <si>
+    <t>236,78</t>
+  </si>
+  <si>
+    <t>236,86</t>
+  </si>
+  <si>
+    <t>240,95</t>
+  </si>
+  <si>
+    <t>251,10</t>
+  </si>
+  <si>
+    <t>251,61</t>
+  </si>
+  <si>
+    <t>256,62</t>
+  </si>
+  <si>
+    <t>254,28</t>
+  </si>
+  <si>
+    <t>263,73</t>
+  </si>
+  <si>
+    <t>1 Марокканский дирхам</t>
+  </si>
+  <si>
+    <t>1 599,70</t>
+  </si>
+  <si>
+    <t>1 613,36</t>
+  </si>
+  <si>
+    <t>1 623,25</t>
+  </si>
+  <si>
+    <t>1 635,74</t>
+  </si>
+  <si>
+    <t>1 621,13</t>
+  </si>
+  <si>
+    <t>1 636,71</t>
+  </si>
+  <si>
+    <t>1 654,35</t>
+  </si>
+  <si>
+    <t>1 689,71</t>
+  </si>
+  <si>
+    <t>1 676,79</t>
+  </si>
+  <si>
+    <t>1 661,54</t>
+  </si>
+  <si>
+    <t>1 670,77</t>
+  </si>
+  <si>
+    <t>1 669,23</t>
+  </si>
+  <si>
+    <t>1 Ливийcкий динар</t>
+  </si>
+  <si>
+    <t>1 430,95</t>
+  </si>
+  <si>
+    <t>1 428,86</t>
+  </si>
+  <si>
+    <t>1 426,20</t>
+  </si>
+  <si>
+    <t>1 430,19</t>
+  </si>
+  <si>
+    <t>1 424,88</t>
+  </si>
+  <si>
+    <t>1 426,49</t>
+  </si>
+  <si>
+    <t>1 423,18</t>
+  </si>
+  <si>
+    <t>1 420,74</t>
+  </si>
+  <si>
+    <t>1 421,94</t>
+  </si>
+  <si>
+    <t>1 426,50</t>
+  </si>
+  <si>
+    <t>1 434,14</t>
+  </si>
+  <si>
+    <t>1 433,76</t>
+  </si>
+  <si>
+    <t>1000 Ливанских фунтов</t>
+  </si>
+  <si>
+    <t>205,64</t>
+  </si>
+  <si>
+    <t>205,65</t>
+  </si>
+  <si>
+    <t>206,24</t>
+  </si>
+  <si>
+    <t>206,43</t>
+  </si>
+  <si>
+    <t>207,53</t>
+  </si>
+  <si>
+    <t>211,20</t>
+  </si>
+  <si>
+    <t>204,66</t>
+  </si>
+  <si>
+    <t>274,55</t>
+  </si>
+  <si>
+    <t>275,31</t>
+  </si>
+  <si>
+    <t>276,94</t>
+  </si>
+  <si>
+    <t>276,68</t>
+  </si>
+  <si>
+    <t>1000 Лаосских кипов</t>
+  </si>
+  <si>
+    <t>944,92</t>
+  </si>
+  <si>
+    <t>937,32</t>
+  </si>
+  <si>
+    <t>937,84</t>
+  </si>
+  <si>
+    <t>932,99</t>
+  </si>
+  <si>
+    <t>929,85</t>
+  </si>
+  <si>
+    <t>922,71</t>
+  </si>
+  <si>
+    <t>919,36</t>
+  </si>
+  <si>
+    <t>916,49</t>
+  </si>
+  <si>
+    <t>909,78</t>
+  </si>
+  <si>
+    <t>929,20</t>
+  </si>
+  <si>
+    <t>915,68</t>
+  </si>
+  <si>
+    <t>903,98</t>
+  </si>
+  <si>
+    <t>1000 Колумбийских песо</t>
+  </si>
+  <si>
+    <t>266,15</t>
+  </si>
+  <si>
+    <t>265,86</t>
+  </si>
+  <si>
+    <t>265,69</t>
+  </si>
+  <si>
+    <t>265,56</t>
+  </si>
+  <si>
+    <t>265,00</t>
+  </si>
+  <si>
+    <t>259,65</t>
+  </si>
+  <si>
+    <t>259,89</t>
+  </si>
+  <si>
+    <t>260,13</t>
+  </si>
+  <si>
+    <t>260,86</t>
+  </si>
+  <si>
+    <t>262,43</t>
+  </si>
+  <si>
+    <t>262,19</t>
+  </si>
+  <si>
+    <t>1 Китайский юань</t>
+  </si>
+  <si>
+    <t>4 417,05</t>
+  </si>
+  <si>
+    <t>4 530,41</t>
+  </si>
+  <si>
+    <t>4 511,59</t>
+  </si>
+  <si>
+    <t>4 589,29</t>
+  </si>
+  <si>
+    <t>4 527,82</t>
+  </si>
+  <si>
+    <t>4 523,26</t>
+  </si>
+  <si>
+    <t>4 622,50</t>
+  </si>
+  <si>
+    <t>4 784,25</t>
+  </si>
+  <si>
+    <t>4 775,95</t>
+  </si>
+  <si>
+    <t>4 895,69</t>
+  </si>
+  <si>
+    <t>4 830,42</t>
+  </si>
+  <si>
+    <t>5 093,30</t>
+  </si>
+  <si>
+    <t>1 Кипрский фунт</t>
+  </si>
+  <si>
+    <t>28,96</t>
+  </si>
+  <si>
+    <t>29,02</t>
+  </si>
+  <si>
+    <t>28,40</t>
+  </si>
+  <si>
+    <t>28,23</t>
+  </si>
+  <si>
+    <t>28,20</t>
+  </si>
+  <si>
+    <t>27,84</t>
+  </si>
+  <si>
+    <t>28,08</t>
+  </si>
+  <si>
+    <t>28,57</t>
+  </si>
+  <si>
+    <t>28,45</t>
+  </si>
+  <si>
+    <t>28,13</t>
+  </si>
+  <si>
+    <t>28,15</t>
+  </si>
+  <si>
+    <t>1 Кенийский шиллинг</t>
+  </si>
+  <si>
+    <t>237,05</t>
+  </si>
+  <si>
+    <t>237,17</t>
+  </si>
+  <si>
+    <t>238,36</t>
+  </si>
+  <si>
+    <t>238,76</t>
+  </si>
+  <si>
+    <t>238,75</t>
+  </si>
+  <si>
+    <t>239,31</t>
+  </si>
+  <si>
+    <t>239,87</t>
+  </si>
+  <si>
+    <t>241,55</t>
+  </si>
+  <si>
+    <t>242,48</t>
+  </si>
+  <si>
+    <t>243,85</t>
+  </si>
+  <si>
+    <t>245,40</t>
+  </si>
+  <si>
+    <t>246,79</t>
+  </si>
+  <si>
+    <t>1000 Иранских риалов</t>
+  </si>
+  <si>
+    <t>1,46</t>
+  </si>
+  <si>
+    <t>1,47</t>
+  </si>
+  <si>
+    <t>1,48</t>
+  </si>
+  <si>
+    <t>1,49</t>
+  </si>
+  <si>
+    <t>1 Иракcкий динар</t>
+  </si>
+  <si>
+    <t>3 034,79</t>
+  </si>
+  <si>
+    <t>3 028,89</t>
+  </si>
+  <si>
+    <t>3 031,58</t>
+  </si>
+  <si>
+    <t>3 036,21</t>
+  </si>
+  <si>
+    <t>3 031,97</t>
+  </si>
+  <si>
+    <t>3 033,38</t>
+  </si>
+  <si>
+    <t>3 032,74</t>
+  </si>
+  <si>
+    <t>3 035,99</t>
+  </si>
+  <si>
+    <t>3 036,67</t>
+  </si>
+  <si>
+    <t>3 045,13</t>
+  </si>
+  <si>
+    <t>3 063,47</t>
+  </si>
+  <si>
+    <t>3 060,65</t>
+  </si>
+  <si>
+    <t>1 Иорданский динар</t>
+  </si>
+  <si>
+    <t>46,77</t>
+  </si>
+  <si>
+    <t>47,66</t>
+  </si>
+  <si>
+    <t>48,95</t>
+  </si>
+  <si>
+    <t>48,79</t>
+  </si>
+  <si>
+    <t>49,40</t>
+  </si>
+  <si>
+    <t>49,37</t>
+  </si>
+  <si>
+    <t>49,20</t>
+  </si>
+  <si>
+    <t>49,33</t>
+  </si>
+  <si>
+    <t>49,47</t>
+  </si>
+  <si>
+    <t>49,66</t>
+  </si>
+  <si>
+    <t>49,64</t>
+  </si>
+  <si>
+    <t>1 Индийская рупия</t>
+  </si>
+  <si>
+    <t>373,10</t>
+  </si>
+  <si>
+    <t>373,09</t>
+  </si>
+  <si>
+    <t>373,26</t>
+  </si>
+  <si>
+    <t>372,94</t>
+  </si>
+  <si>
+    <t>371,98</t>
+  </si>
+  <si>
+    <t>371,32</t>
+  </si>
+  <si>
+    <t>370,61</t>
+  </si>
+  <si>
+    <t>370,70</t>
+  </si>
+  <si>
+    <t>371,21</t>
+  </si>
+  <si>
+    <t>372,08</t>
+  </si>
+  <si>
+    <t>371,76</t>
+  </si>
+  <si>
+    <t>355,45</t>
+  </si>
+  <si>
+    <t>1 Египетский фунт</t>
+  </si>
+  <si>
+    <t>585,34</t>
+  </si>
+  <si>
+    <t>585,06</t>
+  </si>
+  <si>
+    <t>585,51</t>
+  </si>
+  <si>
+    <t>585,63</t>
+  </si>
+  <si>
+    <t>584,86</t>
+  </si>
+  <si>
+    <t>585,10</t>
+  </si>
+  <si>
+    <t>585,08</t>
+  </si>
+  <si>
+    <t>585,62</t>
+  </si>
+  <si>
+    <t>586,19</t>
+  </si>
+  <si>
+    <t>587,79</t>
+  </si>
+  <si>
+    <t>591,42</t>
+  </si>
+  <si>
+    <t>590,82</t>
+  </si>
+  <si>
+    <t>1 Дирхам ОАЭ</t>
+  </si>
+  <si>
+    <t>1 201,12</t>
+  </si>
+  <si>
+    <t>1 195,55</t>
+  </si>
+  <si>
+    <t>1 199,44</t>
+  </si>
+  <si>
+    <t>1 201,68</t>
+  </si>
+  <si>
+    <t>1 186,67</t>
+  </si>
+  <si>
+    <t>1 185,66</t>
+  </si>
+  <si>
+    <t>1 176,25</t>
+  </si>
+  <si>
+    <t>1 178,63</t>
+  </si>
+  <si>
+    <t>1 173,94</t>
+  </si>
+  <si>
+    <t>1 180,43</t>
+  </si>
+  <si>
+    <t>1 193,34</t>
+  </si>
+  <si>
+    <t>1 189,04</t>
+  </si>
+  <si>
+    <t>1 Грузинский лари</t>
+  </si>
+  <si>
+    <t>135,15</t>
+  </si>
+  <si>
+    <t>135,28</t>
+  </si>
+  <si>
+    <t>135,48</t>
+  </si>
+  <si>
+    <t>135,58</t>
+  </si>
+  <si>
+    <t>135,90</t>
+  </si>
+  <si>
+    <t>136,10</t>
+  </si>
+  <si>
+    <t>136,65</t>
+  </si>
+  <si>
+    <t>137,60</t>
+  </si>
+  <si>
+    <t>137,49</t>
+  </si>
+  <si>
+    <t>1000 вьетнамских донгов</t>
+  </si>
+  <si>
+    <t>10,03</t>
+  </si>
+  <si>
+    <t>10,36</t>
+  </si>
+  <si>
+    <t>10,74</t>
+  </si>
+  <si>
+    <t>10,60</t>
+  </si>
+  <si>
+    <t>10,48</t>
+  </si>
+  <si>
+    <t>11,04</t>
+  </si>
+  <si>
+    <t>11,29</t>
+  </si>
+  <si>
+    <t>11,81</t>
+  </si>
+  <si>
+    <t>11,49</t>
+  </si>
+  <si>
+    <t>12,03</t>
+  </si>
+  <si>
+    <t>1 Венгерский форинт</t>
+  </si>
+  <si>
+    <t>982,41</t>
+  </si>
+  <si>
+    <t>949,41</t>
+  </si>
+  <si>
+    <t>971,09</t>
+  </si>
+  <si>
+    <t>902,08</t>
+  </si>
+  <si>
+    <t>892,58</t>
+  </si>
+  <si>
+    <t>912,33</t>
+  </si>
+  <si>
+    <t>906,56</t>
+  </si>
+  <si>
+    <t>845,69</t>
+  </si>
+  <si>
+    <t>804,41</t>
+  </si>
+  <si>
+    <t>824,52</t>
+  </si>
+  <si>
+    <t>820,71</t>
+  </si>
+  <si>
+    <t>813,04</t>
+  </si>
+  <si>
+    <t>1 Бразильский реал</t>
+  </si>
+  <si>
+    <t>50,00</t>
+  </si>
+  <si>
+    <t>49,98</t>
+  </si>
+  <si>
+    <t>50,02</t>
+  </si>
+  <si>
+    <t>49,95</t>
+  </si>
+  <si>
+    <t>50,07</t>
+  </si>
+  <si>
+    <t>50,21</t>
+  </si>
+  <si>
+    <t>50,51</t>
+  </si>
+  <si>
+    <t>50,47</t>
+  </si>
+  <si>
+    <t>1 Афгани</t>
+  </si>
+  <si>
+    <t>4 717,19</t>
+  </si>
+  <si>
+    <t>4 753,48</t>
+  </si>
+  <si>
+    <t>4 816,85</t>
+  </si>
+  <si>
+    <t>4 564,17</t>
+  </si>
+  <si>
+    <t>4 795,18</t>
+  </si>
+  <si>
+    <t>4 858,25</t>
+  </si>
+  <si>
+    <t>4 817,74</t>
+  </si>
+  <si>
+    <t>4 896,98</t>
+  </si>
+  <si>
+    <t>4 703,44</t>
+  </si>
+  <si>
+    <t>4 581,72</t>
+  </si>
+  <si>
+    <t>4 514,94</t>
+  </si>
+  <si>
+    <t>4 480,05</t>
+  </si>
+  <si>
+    <t>1000 Армянских драмов</t>
+  </si>
+  <si>
+    <t>722,39</t>
+  </si>
+  <si>
+    <t>712,89</t>
+  </si>
+  <si>
+    <t>737,06</t>
+  </si>
+  <si>
+    <t>738,67</t>
+  </si>
+  <si>
+    <t>750,72</t>
+  </si>
+  <si>
+    <t>742,63</t>
+  </si>
+  <si>
+    <t>745,21</t>
+  </si>
+  <si>
+    <t>739,49</t>
+  </si>
+  <si>
+    <t>737,64</t>
+  </si>
+  <si>
+    <t>735,29</t>
+  </si>
+  <si>
+    <t>742,44</t>
+  </si>
+  <si>
+    <t>728,49</t>
+  </si>
+  <si>
+    <t>1 Аргентинское песо</t>
+  </si>
+  <si>
+    <t>29,38</t>
+  </si>
+  <si>
+    <t>29,44</t>
+  </si>
+  <si>
+    <t>29,52</t>
+  </si>
+  <si>
+    <t>29,45</t>
+  </si>
+  <si>
+    <t>29,14</t>
+  </si>
+  <si>
+    <t>29,30</t>
+  </si>
+  <si>
+    <t>29,24</t>
+  </si>
+  <si>
+    <t>29,79</t>
+  </si>
+  <si>
+    <t>29,73</t>
+  </si>
+  <si>
+    <t>30,09</t>
+  </si>
+  <si>
+    <t>30,05</t>
+  </si>
+  <si>
+    <t>30,11</t>
+  </si>
+  <si>
+    <t>1 Алжирский динар</t>
+  </si>
+  <si>
+    <t>20,63</t>
+  </si>
+  <si>
+    <t>21,06</t>
+  </si>
+  <si>
+    <t>20,94</t>
+  </si>
+  <si>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>21,42</t>
+  </si>
+  <si>
+    <t>20,93</t>
+  </si>
+  <si>
+    <t>21,37</t>
+  </si>
+  <si>
+    <t>22,31</t>
+  </si>
+  <si>
+    <t>22,20</t>
+  </si>
+  <si>
+    <t>22,51</t>
+  </si>
+  <si>
+    <t>22,39</t>
+  </si>
+  <si>
+    <t>23,50</t>
+  </si>
+  <si>
+    <t>1 Албанский лек</t>
+  </si>
+  <si>
+    <t>466,23</t>
+  </si>
+  <si>
+    <t>465,50</t>
+  </si>
+  <si>
+    <t>467,90</t>
+  </si>
+  <si>
+    <t>466,14</t>
+  </si>
+  <si>
+    <t>457,61</t>
+  </si>
+  <si>
+    <t>454,38</t>
+  </si>
+  <si>
+    <t>451,47</t>
+  </si>
+  <si>
+    <t>447,24</t>
+  </si>
+  <si>
+    <t>442,23</t>
+  </si>
+  <si>
+    <t>439,80</t>
+  </si>
+  <si>
+    <t>442,99</t>
+  </si>
+  <si>
+    <t>441,33</t>
+  </si>
+  <si>
+    <t>1000 азербайджанских манат</t>
+  </si>
+  <si>
+    <t>01.12.2005</t>
+  </si>
+  <si>
+    <t>01.11.2005</t>
+  </si>
+  <si>
+    <t>01.10.2005</t>
+  </si>
+  <si>
+    <t>01.09.2005</t>
+  </si>
+  <si>
+    <t>01.08.2005</t>
+  </si>
+  <si>
+    <t>01.07.2005</t>
+  </si>
+  <si>
+    <t>01.06.2005</t>
+  </si>
+  <si>
+    <t>01.05.2005</t>
+  </si>
+  <si>
+    <t>01.04.2005</t>
+  </si>
+  <si>
+    <t>01.03.2005</t>
+  </si>
+  <si>
+    <t>01.02.2005</t>
+  </si>
+  <si>
+    <t>01.01.2005</t>
+  </si>
+  <si>
+    <t>Валюта</t>
+  </si>
+  <si>
+    <t>Курсы иностранных валют, устанавливаемые Национальным банком Республики Беларусь на первое число каждого месяца 2005 года</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCCCCC"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>