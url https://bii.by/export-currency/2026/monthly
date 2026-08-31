--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -12,1193 +12,1520 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="499">
+  <si>
+    <t>1,8624</t>
+  </si>
+  <si>
+    <t>1,8076</t>
+  </si>
   <si>
     <t>1,7990</t>
   </si>
   <si>
     <t>1,7186</t>
   </si>
   <si>
     <t>1,8004</t>
   </si>
   <si>
     <t>1,8990</t>
   </si>
   <si>
     <t>1,8406</t>
   </si>
   <si>
     <t>1,8260</t>
   </si>
   <si>
     <t>1,8681</t>
   </si>
   <si>
     <t>100 Эфиопских быров</t>
   </si>
   <si>
+    <t>0,9325</t>
+  </si>
+  <si>
+    <t>0,8663</t>
+  </si>
+  <si>
     <t>0,8648</t>
   </si>
   <si>
     <t>0,8351</t>
   </si>
   <si>
     <t>0,8850</t>
   </si>
   <si>
     <t>0,9324</t>
   </si>
   <si>
     <t>0,9231</t>
   </si>
   <si>
     <t>0,9163</t>
   </si>
   <si>
     <t>0,9371</t>
   </si>
   <si>
     <t>100 Шри-ланкийских рупий</t>
   </si>
   <si>
+    <t>3,2841</t>
+  </si>
+  <si>
+    <t>3,1397</t>
+  </si>
+  <si>
     <t>3,1481</t>
   </si>
   <si>
     <t>3,0974</t>
   </si>
   <si>
     <t>3,1181</t>
   </si>
   <si>
     <t>3,1523</t>
   </si>
   <si>
     <t>3,2953</t>
   </si>
   <si>
     <t>3,2981</t>
   </si>
   <si>
     <t>3,1741</t>
   </si>
   <si>
     <t>1000 Чилийских песо</t>
   </si>
   <si>
+    <t>9,7348</t>
+  </si>
+  <si>
+    <t>9,2026</t>
+  </si>
+  <si>
     <t>9,2994</t>
   </si>
   <si>
     <t>9,0701</t>
   </si>
   <si>
     <t>9,0738</t>
   </si>
   <si>
     <t>8,7270</t>
   </si>
   <si>
     <t>8,9598</t>
   </si>
   <si>
     <t>8,8338</t>
   </si>
   <si>
     <t>8,8443</t>
   </si>
   <si>
     <t>1000 Форинтов</t>
   </si>
   <si>
+    <t>4,9030</t>
+  </si>
+  <si>
+    <t>4,7435</t>
+  </si>
+  <si>
     <t>4,7306</t>
   </si>
   <si>
     <t>4,4805</t>
   </si>
   <si>
     <t>4,6072</t>
   </si>
   <si>
     <t>4,8447</t>
   </si>
   <si>
     <t>4,9466</t>
   </si>
   <si>
     <t>4,8013</t>
   </si>
   <si>
     <t>4,9291</t>
   </si>
   <si>
     <t>100 Филиппинских песо</t>
   </si>
   <si>
+    <t>7,5549</t>
+  </si>
+  <si>
+    <t>7,2524</t>
+  </si>
+  <si>
     <t>7,2081</t>
   </si>
   <si>
     <t>6,9137</t>
   </si>
   <si>
     <t>7,1005</t>
   </si>
   <si>
     <t>7,2255</t>
   </si>
   <si>
     <t>7,4501</t>
   </si>
   <si>
     <t>7,4684</t>
   </si>
   <si>
     <t>7,3973</t>
   </si>
   <si>
     <t>100 Уругвайских песо</t>
   </si>
   <si>
+    <t>2,5744</t>
+  </si>
+  <si>
+    <t>2,4302</t>
+  </si>
+  <si>
     <t>2,4065</t>
   </si>
   <si>
     <t>2,3087</t>
   </si>
   <si>
     <t>2,3458</t>
   </si>
   <si>
     <t>2,4043</t>
   </si>
   <si>
     <t>2,3517</t>
   </si>
   <si>
     <t>2,3232</t>
   </si>
   <si>
     <t>2,4091</t>
   </si>
   <si>
     <t>10000 Узбекских сумов</t>
   </si>
   <si>
+    <t>10,4299</t>
+  </si>
+  <si>
+    <t>9,8518</t>
+  </si>
+  <si>
     <t>9,7920</t>
   </si>
   <si>
     <t>9,4728</t>
   </si>
   <si>
     <t>9,7734</t>
   </si>
   <si>
     <t>9,9464</t>
   </si>
   <si>
     <t>9,9144</t>
   </si>
   <si>
     <t>10,0207</t>
   </si>
   <si>
     <t>9,9873</t>
   </si>
   <si>
     <t>10 Тунисских динаров</t>
   </si>
   <si>
+    <t>0,8499</t>
+  </si>
+  <si>
+    <t>0,8078</t>
+  </si>
+  <si>
     <t>0,8107</t>
   </si>
   <si>
     <t>0,7715</t>
   </si>
   <si>
     <t>0,7898</t>
   </si>
   <si>
     <t>0,8231</t>
   </si>
   <si>
     <t>0,7996</t>
   </si>
   <si>
     <t>0,7947</t>
   </si>
   <si>
     <t>0,8156</t>
   </si>
   <si>
     <t>1000 Тугриков</t>
   </si>
   <si>
+    <t>2,4805</t>
+  </si>
+  <si>
+    <t>2,3533</t>
+  </si>
+  <si>
     <t>2,3572</t>
   </si>
   <si>
     <t>100 Так</t>
   </si>
   <si>
+    <t>0,0508</t>
+  </si>
+  <si>
     <t>0,0484</t>
   </si>
   <si>
     <t>0,0460</t>
   </si>
   <si>
     <t>0,0471</t>
   </si>
   <si>
     <t>0,0489</t>
   </si>
   <si>
     <t>0,0474</t>
   </si>
   <si>
     <t>0,0483</t>
   </si>
   <si>
     <t>10 Суданских фунтов</t>
   </si>
   <si>
+    <t>0,3867</t>
+  </si>
+  <si>
+    <t>0,3897</t>
+  </si>
+  <si>
     <t>0,4667</t>
   </si>
   <si>
     <t>0,5074</t>
   </si>
   <si>
     <t>0,5821</t>
   </si>
   <si>
     <t>0,6282</t>
   </si>
   <si>
     <t>0,6950</t>
   </si>
   <si>
     <t>0,7723</t>
   </si>
   <si>
     <t>0,9853</t>
   </si>
   <si>
     <t>100 Суверенных боливаров</t>
   </si>
   <si>
+    <t>3,2890</t>
+  </si>
+  <si>
+    <t>3,1590</t>
+  </si>
+  <si>
     <t>3,1289</t>
   </si>
   <si>
     <t>3,0023</t>
   </si>
   <si>
     <t>3,0142</t>
   </si>
   <si>
     <t>3,0660</t>
   </si>
   <si>
     <t>3,0021</t>
   </si>
   <si>
     <t>3,0259</t>
   </si>
   <si>
     <t>3,1555</t>
   </si>
   <si>
     <t>10 Сомони</t>
   </si>
   <si>
+    <t>9,0790</t>
+  </si>
+  <si>
+    <t>8,5742</t>
+  </si>
+  <si>
     <t>8,4933</t>
   </si>
   <si>
     <t>8,1227</t>
   </si>
   <si>
     <t>8,0213</t>
   </si>
   <si>
     <t>8,4185</t>
   </si>
   <si>
     <t>8,5025</t>
   </si>
   <si>
     <t>8,4735</t>
   </si>
   <si>
     <t>8,6255</t>
   </si>
   <si>
     <t>10 Солей</t>
   </si>
   <si>
+    <t>25,0639</t>
+  </si>
+  <si>
+    <t>23,8083</t>
+  </si>
+  <si>
     <t>25,1437</t>
   </si>
   <si>
     <t>23,8961</t>
   </si>
   <si>
     <t>24,4736</t>
   </si>
   <si>
     <t>25,4449</t>
   </si>
   <si>
     <t>24,7022</t>
   </si>
   <si>
     <t>24,5226</t>
   </si>
   <si>
     <t>0,2625</t>
   </si>
   <si>
     <t>1000 Сирийских фунтов</t>
   </si>
   <si>
+    <t>3,0226</t>
+  </si>
+  <si>
+    <t>2,8477</t>
+  </si>
+  <si>
     <t>2,8198</t>
   </si>
   <si>
     <t>2,7362</t>
   </si>
   <si>
     <t>2,8167</t>
   </si>
   <si>
     <t>2,8706</t>
   </si>
   <si>
     <t>2,8661</t>
   </si>
   <si>
     <t>2,8719</t>
   </si>
   <si>
     <t>2,9138</t>
   </si>
   <si>
     <t>100 Сербских динаров</t>
   </si>
   <si>
+    <t>8,1444</t>
+  </si>
+  <si>
+    <t>7,7383</t>
+  </si>
+  <si>
     <t>7,7317</t>
   </si>
   <si>
     <t>7,3547</t>
   </si>
   <si>
     <t>7,5378</t>
   </si>
   <si>
     <t>7,8331</t>
   </si>
   <si>
     <t>7,6083</t>
   </si>
   <si>
     <t>7,5535</t>
   </si>
   <si>
     <t>7,7400</t>
   </si>
   <si>
     <t>10 Саудовских риялов</t>
   </si>
   <si>
+    <t>1,8952</t>
+  </si>
+  <si>
+    <t>1,7569</t>
+  </si>
+  <si>
     <t>1,7744</t>
   </si>
   <si>
     <t>1,7019</t>
   </si>
   <si>
     <t>1,6856</t>
   </si>
   <si>
     <t>1,7143</t>
   </si>
   <si>
     <t>1,7919</t>
   </si>
   <si>
     <t>1,7695</t>
   </si>
   <si>
     <t>1,7427</t>
   </si>
   <si>
     <t>10 Рэндов</t>
   </si>
   <si>
+    <t>1,7238</t>
+  </si>
+  <si>
+    <t>1,6119</t>
+  </si>
+  <si>
     <t>1,6216</t>
   </si>
   <si>
     <t>1,5453</t>
   </si>
   <si>
     <t>1,6327</t>
   </si>
   <si>
     <t>1,7278</t>
   </si>
   <si>
     <t>1,6993</t>
   </si>
   <si>
     <t>1,6866</t>
   </si>
   <si>
     <t>1,7328</t>
   </si>
   <si>
     <t>10000 Рупий</t>
   </si>
   <si>
+    <t>6,7445</t>
+  </si>
+  <si>
+    <t>6,3709</t>
+  </si>
+  <si>
     <t>6,3123</t>
   </si>
   <si>
     <t>6,1208</t>
   </si>
   <si>
     <t>6,4250</t>
   </si>
   <si>
     <t>6,6103</t>
   </si>
   <si>
     <t>6,6072</t>
   </si>
   <si>
     <t>6,6183</t>
   </si>
   <si>
     <t>6,7055</t>
   </si>
   <si>
     <t>10 Румынских леев</t>
   </si>
   <si>
+    <t>1,0966</t>
+  </si>
+  <si>
+    <t>1,0505</t>
+  </si>
+  <si>
     <t>1,0430</t>
   </si>
   <si>
     <t>0,9948</t>
   </si>
   <si>
     <t>1,0136</t>
   </si>
   <si>
     <t>1,0520</t>
   </si>
   <si>
     <t>1,0206</t>
   </si>
   <si>
     <t>1,0125</t>
   </si>
   <si>
     <t>1,0370</t>
   </si>
   <si>
     <t>100 Пакистанских рупий</t>
   </si>
   <si>
+    <t>7,9423</t>
+  </si>
+  <si>
+    <t>7,5475</t>
+  </si>
+  <si>
     <t>7,5431</t>
   </si>
   <si>
     <t>1 Оманский риал</t>
   </si>
   <si>
+    <t>8,7117</t>
+  </si>
+  <si>
+    <t>8,2786</t>
+  </si>
+  <si>
     <t>8,2738</t>
   </si>
   <si>
     <t>7,8632</t>
   </si>
   <si>
     <t>8,0648</t>
   </si>
   <si>
     <t>8,3983</t>
   </si>
   <si>
     <t>8,1299</t>
   </si>
   <si>
     <t>8,0715</t>
   </si>
   <si>
     <t>8,2934</t>
   </si>
   <si>
     <t>10 Новых туркменских манатов</t>
   </si>
   <si>
+    <t>9,6480</t>
+  </si>
+  <si>
+    <t>8,9888</t>
+  </si>
+  <si>
     <t>9,1225</t>
   </si>
   <si>
     <t>8,7895</t>
   </si>
   <si>
     <t>8,9347</t>
   </si>
   <si>
     <t>9,1693</t>
   </si>
   <si>
     <t>9,1012</t>
   </si>
   <si>
     <t>8,9980</t>
   </si>
   <si>
     <t>9,2621</t>
   </si>
   <si>
     <t>100 Новых тайваньских долларов</t>
   </si>
   <si>
+    <t>10,2276</t>
+  </si>
+  <si>
+    <t>9,5186</t>
+  </si>
+  <si>
     <t>9,7362</t>
   </si>
   <si>
     <t>9,8522</t>
   </si>
   <si>
     <t>9,5252</t>
   </si>
   <si>
     <t>9,2714</t>
   </si>
   <si>
     <t>9,0920</t>
   </si>
   <si>
     <t>9,1331</t>
   </si>
   <si>
     <t>9,1395</t>
   </si>
   <si>
     <t>10 Новых израильских шекелей</t>
   </si>
   <si>
+    <t>1,9945</t>
+  </si>
+  <si>
+    <t>1,9068</t>
+  </si>
+  <si>
     <t>1,9184</t>
   </si>
   <si>
     <t>1,8040</t>
   </si>
   <si>
     <t>1,8631</t>
   </si>
   <si>
     <t>1,9586</t>
   </si>
   <si>
     <t>1,9616</t>
   </si>
   <si>
     <t>1,9196</t>
   </si>
   <si>
     <t>2,0199</t>
   </si>
   <si>
     <t>100 Непальских рупий</t>
   </si>
   <si>
+    <t>2,2758</t>
+  </si>
+  <si>
+    <t>2,1366</t>
+  </si>
+  <si>
     <t>2,1007</t>
   </si>
   <si>
     <t>2,0136</t>
   </si>
   <si>
     <t>2,0577</t>
   </si>
   <si>
     <t>2,1217</t>
   </si>
   <si>
     <t>2,1049</t>
   </si>
   <si>
     <t>2,0399</t>
   </si>
   <si>
     <t>2,0047</t>
   </si>
   <si>
     <t>1000 Найр</t>
   </si>
   <si>
+    <t>1,7972</t>
+  </si>
+  <si>
+    <t>1,6766</t>
+  </si>
+  <si>
     <t>1,6634</t>
   </si>
   <si>
     <t>1,5931</t>
   </si>
   <si>
     <t>1,6133</t>
   </si>
   <si>
     <t>1,6252</t>
   </si>
   <si>
     <t>1,6602</t>
   </si>
   <si>
     <t>1,6336</t>
   </si>
   <si>
     <t>1,6155</t>
   </si>
   <si>
     <t>10 Мексиканских песо</t>
   </si>
   <si>
+    <t>3,2851</t>
+  </si>
+  <si>
+    <t>3,1105</t>
+  </si>
+  <si>
     <t>3,0903</t>
   </si>
   <si>
     <t>3,0008</t>
   </si>
   <si>
     <t>3,0535</t>
   </si>
   <si>
     <t>3,1322</t>
   </si>
   <si>
     <t>3,1169</t>
   </si>
   <si>
     <t>3,1188</t>
   </si>
   <si>
     <t>3,1903</t>
   </si>
   <si>
     <t>10 Марокканских дирхамов</t>
   </si>
   <si>
+    <t>7,5910</t>
+  </si>
+  <si>
+    <t>7,1107</t>
+  </si>
+  <si>
     <t>7,1090</t>
   </si>
   <si>
     <t>6,9609</t>
   </si>
   <si>
     <t>7,1175</t>
   </si>
   <si>
     <t>7,2596</t>
   </si>
   <si>
     <t>7,3338</t>
   </si>
   <si>
     <t>7,1870</t>
   </si>
   <si>
     <t>7,1725</t>
   </si>
   <si>
     <t>10 Малайзийских ринггитов</t>
   </si>
   <si>
+    <t>6,4908</t>
+  </si>
+  <si>
+    <t>6,1826</t>
+  </si>
+  <si>
     <t>6,1541</t>
   </si>
   <si>
     <t>100 Маврикийских рупий</t>
   </si>
   <si>
+    <t>0,4800</t>
+  </si>
+  <si>
+    <t>0,4558</t>
+  </si>
+  <si>
     <t>0,4515</t>
   </si>
   <si>
     <t>0,4363</t>
   </si>
   <si>
     <t>0,4451</t>
   </si>
   <si>
     <t>0,4589</t>
   </si>
   <si>
     <t>0,4514</t>
   </si>
   <si>
     <t>0,5368</t>
   </si>
   <si>
     <t>1 Ливийcкий динар</t>
   </si>
   <si>
+    <t>0,0340</t>
+  </si>
+  <si>
+    <t>0,0326</t>
+  </si>
+  <si>
     <t>0,0324</t>
   </si>
   <si>
     <t>0,0308</t>
   </si>
   <si>
     <t>0,0316</t>
   </si>
   <si>
     <t>0,0328</t>
   </si>
   <si>
     <t>0,0319</t>
   </si>
   <si>
     <t>1000 Ливанских фунтов</t>
   </si>
   <si>
+    <t>3,8451</t>
+  </si>
+  <si>
+    <t>3,5742</t>
+  </si>
+  <si>
     <t>3,5127</t>
   </si>
   <si>
     <t>3,3659</t>
   </si>
   <si>
     <t>3,4588</t>
   </si>
   <si>
     <t>3,5108</t>
   </si>
   <si>
     <t>3,4938</t>
   </si>
   <si>
     <t>3,4890</t>
   </si>
   <si>
     <t>3,5313</t>
   </si>
   <si>
     <t>100 Леков</t>
   </si>
   <si>
+    <t>11,7337</t>
+  </si>
+  <si>
+    <t>11,0951</t>
+  </si>
+  <si>
     <t>11,0129</t>
   </si>
   <si>
     <t>10,3681</t>
   </si>
   <si>
     <t>10,5317</t>
   </si>
   <si>
     <t>10,9271</t>
   </si>
   <si>
     <t>10,6717</t>
   </si>
   <si>
     <t>10,5320</t>
   </si>
   <si>
     <t>10,7787</t>
   </si>
   <si>
     <t>10 Лари</t>
   </si>
   <si>
+    <t>1,3566</t>
+  </si>
+  <si>
+    <t>1,2812</t>
+  </si>
+  <si>
     <t>1,2932</t>
   </si>
   <si>
     <t>1,2643</t>
   </si>
   <si>
     <t>1,2863</t>
   </si>
   <si>
     <t>1,3405</t>
   </si>
   <si>
     <t>1,3315</t>
   </si>
   <si>
     <t>1,3165</t>
   </si>
   <si>
     <t>1,3438</t>
   </si>
   <si>
     <t>10000 Лаосских кипов</t>
   </si>
   <si>
+    <t>0,0941</t>
+  </si>
+  <si>
+    <t>0,0895</t>
+  </si>
+  <si>
     <t>0,0894</t>
   </si>
   <si>
     <t>100 Кьятов</t>
   </si>
   <si>
+    <t>9,5949</t>
+  </si>
+  <si>
+    <t>9,3025</t>
+  </si>
+  <si>
     <t>8,4145</t>
   </si>
   <si>
     <t>7,5561</t>
   </si>
   <si>
     <t>7,7750</t>
   </si>
   <si>
     <t>7,9880</t>
   </si>
   <si>
     <t>7,5764</t>
   </si>
   <si>
     <t>7,7555</t>
   </si>
   <si>
     <t>7,7993</t>
   </si>
   <si>
     <t>10000 Колумбийских песо</t>
   </si>
   <si>
+    <t>2,3640</t>
+  </si>
+  <si>
+    <t>2,2465</t>
+  </si>
+  <si>
     <t>2,2425</t>
   </si>
   <si>
     <t>2,1321</t>
   </si>
   <si>
     <t>2,1887</t>
   </si>
   <si>
     <t>2,2628</t>
   </si>
   <si>
     <t>2,2121</t>
   </si>
   <si>
     <t>2,1962</t>
   </si>
   <si>
     <t>2,2502</t>
   </si>
   <si>
     <t>100 Кенийских шиллингов</t>
   </si>
   <si>
+    <t>0,8346</t>
+  </si>
+  <si>
+    <t>0,7974</t>
+  </si>
+  <si>
     <t>0,7957</t>
   </si>
   <si>
     <t>0,7602</t>
   </si>
   <si>
     <t>0,7758</t>
   </si>
   <si>
     <t>0,8030</t>
   </si>
   <si>
     <t>0,7827</t>
   </si>
   <si>
     <t>0,7781</t>
   </si>
   <si>
     <t>1 Катарский риал</t>
   </si>
   <si>
+    <t>2,3222</t>
+  </si>
+  <si>
+    <t>2,2182</t>
+  </si>
+  <si>
     <t>2,2141</t>
   </si>
   <si>
     <t>2,1152</t>
   </si>
   <si>
     <t>2,1578</t>
   </si>
   <si>
     <t>2,2409</t>
   </si>
   <si>
     <t>2,1772</t>
   </si>
   <si>
     <t>2,1618</t>
   </si>
   <si>
     <t>2,2158</t>
   </si>
   <si>
     <t>1000 Иракских динаров</t>
   </si>
   <si>
+    <t>4,3128</t>
+  </si>
+  <si>
+    <t>4,0984</t>
+  </si>
+  <si>
     <t>4,0961</t>
   </si>
   <si>
     <t>3,8928</t>
   </si>
   <si>
     <t>3,9869</t>
   </si>
   <si>
     <t>4,1458</t>
   </si>
   <si>
     <t>4,0248</t>
   </si>
   <si>
     <t>3,9959</t>
   </si>
   <si>
     <t>4,0941</t>
   </si>
   <si>
     <t>1 Иорданский динар</t>
   </si>
   <si>
+    <t>8,2668</t>
+  </si>
+  <si>
+    <t>7,9283</t>
+  </si>
+  <si>
     <t>7,8814</t>
   </si>
   <si>
     <t>100 Золотых кордоб</t>
   </si>
   <si>
+    <t>0,6010</t>
+  </si>
+  <si>
+    <t>0,5681</t>
+  </si>
+  <si>
     <t>0,5899</t>
   </si>
   <si>
     <t>0,5285</t>
   </si>
   <si>
     <t>0,5270</t>
   </si>
   <si>
     <t>0,5375</t>
   </si>
   <si>
     <t>0,5951</t>
   </si>
   <si>
     <t>0,6037</t>
   </si>
   <si>
     <t>0,6079</t>
   </si>
   <si>
     <t>10 Египетских фунтов</t>
   </si>
   <si>
+    <t>1,8951</t>
+  </si>
+  <si>
+    <t>1,7567</t>
+  </si>
+  <si>
     <t>1,7752</t>
   </si>
   <si>
     <t>10 Долларов Намибии</t>
   </si>
   <si>
+    <t>5,7635</t>
+  </si>
+  <si>
+    <t>5,4375</t>
+  </si>
+  <si>
     <t>5,3705</t>
   </si>
   <si>
     <t>5,2066</t>
   </si>
   <si>
     <t>5,3592</t>
   </si>
   <si>
     <t>5,4656</t>
   </si>
   <si>
     <t>5,4625</t>
   </si>
   <si>
     <t>5,4714</t>
   </si>
   <si>
     <t>5,5496</t>
   </si>
   <si>
     <t>100 Денаров</t>
   </si>
   <si>
+    <t>3,9012</t>
+  </si>
+  <si>
+    <t>3,7051</t>
+  </si>
+  <si>
     <t>3,7034</t>
   </si>
   <si>
     <t>3,5225</t>
   </si>
   <si>
     <t>3,6080</t>
   </si>
   <si>
     <t>3,7494</t>
   </si>
   <si>
     <t>3,6470</t>
   </si>
   <si>
     <t>3,6283</t>
   </si>
   <si>
     <t>3,7300</t>
   </si>
   <si>
     <t>10 Гонконгских долларов</t>
   </si>
   <si>
+    <t>2,2349</t>
+  </si>
+  <si>
+    <t>2,0207</t>
+  </si>
+  <si>
     <t>1,8722</t>
   </si>
   <si>
     <t>1,8303</t>
   </si>
   <si>
     <t>1,9128</t>
   </si>
   <si>
     <t>1,9220</t>
   </si>
   <si>
     <t>1,9819</t>
   </si>
   <si>
     <t>1,9612</t>
   </si>
   <si>
     <t>2,0055</t>
   </si>
   <si>
     <t>1000 Вон</t>
   </si>
   <si>
+    <t>8,1098</t>
+  </si>
+  <si>
+    <t>7,7067</t>
+  </si>
+  <si>
     <t>7,7022</t>
   </si>
   <si>
     <t>1 Бахрейнский динар</t>
   </si>
   <si>
+    <t>9,2208</t>
+  </si>
+  <si>
+    <t>8,7026</t>
+  </si>
+  <si>
     <t>8,7425</t>
   </si>
   <si>
     <t>8,4815</t>
   </si>
   <si>
     <t>8,6729</t>
   </si>
   <si>
     <t>8,9147</t>
   </si>
   <si>
     <t>9,1809</t>
   </si>
   <si>
     <t>9,0034</t>
   </si>
   <si>
     <t>9,2149</t>
   </si>
   <si>
     <t>100 Батов</t>
   </si>
   <si>
+    <t>4,7043</t>
+  </si>
+  <si>
+    <t>4,4705</t>
+  </si>
+  <si>
     <t>4,5377</t>
   </si>
   <si>
     <t>4,3810</t>
   </si>
   <si>
     <t>4,4868</t>
   </si>
   <si>
     <t>4,6657</t>
   </si>
   <si>
     <t>4,5658</t>
   </si>
   <si>
     <t>4,2926</t>
   </si>
   <si>
     <t>4,3912</t>
   </si>
   <si>
     <t>100 Афгани</t>
   </si>
   <si>
+    <t>0,0202</t>
+  </si>
+  <si>
+    <t>0,0195</t>
+  </si>
+  <si>
     <t>0,0196</t>
   </si>
   <si>
     <t>0,0203</t>
   </si>
   <si>
     <t>0,0210</t>
   </si>
   <si>
     <t>0,0199</t>
   </si>
   <si>
     <t>10 Аргентинских песо</t>
   </si>
   <si>
+    <t>2,2930</t>
+  </si>
+  <si>
+    <t>2,1869</t>
+  </si>
+  <si>
     <t>2,1798</t>
   </si>
   <si>
     <t>2,0829</t>
   </si>
   <si>
     <t>2,1319</t>
   </si>
   <si>
     <t>2,2040</t>
   </si>
   <si>
     <t>2,1956</t>
   </si>
   <si>
     <t>2,1889</t>
   </si>
   <si>
     <t>100 Алжирских динаров</t>
   </si>
   <si>
+    <t>1,7879</t>
+  </si>
+  <si>
+    <t>1,7093</t>
+  </si>
+  <si>
     <t>1,7083</t>
   </si>
   <si>
     <t>1,6235</t>
   </si>
   <si>
     <t>1,6628</t>
   </si>
   <si>
     <t>1,7291</t>
   </si>
   <si>
     <t>1,6786</t>
   </si>
   <si>
     <t>1,6665</t>
   </si>
   <si>
     <t>1,7075</t>
   </si>
   <si>
     <t>1 Азербайджанский манат</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>01.07.2026</t>
   </si>
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>04.05.2026</t>
   </si>
   <si>
     <t>01.04.2026</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>02.02.2026</t>
   </si>
   <si>
     <t>05.01.2026</t>
   </si>
   <si>
     <t>Валюта</t>
   </si>
@@ -1591,1670 +1918,1890 @@
   <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="3" t="s">
-        <v>389</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1" t="s">
-        <v>388</v>
+        <v>497</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>387</v>
+        <v>496</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>386</v>
+        <v>495</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>385</v>
+        <v>494</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>384</v>
+        <v>493</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>383</v>
+        <v>492</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>382</v>
+        <v>491</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-      <c r="J3" s="1"/>
+        <v>490</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>488</v>
+      </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2" t="s">
-        <v>380</v>
+        <v>487</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>379</v>
+        <v>486</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>378</v>
+        <v>485</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>377</v>
+        <v>484</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>376</v>
+        <v>483</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>375</v>
+        <v>482</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>374</v>
+        <v>481</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-      <c r="J4" s="2"/>
+        <v>480</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>478</v>
+      </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
-        <v>372</v>
+        <v>477</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>294</v>
+        <v>375</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>371</v>
+        <v>476</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>370</v>
+        <v>475</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>367</v>
+        <v>472</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-      <c r="J5" s="2"/>
+        <v>471</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>469</v>
+      </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>364</v>
+        <v>467</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>361</v>
+        <v>464</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>362</v>
+        <v>465</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>363</v>
+        <v>466</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>362</v>
+        <v>465</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>361</v>
+        <v>464</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-      <c r="J6" s="2"/>
+        <v>464</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>462</v>
+      </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2" t="s">
-        <v>360</v>
+        <v>461</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>359</v>
+        <v>460</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>358</v>
+        <v>459</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>357</v>
+        <v>458</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>356</v>
+        <v>457</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>355</v>
+        <v>456</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>354</v>
+        <v>455</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-      <c r="J7" s="2"/>
+        <v>454</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>452</v>
+      </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2" t="s">
-        <v>352</v>
+        <v>451</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>351</v>
+        <v>450</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>350</v>
+        <v>449</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>349</v>
+        <v>448</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>348</v>
+        <v>447</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>347</v>
+        <v>446</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>346</v>
+        <v>445</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-      <c r="J8" s="2"/>
+        <v>444</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>442</v>
+      </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2" t="s">
-        <v>344</v>
+        <v>441</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-      <c r="J9" s="2"/>
+        <v>440</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>438</v>
+      </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2" t="s">
-        <v>342</v>
+        <v>437</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>341</v>
+        <v>436</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>340</v>
+        <v>435</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>339</v>
+        <v>434</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>338</v>
+        <v>433</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>337</v>
+        <v>432</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-      <c r="J10" s="2"/>
+        <v>430</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>428</v>
+      </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2" t="s">
-        <v>334</v>
+        <v>427</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>333</v>
+        <v>426</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>332</v>
+        <v>425</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>331</v>
+        <v>424</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>330</v>
+        <v>423</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>329</v>
+        <v>422</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>328</v>
+        <v>421</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-      <c r="J11" s="2"/>
+        <v>420</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>418</v>
+      </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="2" t="s">
-        <v>326</v>
+        <v>417</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>325</v>
+        <v>416</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>324</v>
+        <v>415</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>322</v>
+        <v>413</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>321</v>
+        <v>412</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>320</v>
+        <v>411</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-      <c r="J12" s="2"/>
+        <v>410</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>408</v>
+      </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="2" t="s">
-        <v>318</v>
+        <v>407</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-      <c r="J13" s="2"/>
+        <v>406</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>404</v>
+      </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="2" t="s">
-        <v>316</v>
+        <v>403</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>315</v>
+        <v>402</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>314</v>
+        <v>401</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>313</v>
+        <v>400</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>312</v>
+        <v>399</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>311</v>
+        <v>398</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>310</v>
+        <v>397</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-      <c r="J14" s="2"/>
+        <v>396</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>394</v>
+      </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="2" t="s">
-        <v>308</v>
+        <v>393</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="J15" s="2"/>
+        <v>392</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>390</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
-        <v>306</v>
+        <v>389</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>305</v>
+        <v>388</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>304</v>
+        <v>387</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>303</v>
+        <v>386</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>302</v>
+        <v>385</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>301</v>
+        <v>384</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>300</v>
+        <v>383</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="J16" s="2"/>
+        <v>382</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>380</v>
+      </c>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>298</v>
+        <v>379</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>297</v>
+        <v>378</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>296</v>
+        <v>377</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>295</v>
+        <v>376</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>294</v>
+        <v>375</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>293</v>
+        <v>374</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>292</v>
+        <v>373</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-      <c r="J17" s="2"/>
+        <v>372</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>370</v>
+      </c>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>290</v>
+        <v>369</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>289</v>
+        <v>368</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>288</v>
+        <v>367</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>287</v>
+        <v>366</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>286</v>
+        <v>365</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>285</v>
+        <v>364</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="J18" s="2"/>
+        <v>363</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>361</v>
+      </c>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>283</v>
+        <v>360</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>282</v>
+        <v>359</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>281</v>
+        <v>358</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>280</v>
+        <v>357</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>279</v>
+        <v>356</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>278</v>
+        <v>355</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>277</v>
+        <v>354</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="J19" s="2"/>
+        <v>353</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>351</v>
+      </c>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>275</v>
+        <v>350</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>274</v>
+        <v>349</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>273</v>
+        <v>348</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>272</v>
+        <v>347</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>271</v>
+        <v>346</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>270</v>
+        <v>345</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>269</v>
+        <v>344</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-      <c r="J20" s="2"/>
+        <v>343</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>341</v>
+      </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
-        <v>267</v>
+        <v>340</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-      <c r="J21" s="2"/>
+        <v>339</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>337</v>
+      </c>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="2" t="s">
-        <v>265</v>
+        <v>336</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>264</v>
+        <v>335</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>263</v>
+        <v>334</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>262</v>
+        <v>333</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>261</v>
+        <v>332</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>260</v>
+        <v>331</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>259</v>
+        <v>330</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-      <c r="J22" s="2"/>
+        <v>329</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>327</v>
+      </c>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="2" t="s">
-        <v>257</v>
+        <v>326</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>256</v>
+        <v>325</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>255</v>
+        <v>324</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>254</v>
+        <v>323</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>253</v>
+        <v>322</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>252</v>
+        <v>321</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>251</v>
+        <v>320</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-      <c r="J23" s="2"/>
+        <v>319</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>317</v>
+      </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="2" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>248</v>
+        <v>315</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>247</v>
+        <v>314</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>246</v>
+        <v>313</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>245</v>
+        <v>312</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>244</v>
+        <v>311</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>243</v>
+        <v>310</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="J24" s="2"/>
+        <v>309</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>307</v>
+      </c>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="2" t="s">
-        <v>241</v>
+        <v>306</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>236</v>
+        <v>301</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>238</v>
+        <v>303</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>240</v>
+        <v>305</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>239</v>
+        <v>304</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>238</v>
+        <v>303</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>237</v>
+        <v>302</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="J25" s="2"/>
+        <v>301</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>299</v>
+      </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="2" t="s">
-        <v>235</v>
+        <v>298</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>229</v>
+        <v>292</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>233</v>
+        <v>296</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>232</v>
+        <v>295</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>231</v>
+        <v>294</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>230</v>
+        <v>293</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-      <c r="J26" s="2"/>
+        <v>292</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>290</v>
+      </c>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="2" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-      <c r="J27" s="2"/>
+        <v>288</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>286</v>
+      </c>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="2" t="s">
-        <v>226</v>
+        <v>285</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>225</v>
+        <v>284</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>224</v>
+        <v>283</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>223</v>
+        <v>282</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>222</v>
+        <v>281</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>221</v>
+        <v>280</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>220</v>
+        <v>279</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="J28" s="2"/>
+        <v>278</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>276</v>
+      </c>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="2" t="s">
-        <v>218</v>
+        <v>275</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>217</v>
+        <v>274</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>216</v>
+        <v>273</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>214</v>
+        <v>271</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>213</v>
+        <v>270</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>212</v>
+        <v>269</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="J29" s="2"/>
+        <v>268</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>266</v>
+      </c>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="2" t="s">
-        <v>210</v>
+        <v>265</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>208</v>
+        <v>263</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>207</v>
+        <v>262</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>204</v>
+        <v>259</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="J30" s="2"/>
+        <v>258</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>256</v>
+      </c>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="2" t="s">
-        <v>202</v>
+        <v>255</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>198</v>
+        <v>251</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>197</v>
+        <v>250</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>196</v>
+        <v>249</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="J31" s="2"/>
+        <v>248</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>246</v>
+      </c>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="2" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-      <c r="J32" s="2"/>
+        <v>238</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>236</v>
+      </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="J33" s="2"/>
+        <v>228</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>226</v>
+      </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="2" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="J34" s="2"/>
+        <v>218</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>216</v>
+      </c>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="2" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>166</v>
+        <v>211</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="J35" s="2"/>
+        <v>208</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>206</v>
+      </c>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="2" t="s">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J36" s="2"/>
+        <v>204</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>202</v>
+      </c>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="2" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>159</v>
+        <v>200</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>158</v>
+        <v>199</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>157</v>
+        <v>198</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>155</v>
+        <v>196</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="J37" s="2"/>
+        <v>194</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>192</v>
+      </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="2" t="s">
-        <v>152</v>
+        <v>191</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>151</v>
+        <v>190</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>150</v>
+        <v>189</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>149</v>
+        <v>188</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>148</v>
+        <v>187</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>147</v>
+        <v>186</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>146</v>
+        <v>185</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="J38" s="2"/>
+        <v>184</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>182</v>
+      </c>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="2" t="s">
-        <v>144</v>
+        <v>181</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>142</v>
+        <v>179</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="J39" s="2"/>
+        <v>174</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>172</v>
+      </c>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="2" t="s">
-        <v>136</v>
+        <v>171</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J40" s="2"/>
+        <v>164</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>162</v>
+      </c>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="2" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>125</v>
+        <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="J41" s="2"/>
+        <v>154</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>152</v>
+      </c>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="2" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>114</v>
+        <v>145</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J42" s="2"/>
+        <v>144</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>142</v>
+      </c>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="2" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="J43" s="2"/>
+        <v>134</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>132</v>
+      </c>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="2" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J44" s="2"/>
+        <v>124</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>122</v>
+      </c>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="2" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J45" s="2"/>
+        <v>114</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>112</v>
+      </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="2" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J46" s="2"/>
+        <v>104</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>102</v>
+      </c>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="2" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J47" s="2"/>
+        <v>95</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>94</v>
+      </c>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="2" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J48" s="2"/>
+        <v>92</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>90</v>
+      </c>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="2" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J49" s="2"/>
+        <v>82</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>80</v>
+      </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="2" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J50" s="2"/>
+        <v>72</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>70</v>
+      </c>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="2" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J51" s="2"/>
+        <v>62</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>60</v>
+      </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="2" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J52" s="2"/>
+        <v>52</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="2" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J53" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I54" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="J54" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C54" s="2" t="s">
-[...18 lines deleted...]
-      <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="2" t="s">
+      <c r="H55" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="I55" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="J55" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...12 lines deleted...]
-      <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="G56" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="H56" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="I56" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="J56" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="2" t="s">
-[...6 lines deleted...]
-      <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B57" s="2" t="s">
+      <c r="D57" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="G57" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F57" s="2" t="s">
+      <c r="H57" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G57" s="2" t="s">
+      <c r="I57" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H57" s="2" t="s">
+      <c r="J57" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="I57" s="2"/>
-      <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>